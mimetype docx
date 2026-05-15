--- v0 (2026-01-14)
+++ v1 (2026-05-15)
@@ -1869,107 +1869,610 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>* Denotes collaboration with student (student status at the time of collaboration).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB6369E" w14:textId="6EE99487" w:rsidR="004E37D1" w:rsidRPr="0098617C" w:rsidRDefault="004E37D1" w:rsidP="0004554F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Denotes collaboration with a practitioner.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1659E7F1" w14:textId="77777777" w:rsidR="009C2931" w:rsidRPr="0098617C" w:rsidRDefault="009C2931" w:rsidP="0004554F">
-[...7 lines deleted...]
-    <w:p w14:paraId="5ACD1E2B" w14:textId="73437DB2" w:rsidR="00D137DA" w:rsidRPr="0098617C" w:rsidRDefault="00697B4C" w:rsidP="0EE701CD">
+    <w:p w14:paraId="001FFED9" w14:textId="77777777" w:rsidR="002957E4" w:rsidRDefault="002957E4" w:rsidP="00A007D8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
+    </w:p>
+    <w:p w14:paraId="5D0E4474" w14:textId="34A38487" w:rsidR="00A007D8" w:rsidRPr="00D0124E" w:rsidRDefault="00A007D8" w:rsidP="00A007D8">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">PUBLISHED </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC202E" w:rsidRPr="0098617C">
+      </w:pPr>
+      <w:r w:rsidRPr="00D0124E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">PEER REVIEWED </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E776C2" w:rsidRPr="0098617C">
+        <w:t>PUBLISHED PEER REVIEWED ARTICLES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07650557" w14:textId="77777777" w:rsidR="00A007D8" w:rsidRDefault="00A007D8" w:rsidP="00A007D8">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="090AE917" w14:textId="77777777" w:rsidR="00CE127D" w:rsidRDefault="00CE127D" w:rsidP="0EE701CD">
-      <w:pPr>
+    <w:p w14:paraId="61C7D840" w14:textId="7746EF02" w:rsidR="00A211B4" w:rsidRPr="00A82D9B" w:rsidRDefault="00A211B4" w:rsidP="00A82D9B">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A211B4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">45. Eitzel, J.*, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A211B4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Powers, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A211B4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Gephart, M.*, Cottrell, M.*, Medlin, A.*, &amp; Zajchowski, C. (2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A211B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visitor use and recreational conflict in the George Washington Memorial Parkway. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A211B4">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>Journal of Park and Recreation Administration</w:t>
+      </w:r>
+      <w:r w:rsidR="00723D4A">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>, 44</w:t>
+      </w:r>
+      <w:r w:rsidR="00723D4A" w:rsidRPr="00A40B95">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1), </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA4F6C">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">171-181. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00A82D9B" w:rsidRPr="00A82D9B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.18666/JPRA-2025-13150</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="172D4B7B" w14:textId="6667B3C4" w:rsidR="00EF1285" w:rsidRPr="002348A1" w:rsidRDefault="00EF1285" w:rsidP="00EF1285">
+    <w:p w14:paraId="7BBD2D5D" w14:textId="18C77E6C" w:rsidR="00DF3396" w:rsidRPr="00292DAD" w:rsidRDefault="00DF3396" w:rsidP="00292DAD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
       </w:pPr>
+      <w:r w:rsidRPr="002944BD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002944BD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002944BD">
+        <w:t xml:space="preserve">McCabe, M. K.*, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002944BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002944BD">
+        <w:t>, &amp; Son, J. S. (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002944BD">
+        <w:t xml:space="preserve">). Impacts of nature relatedness and motivation on active outdoor recreation participation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002944BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journal of Outdoor Recreation and Tourism</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, 54, 1-5. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00E27498">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.jort.2025.100929</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5553FCF0" w14:textId="4E907AEB" w:rsidR="000241F3" w:rsidRPr="000241F3" w:rsidRDefault="000241F3" w:rsidP="000241F3">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00324784">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324784">
+        <w:t>. Peterson, K. T.*, Griffith, O. M.*, &amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324784">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Powers, S. L. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324784">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324784">
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324784">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spatial assessment of the association of park access and infrastructure on health outcomes at the city-level. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324784">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00324784">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>of Park and Recreation Administration.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000241F3">
+        <w:t>Online first.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000241F3">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="000241F3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.18666/JPRA-2025-12395</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6ED81A5D" w14:textId="2F2EEA10" w:rsidR="00A11A30" w:rsidRPr="0056257C" w:rsidRDefault="00A11A30" w:rsidP="0056257C">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002944BD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002944BD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. McCabe, M. K.*, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002944BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S. L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002944BD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>., Pitas, N. A., &amp; Sortino, M.* (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002944BD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00166970">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Park and recreation professionals’ perceptions of constraints to equitable youth sports participation: A social-ecological approach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002944BD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002944BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journal of Park and Recreation Administration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002944BD">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0056257C">
+        <w:t xml:space="preserve"> Online first. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="0056257C" w:rsidRPr="009934C0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.18666/JPRA-2025-12655</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6D468FF1" w14:textId="38950842" w:rsidR="002957E4" w:rsidRPr="002957E4" w:rsidRDefault="002957E4" w:rsidP="002957E4">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002944BD">
+        <w:t xml:space="preserve">41. Bopp, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002944BD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002944BD">
+        <w:t>, Bose, M., &amp; Holmes, L. (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002944BD">
+        <w:t xml:space="preserve">). Hiding access to quality parks: A case study examining </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002944BD">
+        <w:t>Parkserv</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002944BD">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>TM</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002944BD">
+        <w:t xml:space="preserve"> and objective park assessment in an under-resourced community. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002944BD">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cities &amp; Health. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="002944BD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1080/23748834.2025.2558406</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="090AE917" w14:textId="03419952" w:rsidR="00CE127D" w:rsidRDefault="00A007D8" w:rsidP="00A007D8">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F4B04">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>40.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4B04">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4B04">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4B04">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009F4B04">
+        <w:t>Trauntvein</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009F4B04">
+        <w:t>, N., Metcalf, E. C., &amp; Whicher, M. R.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4B04">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4B04">
+        <w:t xml:space="preserve"> (2025) Fostering long-term commitment among certified career volunteers in outdoor adventure recreation: Integrating role identity in the volunteer process model for ski patrollers. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4B04">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Managing Sport and Leisure.</w:t>
+      </w:r>
+      <w:r w:rsidR="00637612">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00637612" w:rsidRPr="009D6527">
+        <w:t>Online first.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F4B04">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="009F4B04">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>http://doi.org/10.1080/23750472.2025.2561986</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0939C08E" w14:textId="77777777" w:rsidR="007F6F43" w:rsidRPr="0068006B" w:rsidRDefault="007F6F43" w:rsidP="007F6F43">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">39. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86057">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86057">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Pitas, N. A., Daniels, M., Webster, N., &amp; Mowen, A. J. (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86057">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B609D">
+        <w:t>Socio-spatial constraints and facilitators of racially and ethnically diverse park visitation: A case study of U.S. urban park agency directors</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B86057">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Urban Forestry &amp; Urban Greening</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 112, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">128900, 1-11. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="002D2223">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1016/j.ufug.2025.128900</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="172D4B7B" w14:textId="6667B3C4" w:rsidR="00EF1285" w:rsidRPr="002348A1" w:rsidRDefault="00EF1285" w:rsidP="00EF1285">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:contextualSpacing/>
+      </w:pPr>
       <w:r>
         <w:t>38</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5583E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5583E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5583E">
         <w:t xml:space="preserve">, Ferguson, L. A., </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Ferguson, M. D., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C5583E">
         <w:t>Aytur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C5583E">
@@ -2014,659 +2517,867 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, 50, </w:t>
       </w:r>
       <w:r>
         <w:t>100868</w:t>
       </w:r>
       <w:r w:rsidR="00C60B2F">
         <w:t>, 1-10</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5583E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B477B9">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00B477B9" w:rsidRPr="00520B4B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jort.2025.100868</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5C4133" w14:textId="6AF1F9FA" w:rsidR="008E7063" w:rsidRPr="008E7063" w:rsidRDefault="008E7063" w:rsidP="008E7063">
+    <w:p w14:paraId="1A5C4133" w14:textId="6665765D" w:rsidR="008E7063" w:rsidRPr="008E7063" w:rsidRDefault="008E7063" w:rsidP="008E7063">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="004E5361">
         <w:t>37.</w:t>
       </w:r>
       <w:r w:rsidRPr="004E5361">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="004E5361">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E5361">
         <w:t>Trauntvein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E5361">
         <w:t>, N., &amp; Son, J. S. (</w:t>
       </w:r>
       <w:r w:rsidR="00304178" w:rsidRPr="004E5361">
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidRPr="004E5361">
         <w:t xml:space="preserve">). Enhancing online survey research in </w:t>
       </w:r>
       <w:r w:rsidR="00F20F01">
         <w:t>environmental and conservation</w:t>
       </w:r>
       <w:r w:rsidRPr="004E5361">
-        <w:t xml:space="preserve"> social sciences: A GIS-based place mapping validation technique for improving sample quality. </w:t>
+        <w:t xml:space="preserve"> social sciences: A GIS-based place mapping validation technique for </w:t>
+      </w:r>
+      <w:r w:rsidR="00001ADB">
+        <w:t>enhancing</w:t>
       </w:r>
       <w:r w:rsidRPr="004E5361">
+        <w:t xml:space="preserve"> sample quality. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E5361">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Society &amp; Natural Resources</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E5361">
-[...8 lines deleted...]
-      <w:r w:rsidR="00433248">
+      <w:r w:rsidR="00BA52D5">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA52D5" w:rsidRPr="0026187E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>38</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA52D5">
+        <w:t>(8),</w:t>
+      </w:r>
+      <w:r w:rsidR="004D354C">
+        <w:t xml:space="preserve"> 902-912.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA52D5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00433248" w:rsidRPr="00433248">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t>https://doi.org/10.1080/08941920.2025.2463061</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6E3FEB" w14:textId="44F72EEE" w:rsidR="00AC1F94" w:rsidRDefault="00AC1F94" w:rsidP="00AC1F94">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="00FA75CE">
-        <w:lastRenderedPageBreak/>
         <w:t>36.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA75CE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA75CE">
         <w:t>, Son, J. S., Liu, H.-L., &amp; Webster, N. (2025). Intersectionality in facilitators of active outdoor recreation in parks and protected areas.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA75CE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA75CE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism, 49, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA75CE">
         <w:t xml:space="preserve">100853, 1-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00FA75CE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jort.2024.100853</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0396F1BE" w14:textId="2536C3B0" w:rsidR="00AC1F94" w:rsidRPr="0098617C" w:rsidRDefault="00AC1F94" w:rsidP="00AC1F94">
+    <w:p w14:paraId="5229AA50" w14:textId="4B96B33B" w:rsidR="00907FC5" w:rsidRDefault="00625BB5" w:rsidP="00907FC5">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...5 lines deleted...]
-      <w:r w:rsidR="00F55DFE" w:rsidRPr="0098617C">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00907FC5" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. Agans, J. P., Son, J. S., </w:t>
+      </w:r>
+      <w:r w:rsidR="00907FC5" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>Powers, S. L</w:t>
+      </w:r>
+      <w:r w:rsidR="00907FC5" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>., Hanna, S.*, &amp; Weybright, E. (202</w:t>
+      </w:r>
+      <w:r w:rsidR="00907FC5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00907FC5" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). College students’ healthy leisure: Latent profile analyses of constraints and negotiation strategies. </w:t>
+      </w:r>
+      <w:r w:rsidR="00907FC5" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Leisure Sciences</w:t>
+      </w:r>
+      <w:r w:rsidR="00907FC5" w:rsidRPr="005176A2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, 47</w:t>
+      </w:r>
+      <w:r w:rsidR="00907FC5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(8), 1764-1785. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidR="00907FC5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1080/01490400.2023.2252434</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0E638BEC" w14:textId="5455E679" w:rsidR="002D48EA" w:rsidRPr="0098617C" w:rsidRDefault="002D48EA" w:rsidP="002D48EA">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="212121"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F279C2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00625BB5" w:rsidRPr="00F279C2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F279C2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F279C2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F279C2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Son, J. S. (2025). Racial equity facilitators of active outdoor recreation in parks and protected areas: Scale development, testing, and validation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F279C2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Journal of Leisure Research, 56</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F279C2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4), 493-520. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00F279C2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1080/00222216.2024.2317280</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6A5D0A5D" w14:textId="7E77897E" w:rsidR="002D48EA" w:rsidRPr="00625BB5" w:rsidRDefault="00E56441" w:rsidP="00625BB5">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="212121"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00625BB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Daniels, M. J., Liu, H-L., &amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Powers, S. L. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Infrared visitor counts: Data validation and algorithm development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Current Issues in Tourism</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, 28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001761CB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(14), 2215-2219.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00467902">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1080/13683500.2024.2364758</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0396F1BE" w14:textId="0CD459E9" w:rsidR="00AC1F94" w:rsidRPr="0098617C" w:rsidRDefault="00AC1F94" w:rsidP="00AC1F94">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00625BB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55DFE" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidR="00F55DFE" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F55DFE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F55DFE" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Mowen, A. J.</w:t>
       </w:r>
       <w:r w:rsidR="00F55DFE">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, &amp; Drogin Rodgers </w:t>
+        <w:t>, &amp; Drogin Rodgers</w:t>
+      </w:r>
+      <w:r w:rsidR="001474DC">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, E. B.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55DFE">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(2024). </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:t xml:space="preserve">Belonging and welcomeness in state and community parks: Visitation impacts and strategies for advancing environmental justice. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Geoforum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, 157, </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:t xml:space="preserve">104149, 1-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.geoforum.2024.104149</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D2475AA" w14:textId="6C35A6B7" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
+    <w:p w14:paraId="6D2475AA" w14:textId="1D5984C5" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
-        <w:t>34.</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00625BB5">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0098617C">
         <w:t>Trauntvein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0098617C">
         <w:t xml:space="preserve">, N. (2024). Local nature-based recreation as a pathway to environmental citizenship. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism, 47, </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="1F1F1F"/>
         </w:rPr>
         <w:t>100810, 1-10</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jort.2024.100810</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2AC2DEA4" w14:textId="620A9A15" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
+    <w:p w14:paraId="2AC2DEA4" w14:textId="601E3C8C" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
-        <w:t xml:space="preserve">33. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00625BB5">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Powers, S. L.,</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:t xml:space="preserve"> Pitas, N. A., &amp; Rice, W. L. (2024). Applying location quotient methodology to urban park settings with mobile location data: Implications for equity and </w:t>
       </w:r>
       <w:r w:rsidR="00BF2AFA">
         <w:t>park planning</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Urban Forestry and Urban Greening, 98, </w:t>
+        <w:t xml:space="preserve">Urban Forestry </w:t>
+      </w:r>
+      <w:r w:rsidR="008674B8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Urban Greening, 98, </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:t xml:space="preserve">128418, 1-8. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.ufug.2024.128418</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="10E3F201" w14:textId="0939BBCE" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
+    <w:p w14:paraId="13C7BB3A" w14:textId="0DF4F689" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00625BB5" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
-          <w:color w:val="212121"/>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE127D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Daniels, M. J. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE127D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Powers, S. L. </w:t>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE127D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2024). Resident representation in parks: Identifying gaps and promoting equitable engagement. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE127D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Current Issues in Tourism. </w:t>
-[...68 lines deleted...]
-        </w:rPr>
         <w:t>Journal of Park and Recreation Administration, 42</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:r w:rsidR="00CE127D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(3), 1-23. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.18666/JPRA-2024-12135</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="70664FA6" w14:textId="1170DCEA" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
+    <w:p w14:paraId="200A7A42" w14:textId="3BCA267D" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
-          <w:color w:val="212121"/>
-[...6 lines deleted...]
-        <w:t>30.</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00625BB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Agans, J., </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Powers, S. L.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> &amp; Son, J. S. (2024). Racial equity facilitators of active outdoor recreation in parks and protected areas: Scale development, testing, and validation. </w:t>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, McCabe, M. K.*, &amp; Son, J. (2024). “We try [to] take the barriers away from you to come in”: Active recreation contexts as leisure facilitators. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Journal of Leisure Research</w:t>
-[...48 lines deleted...]
-        </w:rPr>
         <w:t>Journal of Park and Recreation Administration, 42</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 58-74. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.18666/JPRA-2024-12122</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D00FF7B" w14:textId="0EFF45E5" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
+    <w:p w14:paraId="4D00FF7B" w14:textId="7A3C04EA" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>28.</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00625BB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Mowen, A. J., &amp; Webster, N. (2024). Development and validation of a scale measuring public perceptions of racial environmental justice in parks. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Journal of Leisure Research</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>55</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 1-24. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/00222216.2023.2183369</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3A55F2CB" w14:textId="30644DF0" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
+    <w:p w14:paraId="3A55F2CB" w14:textId="2D4B78C1" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>27.</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00625BB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, Pitas, N. A., &amp; Mowen, A. J.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
@@ -2676,71 +3387,83 @@
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Society &amp; Natural Resources, 37</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(1), 24-47</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/08941920.2023.2250737</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0E5018CF" w14:textId="35D1699A" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
+    <w:p w14:paraId="0E5018CF" w14:textId="18A5AC32" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">26. Pitas, N. A., </w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00625BB5">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Pitas, N. A., </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>., Sortino, M.*, McCabe, M. K.*, Barrett, A. G.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -2775,230 +3498,211 @@
       </w:r>
       <w:r w:rsidR="00470D2C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> program</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Journal of Park and Recreation Administration, 42</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">(1), 75-86. </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidR="008A5D32" w:rsidRPr="008A5D32">
+        <w:t>(1), 75-86</w:t>
+      </w:r>
+      <w:r w:rsidR="00A91F59">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidR="00A91F59" w:rsidRPr="00467902">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://doi.org/1</w:t>
-[...11 lines deleted...]
-          <w:t>.18666/JPRA-2023-11927</w:t>
+          <w:t>https://doi.org/10.18666/JPRA-2023-11927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31D4867B" w14:textId="7BAD64D9" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
+    <w:p w14:paraId="4137E8E3" w14:textId="6A6FE1C6" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">25. Agans, J. P., Son, J. S., </w:t>
+        <w:t xml:space="preserve">24. Peterson, K.*, Bopp M., Frederick, G., </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Powers, S. L</w:t>
-[...43 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+        <w:t>Powers, S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43942">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Powers, S.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, &amp; Wilson, O. W. A. (2023). Campus recreation amenity use differences by sexual orientation among US college students. </w:t>
+        <w:t xml:space="preserve"> L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; Wilson, O. W. A. (2023). Campus recreation amenity </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> differences by sexual orientation among US college students. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Recreational Sports Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>47</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 118-125. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/15588661231183434</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="18EE1BE4" w14:textId="37AD2B7A" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
+    <w:p w14:paraId="18EE1BE4" w14:textId="1C41B4D5" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">23. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Webster, N. (2023). A conceptual model of intergroup contact, social capital, and youth civic engagement for diverse democracy. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Local Development and Society, 4</w:t>
+        <w:t xml:space="preserve">Local Development </w:t>
+      </w:r>
+      <w:r w:rsidR="001D09D3">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Society, 4</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 271-288. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/26883597.2021.1953943</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="01B0C1FD" w14:textId="3AB96155" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="201F1E"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">22. Wilson, O. W. A., </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
@@ -3011,151 +3715,163 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Frederick, G., &amp; Peterson, K.* (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="201F1E"/>
         </w:rPr>
         <w:t xml:space="preserve">Transgender and nonbinary college student inclusivity in campus recreation: Perceptions of North American staff. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="201F1E"/>
         </w:rPr>
         <w:t>Recreational Sports Journal, 47</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="201F1E"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 74-80. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/15588661231156439</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="750EB750" w14:textId="15F935FE" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
+    <w:p w14:paraId="750EB750" w14:textId="46A76EF3" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">21. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.,</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Webster, N., Agans, J. P., Graefe, A. R., &amp; Mowen, A. J. (2022). The power of parks: How intergroup contact in urban parks can support prejudice reduction, interracial trust, and civic engagement for social justice. </w:t>
+        <w:t xml:space="preserve"> Webster, N., Agans, J. P., Graefe, A. R., &amp; Mowen, A. J. (2022). The power of parks: How inte</w:t>
+      </w:r>
+      <w:r w:rsidR="00210DAB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>rracial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contact in urban parks can support prejudice reduction, interracial trust, and civic engagement for social justice. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Cities, 131</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, 104032, 1-13. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+      <w:hyperlink r:id="rId31" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.cities.2022.104032</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="509B5EF1" w14:textId="51519DA4" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">20. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Webster, N., Agans, J. P., Graefe, A. R., &amp; Mowen, A. J. (2022). Engagement, representation, and safety: Factors promoting belonging and positive interracial contact in urban parks. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening, 69, </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">127517, 1-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+      <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.ufug.2022.127517</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="73961D16" w14:textId="42A73B21" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">19. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3189,151 +3905,152 @@
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Managing Sport and Leisure</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 322-336. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/23750472.2020.1791235</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="60E6D784" w14:textId="666ADFA2" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">18. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Graefe, A. R., Benfield, J. A., Hickerson, B., Baker, B. L., Mullenbach, L. E., &amp; Mowen, A. J. (2022). Exploring the conditions that promote intergroup contact at urban parks. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Journal of Leisure Research, 53</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 426-449. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/00222216.2021.1910089</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="12E6CCD4" w14:textId="2EA1EFF0" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">17. Pitas, N. A., </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">., &amp; Mowen, A. J. (2022). Neoliberal conservation and equity in the context of local parks and recreation: Stakeholder perceptions on public-non-profit partnerships. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Journal of Leisure Research, 53</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 473-491. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId35" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/00222216.2021.1964927</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3B4CADBE" w14:textId="31D866B9" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">16. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3347,51 +4064,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Trauntvein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, N. E., Hartman, C. L., &amp; Barcelona, R. J. (2022). Utilizing culturally relevant leisure as an experiential learning tool: Implications for leisure studies and recreation education.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> SCHOLE: A Journal of Leisure Studies and Recreation Education, 37</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 158-172. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
+      <w:hyperlink r:id="rId36" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/1937156X.2020.1760743</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="07B22BDE" w14:textId="7C89B569" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>15.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3411,101 +4128,101 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Trauntvein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, N. E., &amp; McLaughlin, S. (2022). The role of classroom design in facilitating student engagement in recreation and leisure education. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>SCHOLE: A Journal of Leisure Studies and Recreation Education, 37</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 134-148. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId30" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/1937156X.2020.1718042</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="59498EF5" w14:textId="35A2D78C" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">14. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Pitas, N. A., &amp; Mowen, A. J. (2022). Public perceptions of local parks and recreation as an essential community service during the COVID-19 pandemic. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Journal of Park and Recreation Administration, 40</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 159-178. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.18666/JPRA-2022-11223</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="75FE2664" w14:textId="37DBF617" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">13. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3525,288 +4242,299 @@
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Recreational Sports Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>46</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 3-15. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/15588661211052077</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3213BEEB" w14:textId="26F02273" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">12. Wilson, O. W. A., </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, &amp; Bopp, M. (2022). Policies and practices for equity: Perspectives of campus recreation staff in North America. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Recreational Sports Journal, 46</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 152-165. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/15588661221089340</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3A900920" w14:textId="2142E6B5" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">11. Pitas, N. A. D., </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">., &amp; Mowen, A. J. (2022). Examining the agency-foundation relationship in local park and recreation services. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Journal of Park and Recreation Administration, 40</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 2-11. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.18666/JPRA-2021-11227</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42BADC9A" w14:textId="0147572A" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
+    <w:p w14:paraId="42BADC9A" w14:textId="529A674D" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Powers, S. L., </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Matthews, S. A., &amp; Mowen, A. J.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">(2021). Does the relationship between racial, ethnic, and income diversity and social capital vary across the United States? A county level analysis using geographically weighted regression. </w:t>
+        <w:t>(2021). Does the relationship between racial, ethnic, and income diversity and social capital vary across the United States? A county</w:t>
+      </w:r>
+      <w:r w:rsidR="00327DE3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">level analysis using geographically weighted regression. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Applied Geography, 130</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, 1-12. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+      <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.apgeog.2021.102446</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15ADE0D5" w14:textId="57F8F35B" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
+    <w:p w14:paraId="15ADE0D5" w14:textId="2F2668DF" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Pitas, N. A., </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">., &amp; Mowen, A. J. (2021). Understanding the agency-foundation relationship: The role of non-profit foundations in delivering local park and recreation services. </w:t>
+        <w:t xml:space="preserve">., &amp; Mowen, A. J. (2021). Understanding the agency-foundation relationship: The role of nonprofit foundations in delivering local park and recreation services. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Journal of Park and Recreation Administration, 39(4)</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1-19.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.18666/JPRA-2021-10839</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4A96F989" w14:textId="109667DA" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">8. Pitas, N. A., Mowen, A. J., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3826,51 +4554,51 @@
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Journal of Leisure Research</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>52</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 247-264. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/00222216.2020.1776652</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1CEFD26A" w14:textId="22A5DB67" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -3917,193 +4645,180 @@
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Journal of Park and Recreation Administration</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>39</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 37-54. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId45" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.18666/JPRA-2020-10295</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3767F796" w14:textId="32D630C1" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Powers, S. L.,</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lee, K. J., Pitas, N. A., Graefe, A. R., &amp; Mowen, A. J. (2020). Understanding access and use of municipal parks and recreation through an intersectionality perspective. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Journal of Leisure Research, 51</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 377-396. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId46" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/00222216.2019.1701965</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2A920F7C" w14:textId="05B98007" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, Mowen, A. J., Barrett, A. G.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Graefe, A. R., Elmendorf, W. F., &amp; Taff, B. D. (2019). Local </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">’ opinions regarding park and recreation services. </w:t>
+        <w:t xml:space="preserve">, Graefe, A. R., Elmendorf, W. F., &amp; Taff, B. D. (2019). Local policy-makers’ opinions regarding park and recreation services. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Journal of Park and Recreation Administration</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>37</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 124-133. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId47" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.18666/JPRA-2019-9588</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4068C14B" w14:textId="6AC05C59" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -4123,51 +4838,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Trauntvein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, N. E., Barcelona, R. J., &amp; Hartman, C. L. (2019). Constraints and negotiations to student recreational sport center usage. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Journal of Amateur Sport, 5</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(2), 18-38. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.17161/jas.v5i2.8439</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0DCC2B66" w14:textId="557C12AA" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Ferguson, M. D., Barrett, A. B., </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -4186,51 +4901,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Evensen, D....Mowen, A.J. (2019). The impacts of shale natural gas energy development on outdoor recreation: A statewide assessment of Pennsylvanians. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Outdoor Recreation and Tourism, 27, </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">1-10. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+      <w:hyperlink r:id="rId49" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jort.2019.100230</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6CA990AA" w14:textId="500FF17E" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Ferguson, M. D., </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -4250,51 +4965,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Trauntvein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, N. E., Jacquet, J. B., Graefe, A. R., &amp; Mowen, A. J. (2019). Winds of change– Predicting water-based recreationists’ support and opposition for offshore wind energy development in the Great Lakes. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Journal of Great Lakes Research, 45</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 187-195. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
+      <w:hyperlink r:id="rId50" w:tgtFrame="_blank" w:tooltip="Persistent link using digital object identifier" w:history="1">
         <w:r w:rsidR="0028090B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.jglr.2018.10.006</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="401FB4D5" w14:textId="1C573B47" w:rsidR="00CE127D" w:rsidRPr="0098617C" w:rsidRDefault="00CE127D" w:rsidP="00CE127D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
@@ -4332,69 +5047,69 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, &amp; Metcalf, E. (2018). The role of place attachment on Appalachian Trail Conservancy volunteer involvement. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>International Journal of Volunteer Administration, 33</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 1-27. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidRPr="0098617C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://volunteeralive.org/docs/IJOVA_Vol_XXIII_No._3_Dec_2018.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D24F7B2" w14:textId="77777777" w:rsidR="008C7656" w:rsidRPr="0098617C" w:rsidRDefault="008C7656" w:rsidP="00854F63">
+    <w:p w14:paraId="29AB7928" w14:textId="77777777" w:rsidR="004514E2" w:rsidRDefault="004514E2" w:rsidP="00854F63">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CE20DE4" w14:textId="5EFCA3CE" w:rsidR="00854F63" w:rsidRPr="0098617C" w:rsidRDefault="00003FF7" w:rsidP="00854F63">
+    <w:p w14:paraId="5CE20DE4" w14:textId="5C970BC5" w:rsidR="00854F63" w:rsidRPr="0098617C" w:rsidRDefault="00003FF7" w:rsidP="00854F63">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">BOOK CHAPTERS </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0D4DE9" w14:textId="77777777" w:rsidR="00AA4548" w:rsidRPr="0098617C" w:rsidRDefault="00AA4548" w:rsidP="00854F63">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -4407,97 +5122,96 @@
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">^Denotes invited </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>book chapter.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13A1A704" w14:textId="77777777" w:rsidR="0009172E" w:rsidRDefault="0009172E" w:rsidP="0009172E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B910F15" w14:textId="77777777" w:rsidR="0009172E" w:rsidRPr="00940792" w:rsidRDefault="0009172E" w:rsidP="0009172E">
+    <w:p w14:paraId="3B910F15" w14:textId="435BECAA" w:rsidR="0009172E" w:rsidRPr="00940792" w:rsidRDefault="0009172E" w:rsidP="0009172E">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00940792">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00940792">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00940792">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lee, H.*, </w:t>
       </w:r>
       <w:r w:rsidRPr="00940792">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="00940792">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, &amp; Drogin Rodgers, E. (in prep</w:t>
-[...5 lines deleted...]
-        <w:t>aration</w:t>
+        <w:t>, &amp; Drogin Rodgers, E. (</w:t>
+      </w:r>
+      <w:r w:rsidR="006007AF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>accepted</w:t>
       </w:r>
       <w:r w:rsidRPr="00940792">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">). Protecting and preserving cultural assets. In K. Bricker (Ed.), </w:t>
       </w:r>
       <w:r w:rsidRPr="00940792">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Handbook on Tourism and Protected Areas</w:t>
       </w:r>
       <w:r w:rsidRPr="00940792">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, Northampton, MA: Edward Elgar Publishing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46FC6F2C" w14:textId="77777777" w:rsidR="0009172E" w:rsidRPr="0098617C" w:rsidRDefault="0009172E" w:rsidP="0009172E">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
@@ -4574,155 +5288,139 @@
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>^</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:t xml:space="preserve">, Peterson, K. T.*, </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bopp, M., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
-        <w:t xml:space="preserve">Kaczynski, A. T. (accepted). Leisure and becoming physically active. In D. L. Schmalz, L. L. Payne, B. Orsega-Smith, &amp; M. Janke (Eds.), </w:t>
+        <w:t xml:space="preserve">Kaczynski, A. T. (accepted). Leisure and becoming physically active. In D. L. Schmalz, L. L. Payne, B. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098617C">
+        <w:t>Orsega</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098617C">
+        <w:t xml:space="preserve">-Smith, &amp; M. Janke (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Health &amp; Leisure: Making the </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Champaign, IL: Sagamore Venture.  </w:t>
+        <w:t>Health &amp; Leisure: Making the Connections!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Champaign, IL: Sagamore Venture.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DFAD1E7" w14:textId="77777777" w:rsidR="0009172E" w:rsidRPr="0098617C" w:rsidRDefault="0009172E" w:rsidP="0009172E">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>^</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu, H.-L. &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
-        <w:t xml:space="preserve"> (accepted). Leisure and social health. In D. L. Schmalz, L. L. Payne, B. Orsega-Smith, &amp; M. Janke (Eds.), </w:t>
+        <w:t xml:space="preserve"> (accepted). Leisure and social health. In D. L. Schmalz, L. L. Payne, B. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098617C">
+        <w:t>Orsega</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098617C">
+        <w:t xml:space="preserve">-Smith, &amp; M. Janke (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Health &amp; Leisure: Making the </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Champaign, IL: Sagamore Venture.  </w:t>
+        <w:t>Health &amp; Leisure: Making the Connections!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Champaign, IL: Sagamore Venture.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A536F05" w14:textId="77777777" w:rsidR="0009172E" w:rsidRPr="0098617C" w:rsidRDefault="0009172E" w:rsidP="0009172E">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>^</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -4760,539 +5458,250 @@
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> edition</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. Champaign, IL: Human Kinetics.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21729D14" w14:textId="77777777" w:rsidR="00BE0C26" w:rsidRPr="0098617C" w:rsidRDefault="00BE0C26" w:rsidP="0004554F">
+    <w:p w14:paraId="21729D14" w14:textId="77777777" w:rsidR="00BE0C26" w:rsidRDefault="00BE0C26" w:rsidP="0004554F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71514738" w14:textId="77777777" w:rsidR="00332678" w:rsidRPr="0098617C" w:rsidRDefault="00332678" w:rsidP="0004554F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A4FF782" w14:textId="77777777" w:rsidR="00C7135A" w:rsidRPr="0098617C" w:rsidRDefault="00C7135A" w:rsidP="0004554F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>NATIONAL ASSESSMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E2A711" w14:textId="77777777" w:rsidR="00D43996" w:rsidRDefault="00D43996" w:rsidP="00154572">
-      <w:pPr>
+    <w:p w14:paraId="60713B2E" w14:textId="77777777" w:rsidR="00E069D2" w:rsidRDefault="00E069D2" w:rsidP="003513B9">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BB3C525" w14:textId="20EB5D8E" w:rsidR="00D43996" w:rsidRDefault="00C76131" w:rsidP="00154572">
+    <w:p w14:paraId="768A17CD" w14:textId="5679D996" w:rsidR="003513B9" w:rsidRPr="00DD6157" w:rsidRDefault="003513B9" w:rsidP="003513B9">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E069D2">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D43996" w:rsidRPr="0098617C">
+        <w:t xml:space="preserve">2. Gould, R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E069D2">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E069D2">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Gould, R. (Chapter Lead</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B9584E">
+        <w:t xml:space="preserve">, Richter, S., Gray, S., Loring, P., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E069D2">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>; Chapter authors listed alphabetically</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D43996" w:rsidRPr="0098617C">
+        <w:t>Allf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E069D2">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">), </w:t>
+        <w:t xml:space="preserve">, B., Kretser, H., Leong, K., Peña, D., &amp; Sharma, A. (2025 – 2026). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E069D2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Cultural benefits of nature</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E069D2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. In </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB79F8">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The Nature Record</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E069D2">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6157">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ABFFAA7" w14:textId="77777777" w:rsidR="003513B9" w:rsidRPr="00C76131" w:rsidRDefault="003513B9" w:rsidP="003513B9">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD6157">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Gould, R. (Chapter Lead), Herman-Mercer, N. (Federal Coordinating Lead Author), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D43996" w:rsidRPr="0098617C">
+      <w:r w:rsidRPr="00DD6157">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Allf</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00D43996" w:rsidRPr="0098617C">
+      <w:r w:rsidRPr="00DD6157">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>, B., Gray, S., Kretser, H., Loring, P., Pe</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D43996">
+        <w:t xml:space="preserve">, B. (Chapter Authors, listed alphabetically), Gray, S., Kretser, H., Leong, K., Loring, P., Peña, D., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6157">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6157">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>ña</w:t>
-[...36 lines deleted...]
-      <w:r w:rsidR="00D43996">
+        <w:t xml:space="preserve">, Richter, S., &amp; Sharma, A. (2024 – 2025^). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6157">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Non-Material Benefits of Nature in the U.S</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D43996" w:rsidRPr="0098617C">
+        <w:t>Nature and its relationship to cultural heritage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6157">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">. In </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D43996">
+        <w:t>. In U.S. Global Change Research Program, National Nature Assessment 1 (NNA1). ^Cancelled in January 2025 by recession of Executive Order 14072 (“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6157">
+        <w:t>Strengthening the Nation's Forests, Communities, and Local Economies”)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD6157">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">United by Nature. </w:t>
-[...4 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:t xml:space="preserve"> as called for in Executive Order 14154 (“Unleashing American Energy”).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C76131">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...317 lines deleted...]
-        <w:t xml:space="preserve">”). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1213C553" w14:textId="77777777" w:rsidR="00C7135A" w:rsidRPr="0098617C" w:rsidRDefault="00C7135A" w:rsidP="0004554F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA1C786" w14:textId="3A16EC7D" w:rsidR="000C4906" w:rsidRPr="0098617C" w:rsidRDefault="000B1A35" w:rsidP="0004554F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">TECHNICAL REPORTS </w:t>
       </w:r>
     </w:p>
@@ -5321,65 +5730,51 @@
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>Sène-Harper</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t xml:space="preserve">, A., </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="212121"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="212121"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Medlin, A.*, Cottrell, M.*, Lee, H.*, Fery, P.*, </w:t>
-[...13 lines deleted...]
-        <w:t>, J.*, &amp; Gephart, M.*. (2024). Social science research to support visitor use management at the George Washington Memorial Parkway: A report on visitors, descendants, &amp; visitor management, 2022-2024. Submitted to the National Park Service and The Conservation Fund.</w:t>
+        <w:t>, Medlin, A.*, Cottrell, M.*, Lee, H.*, Fery, P.*, Eitzel, J.*, &amp; Gephart, M.*. (2024). Social science research to support visitor use management at the George Washington Memorial Parkway: A report on visitors, descendants, &amp; visitor management, 2022-2024. Submitted to the National Park Service and The Conservation Fund.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBC2C6F" w14:textId="7A8787BA" w:rsidR="003A6197" w:rsidRPr="0098617C" w:rsidRDefault="00F06648" w:rsidP="006950BF">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:t>23. Mowen, A., Benfield, J., Hickerson, B.,</w:t>
       </w:r>
       <w:r w:rsidR="002030EA" w:rsidRPr="0098617C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F51715" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidR="00F51715" w:rsidRPr="0098617C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -5521,59 +5916,51 @@
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:t xml:space="preserve">, Liu, H.-L. S., Drogin Rodgers, E., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0098617C">
         <w:t>Trauntvein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0098617C">
         <w:t>, N., Covelli Metcalf, E., &amp; van de Velde, J. D.</w:t>
       </w:r>
       <w:r w:rsidR="00D23162" w:rsidRPr="0098617C">
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:t xml:space="preserve"> (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Conservation and human dimensions stakeholder engagement </w:t>
-[...7 lines deleted...]
-        <w:t>action plan: Appalachian Trail landscape conservation</w:t>
+        <w:t>Conservation and human dimensions stakeholder engagement action plan: Appalachian Trail landscape conservation</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:t xml:space="preserve">. Submitted to the Appalachian Trail Conservancy. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33116A4E" w14:textId="289736CA" w:rsidR="55BFE31C" w:rsidRPr="0098617C" w:rsidRDefault="55BFE31C" w:rsidP="321E8C08">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:t xml:space="preserve">20. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
@@ -5721,50 +6108,51 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Physical activity, campus recreation use, comfort, and belonging in campus recreation</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Submitted to NIRSA: Leaders in Collegiate Recreation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62B4074E" w14:textId="5B223B38" w:rsidR="55BFE31C" w:rsidRPr="0098617C" w:rsidRDefault="55BFE31C" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>16.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Powers, S. L. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; Pitas, N. A. D. (2022). </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Youth sports and play: Growth in agencies’ capacities to address equitable access to youth sports through systems change</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
@@ -6254,51 +6642,50 @@
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Diversity, equity, and inclusion.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> In Leadership 2025: Proceedings and Recommendations from the 2018 Recreation and Conservation Leadership Summit. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5397555A" w14:textId="3D8D86A6" w:rsidR="55BFE31C" w:rsidRPr="0098617C" w:rsidRDefault="55BFE31C" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">5. Mowen, A. J., Graefe A., </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, &amp; Mueller, T. (2018). </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Penn’s Parks for All 2018 report. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
@@ -6534,62 +6921,63 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Submitted to Clemson University Youth Learning Institute and PCG Education.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BDFF455" w14:textId="77777777" w:rsidR="00707732" w:rsidRPr="0098617C" w:rsidRDefault="00707732" w:rsidP="0004554F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0169C691" w14:textId="538FCC49" w:rsidR="00D21A7C" w:rsidRPr="0098617C" w:rsidRDefault="00D21A7C" w:rsidP="0004554F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>EXTENSION RESOURCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74666748" w14:textId="77777777" w:rsidR="00D21A7C" w:rsidRPr="0098617C" w:rsidRDefault="00D21A7C" w:rsidP="0004554F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F1EF373" w14:textId="7966C174" w:rsidR="54BB9072" w:rsidRPr="0098617C" w:rsidRDefault="54BB9072" w:rsidP="321E8C08">
+    <w:p w14:paraId="4F1EF373" w14:textId="140ECAE6" w:rsidR="54BB9072" w:rsidRPr="0098617C" w:rsidRDefault="54BB9072" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, Beall, J., Smith, C.</w:t>
@@ -6610,51 +6998,63 @@
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2023). </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>How local parks can support interracial contact: Parks can be a powerful force for social change</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>. Co-developed with Recreation Resources Service, North Carolina State University Extension.</w:t>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A3DF7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Developed by </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Recreation Resources Service, North Carolina State University Extension.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B19628" w14:textId="41D2CF61" w:rsidR="54BB9072" w:rsidRPr="0098617C" w:rsidRDefault="54BB9072" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Powers, S. L. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
@@ -6668,51 +7068,51 @@
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2018). </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Downtowns &amp; trails.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Submitted to the University of New Hampshire Cooperative Extension: Community and Economic Development.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F35FE4F" w14:textId="77777777" w:rsidR="00D21A7C" w:rsidRPr="0098617C" w:rsidRDefault="00D21A7C" w:rsidP="0004554F">
+    <w:p w14:paraId="3FFB6792" w14:textId="77777777" w:rsidR="002C1ACD" w:rsidRPr="0098617C" w:rsidRDefault="002C1ACD" w:rsidP="0004554F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48C473D8" w14:textId="39494B71" w:rsidR="000D1B77" w:rsidRPr="0098617C" w:rsidRDefault="000D1B77" w:rsidP="0004554F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>POPULAR PRESS ARTICLES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5962F95D" w14:textId="77777777" w:rsidR="009C1EDC" w:rsidRPr="0098617C" w:rsidRDefault="009C1EDC" w:rsidP="0004554F">
       <w:pPr>
         <w:rPr>
@@ -6753,101 +7153,101 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2022). Advocating for consistent funding: A two-pronged approach. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Parks and Recreation</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, November (pg. 20-21). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId45">
+      <w:hyperlink r:id="rId52">
         <w:r w:rsidRPr="0098617C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.nrpa.org/parks-recreation-magazine/2022/november/advocating-for-consistent-funding-a-two-pronged-approach/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="61A3349B" w14:textId="3FA698B9" w:rsidR="5C267980" w:rsidRPr="0098617C" w:rsidRDefault="5C267980" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Pitas, N. A. &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2022). Blazing a trail in Bristol, Connecticut. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Parks and Recreation</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, March (pg. 40-45). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46">
+      <w:hyperlink r:id="rId53">
         <w:r w:rsidRPr="0098617C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.nrpa.org/parks-recreation-magazine/2022/march/blazing-a-trail-in-bristol-connecticut/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="22E12890" w14:textId="2C1DCBF5" w:rsidR="5C267980" w:rsidRPr="0098617C" w:rsidRDefault="5C267980" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">2. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -6904,208 +7304,241 @@
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020) Making the most of your partnerships. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Parks and Recreation</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, November (pg. 38-43). </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47">
+      <w:hyperlink r:id="rId54">
         <w:r w:rsidRPr="0098617C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.nrpa.org/parks-recreation-magazine/2020/november/making-the-most-of-your-partnerships/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4F1665A7" w14:textId="77777777" w:rsidR="00CA51E1" w:rsidRPr="0098617C" w:rsidRDefault="00CA51E1" w:rsidP="0004554F">
+    <w:p w14:paraId="2706C173" w14:textId="77777777" w:rsidR="004454B4" w:rsidRDefault="004454B4" w:rsidP="321E8C08">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46235067" w14:textId="372EF5E2" w:rsidR="00375CA6" w:rsidRPr="0098617C" w:rsidRDefault="00E01E2B" w:rsidP="321E8C08">
+    <w:p w14:paraId="46235067" w14:textId="516B2C05" w:rsidR="00375CA6" w:rsidRPr="0098617C" w:rsidRDefault="00E01E2B" w:rsidP="321E8C08">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>PRESS COVERAGE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B928FD9" w14:textId="00F11C0B" w:rsidR="00C924DA" w:rsidRPr="0098617C" w:rsidRDefault="00C924DA" w:rsidP="00B222BA">
+    <w:p w14:paraId="4FE35AAF" w14:textId="77777777" w:rsidR="00C61459" w:rsidRDefault="00C61459" w:rsidP="00C61459">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">9. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B222BA" w:rsidRPr="0098617C">
+        <w:t xml:space="preserve">10. George Mason University College of Education and Human Development (2025, December). CEHD faculty honored by The Academy of Leisure Sciences (TALS). </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55" w:history="1">
+        <w:r w:rsidRPr="0072681B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://cehd.gmu.edu/news/stories/cehd-faculty-honored-by-the-academy-of-leisure-sciences-(tals)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4B928FD9" w14:textId="5E4D2077" w:rsidR="00C924DA" w:rsidRPr="0098617C" w:rsidRDefault="00C924DA" w:rsidP="00C61459">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Schute, D.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DF0600" w:rsidRPr="0098617C">
+      </w:pPr>
+      <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B222BA" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Schute, D.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0600" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (2024, November). SRTM faculty Sammie Powers, Hung-Ling (Stella) Liu, and Ellen Rodgers receive U.S. Geological Survey award in support of a study to advance climate adaptation and conservation efforts. </w:t>
       </w:r>
       <w:r w:rsidR="00B222BA" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">College of Education and Human Development. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidR="00B222BA" w:rsidRPr="0098617C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://cehd.gmu.edu/news/stories/srtm-faculty-sammie-powers-hung-ling-stella-liu-and-ellen-rodgers-receive-us-geological-survey-award-in-support-of-a-study-to-advance-climate-adaptation-and-conservation-efforts</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="35D4C539" w14:textId="2E8F53E7" w:rsidR="00375CA6" w:rsidRPr="0098617C" w:rsidRDefault="7FB76D6E" w:rsidP="321E8C08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">8. Wagner, A. (2023, November). Understanding the barriers college students face to healthy leisure activities. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Discovery Magazine</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49">
+      <w:hyperlink r:id="rId57">
         <w:r w:rsidRPr="0098617C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.psu.edu/news/health-and-human-development/story/understanding-barriers-college-students-face-healthy-leisure/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1A3C1EF8" w14:textId="63C4913F" w:rsidR="00375CA6" w:rsidRPr="0098617C" w:rsidRDefault="7FB76D6E" w:rsidP="321E8C08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7157,200 +7590,199 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, M. (2023, February). 30 under 30 for 2023. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Parks and Recreation</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50">
+      <w:hyperlink r:id="rId58">
         <w:r w:rsidRPr="0098617C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.nrpa.org/parks-recreation-magazine/2023/february/30-under-30-for-2023/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7F2E5F4F" w14:textId="13404AD1" w:rsidR="00375CA6" w:rsidRPr="0098617C" w:rsidRDefault="7FB76D6E" w:rsidP="321E8C08">
+    <w:p w14:paraId="7F2E5F4F" w14:textId="16C02C68" w:rsidR="00375CA6" w:rsidRPr="0098617C" w:rsidRDefault="7FB76D6E" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, R. (2022, April). Abington professor </w:t>
+        <w:t xml:space="preserve">6. Broscius, R. (2022, April). Abington professor </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0098617C">
-[...3 lines deleted...]
-        <w:t>researches</w:t>
+      <w:r w:rsidR="0021791B" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r w:rsidR="0021791B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>es</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0098617C">
-[...5 lines deleted...]
-      <w:hyperlink r:id="rId51">
+      <w:r w:rsidR="0021791B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">social justice in urban parks and recreation. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59">
         <w:r w:rsidRPr="0098617C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.psu.edu/news/abington/story/abington-professor-researches-social-justice-urban-parks-and-recreation/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="435B9606" w14:textId="0927557A" w:rsidR="00375CA6" w:rsidRPr="0098617C" w:rsidRDefault="7FB76D6E" w:rsidP="321E8C08">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">5. Wagner, A. (2021, October). Can parks address inequity? </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Discovery Magazine</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52">
+      <w:hyperlink r:id="rId60">
         <w:r w:rsidRPr="0098617C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://magazine.hhd.psu.edu/2021/10/02/can-parks-address-inequity/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="79ED55AA" w14:textId="16BE8D35" w:rsidR="00375CA6" w:rsidRPr="0098617C" w:rsidRDefault="7FB76D6E" w:rsidP="321E8C08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4. Scott, E. (2021, October). Report: How COVID, DEI impact Pennsylvanians' relationships with parks. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Public News Service</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53">
+      <w:hyperlink r:id="rId61">
         <w:r w:rsidRPr="0098617C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://publicnewsservice.org/2021-10-08/civic-engagement/report-how-covid-dei-impact-pennsylvanians-relationships-with-parks/a76017-1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2FEC4B53" w14:textId="43323380" w:rsidR="00375CA6" w:rsidRPr="0098617C" w:rsidRDefault="7FB76D6E" w:rsidP="321E8C08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7362,51 +7794,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3. Ray, R. (2019, July). UNH research finds shale natural gas development impacting recreationists. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UNH Today</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54">
+      <w:hyperlink r:id="rId62">
         <w:r w:rsidRPr="0098617C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.unh.edu/unhtoday/news/release/2019/07/31/unh-research-finds-shale-natural-gas-development-impacting-recreationists</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E80808B" w14:textId="06DD3F61" w:rsidR="00375CA6" w:rsidRPr="0098617C" w:rsidRDefault="7FB76D6E" w:rsidP="321E8C08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7418,51 +7850,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2. Ray, R. (2018, December). Offshore wind support: outdoor recreationalists favor wind farms. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UNH Today</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55">
+      <w:hyperlink r:id="rId63">
         <w:r w:rsidRPr="0098617C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.unh.edu/unhtoday/2018/12/offshore-wind-support</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="432504A2" w14:textId="1060D9AE" w:rsidR="00375CA6" w:rsidRPr="0098617C" w:rsidRDefault="7FB76D6E" w:rsidP="321E8C08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7474,51 +7906,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1. French, C. (2018, April). Economic development academy spark successful projects in communities. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UNH Extension</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56">
+      <w:hyperlink r:id="rId64">
         <w:r w:rsidRPr="0098617C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://extension.unh.edu/blog/2018/04/economic-development-academy-sparks-successful-projects-communities</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="632ECAE0" w14:textId="7145DFEF" w:rsidR="00375CA6" w:rsidRPr="0098617C" w:rsidRDefault="00375CA6" w:rsidP="321E8C08">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -7556,455 +7988,1549 @@
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESEARCH </w:t>
             </w:r>
             <w:r w:rsidR="00F11776" w:rsidRPr="0098617C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>PRESENTATIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="613B67CD" w14:textId="77777777" w:rsidR="00F11776" w:rsidRPr="0098617C" w:rsidRDefault="00F11776" w:rsidP="0004554F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C89E516" w14:textId="77777777" w:rsidR="00F13C45" w:rsidRPr="0098617C" w:rsidRDefault="00F13C45" w:rsidP="00F13C45">
+    <w:p w14:paraId="7C89E516" w14:textId="3C5C78BC" w:rsidR="00F13C45" w:rsidRPr="0098617C" w:rsidRDefault="00F13C45" w:rsidP="00F13C45">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>^Denotes invited presentation</w:t>
       </w:r>
+      <w:r w:rsidR="00D41078">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5126862F" w14:textId="77777777" w:rsidR="00F13C45" w:rsidRPr="0098617C" w:rsidRDefault="00F13C45" w:rsidP="00F13C45">
+    <w:p w14:paraId="5126862F" w14:textId="42909645" w:rsidR="00F13C45" w:rsidRPr="0098617C" w:rsidRDefault="00F13C45" w:rsidP="00F13C45">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>+Denotes peer reviewed presentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00D41078">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57268A06" w14:textId="77777777" w:rsidR="00F13C45" w:rsidRPr="0098617C" w:rsidRDefault="00F13C45" w:rsidP="0004554F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41D6AEA7" w14:textId="639226DA" w:rsidR="00B41CFE" w:rsidRPr="0098617C" w:rsidRDefault="00DE4259" w:rsidP="0004554F">
+    <w:p w14:paraId="7EF51DB5" w14:textId="0BB4C990" w:rsidR="009C2942" w:rsidRDefault="00DE4259" w:rsidP="00CE135C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>NATIONAL AND INTERNATIONAL PRESENTATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5BF1E6" w14:textId="77777777" w:rsidR="0037420E" w:rsidRDefault="0037420E" w:rsidP="00CE135C">
-[...1 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2EBEC4B3" w14:textId="77777777" w:rsidR="00EB5913" w:rsidRPr="00EB5913" w:rsidRDefault="00EB5913" w:rsidP="00CE135C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01ACE361" w14:textId="4FEE2981" w:rsidR="00FC0323" w:rsidRPr="003712CA" w:rsidRDefault="00FC0323" w:rsidP="00FC0323">
+    <w:p w14:paraId="48B01164" w14:textId="597CA536" w:rsidR="00F67067" w:rsidRPr="00644501" w:rsidRDefault="006E156B" w:rsidP="00DC473F">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>54</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC473F" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004172E1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27EF6" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Son, J. S. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00F27EF6" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27EF6" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00302614" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, May 19-22</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27EF6" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00F27EF6" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The unique contributions of facilitators in the constraint negotiation of physically active outdoor recreation</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27EF6" w:rsidRPr="00644501">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0EB6" w:rsidRPr="00644501">
+        <w:t xml:space="preserve">To be presented </w:t>
+      </w:r>
+      <w:r w:rsidR="00302614" w:rsidRPr="00644501">
+        <w:t>at the</w:t>
+      </w:r>
+      <w:r w:rsidR="00F27EF6" w:rsidRPr="00644501">
+        <w:t xml:space="preserve"> Canadian Congress on Leisure Research, </w:t>
+      </w:r>
+      <w:r w:rsidR="00302614" w:rsidRPr="00644501">
+        <w:t xml:space="preserve">Nanaimo, BC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A069A9C" w14:textId="08B998EE" w:rsidR="0083723F" w:rsidRPr="00644501" w:rsidRDefault="006E156B" w:rsidP="00DC473F">
+      <w:pPr>
+        <w:pStyle w:val="xmsonormal"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="212121"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="outlook-search-highlight"/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>53</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC473F" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:rStyle w:val="outlook-search-highlight"/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004172E1">
+        <w:rPr>
+          <w:rStyle w:val="outlook-search-highlight"/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5A29" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:rStyle w:val="outlook-search-highlight"/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>Ferguson</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5A29" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>, M. D.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5A29" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5A29" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>Gorman, M</w:t>
+      </w:r>
+      <w:r w:rsidR="00124810" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5A29" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>.,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5A29" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5A29" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:rStyle w:val="outlook-search-highlight"/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>Ferguson</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5A29" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. A., Schwartz, F., </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5A29" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5A29" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>, &amp; Smith, M.</w:t>
+      </w:r>
+      <w:r w:rsidR="00124810" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5A29" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2025, May 12).</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5A29" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5A29" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>Visitor adaptation and loyalty in wilderness areas</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5A29" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0EB6" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>To be p</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5A29" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>resented at the National Outdoor Recreation Conference, Duluth, MN.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5A29" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4AB918" w14:textId="13B91DBE" w:rsidR="0083723F" w:rsidRPr="00644501" w:rsidRDefault="006E156B" w:rsidP="00DC473F">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>52</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC473F" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004172E1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DE55CB" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Kasetty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DE55CB" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ramesh </w:t>
+      </w:r>
+      <w:r w:rsidR="0083723F" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Kumar, A.</w:t>
+      </w:r>
+      <w:r w:rsidR="007806C8" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE55CB" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E105F7" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E105F7" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35818" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liu, H.-L., Drogin Rodgers, E., Webster, N., &amp; Mowen, A. J. (2026, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF35A3" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>March 2</w:t>
+      </w:r>
+      <w:r w:rsidR="005315E1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF35A3" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>-31</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35818" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35818" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Effects of prejudice and community racial diversity on intergroup contact, place identity, and equity attitudes</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35818" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presented at </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35818" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the 36</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35818" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35818" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual National Environment and Recreation Research (NERR) Symposium, Virginia Beach, VA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED52FB3" w14:textId="2E5FEBCB" w:rsidR="004752FD" w:rsidRPr="00644501" w:rsidRDefault="006E156B" w:rsidP="00DC473F">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>51</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC473F" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004172E1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:r w:rsidR="00005D44" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Mohammadi, J.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD425D" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00005D44" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2DCB" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD425D" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD425D" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Liu, H.-L., Drogin Rodgers, E. B., Covelli Metcalf, E., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00FD425D" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Trauntvein</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00FD425D" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2DCB" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Chen, H. Y. T</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD425D" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>. (2026,</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD425D" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> March 2</w:t>
+      </w:r>
+      <w:r w:rsidR="005315E1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD425D" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-31). </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD425D" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>How does government funding shape the scientific research landscape? Evidence from the United States Geological Survey and climate adaptation science</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD425D" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presented at the</w:t>
+      </w:r>
+      <w:r w:rsidR="00644501" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD425D" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>36</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD425D" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD425D" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual National Environment and Recreation Research (NERR) Symposium, Virginia Beach, VA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A9BB96" w14:textId="090734A1" w:rsidR="00001E10" w:rsidRPr="00644501" w:rsidRDefault="006E156B" w:rsidP="00DC473F">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC473F" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004172E1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:r w:rsidR="00252791" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liu, H.-L., </w:t>
+      </w:r>
+      <w:r w:rsidR="00252791" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidR="00252791" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, Brown, E.</w:t>
+      </w:r>
+      <w:r w:rsidR="004752FD" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00252791" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, Drogin Rodgers, E. B., Lee, H.</w:t>
+      </w:r>
+      <w:r w:rsidR="004752FD" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00252791" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, Kumar, A</w:t>
+      </w:r>
+      <w:r w:rsidR="004752FD" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. K. R.*, </w:t>
+      </w:r>
+      <w:r w:rsidR="00252791" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Covelli Metcalf, E., </w:t>
+      </w:r>
+      <w:r w:rsidR="004752FD" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chen, H. Y. T., &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00252791" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Trauntvein</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00252791" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, N. (2026,</w:t>
+      </w:r>
+      <w:r w:rsidR="00252791" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> March 2</w:t>
+      </w:r>
+      <w:r w:rsidR="005315E1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00252791" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-31). </w:t>
+      </w:r>
+      <w:r w:rsidR="004752FD" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Priorities for collaborative climate adaptation: Understanding regional variation in importance and performance</w:t>
+      </w:r>
+      <w:r w:rsidR="00252791" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presented at the</w:t>
+      </w:r>
+      <w:r w:rsidR="00252791" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 36</w:t>
+      </w:r>
+      <w:r w:rsidR="00252791" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00252791" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual National Environment and Recreation Research (NERR) Symposium, Virginia Beach, VA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33196953" w14:textId="3B7F1E1B" w:rsidR="009C2942" w:rsidRPr="00EB5913" w:rsidRDefault="00DC473F" w:rsidP="00EB5913">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00644501">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="006E156B">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644501">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004172E1">
+        <w:t>+</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D46F91" w:rsidRPr="00644501">
+        <w:t>Eitzel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D46F91" w:rsidRPr="00644501">
+        <w:t>, J.</w:t>
+      </w:r>
+      <w:r w:rsidR="00001E10" w:rsidRPr="00644501">
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F91" w:rsidRPr="00644501">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F91" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46F91" w:rsidRPr="00644501">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00001E10" w:rsidRPr="00644501">
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EC70C2" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Kasetty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EC70C2" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ramesh Kumar, A</w:t>
+      </w:r>
+      <w:r w:rsidR="00001E10" w:rsidRPr="00644501">
+        <w:t xml:space="preserve">.* </w:t>
+      </w:r>
+      <w:r w:rsidR="00001E10" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(2026,</w:t>
+      </w:r>
+      <w:r w:rsidR="00001E10" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> March 2</w:t>
+      </w:r>
+      <w:r w:rsidR="005315E1">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00001E10" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-31). </w:t>
+      </w:r>
+      <w:r w:rsidR="00001E10" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outdoor recreation trends: Insights from activity participation, park visitation, and industry indicators. </w:t>
+      </w:r>
+      <w:r w:rsidR="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presented at the 36</w:t>
+      </w:r>
+      <w:r w:rsidR="00644501" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00001E10" w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>annual National Environment and Recreation Research (NERR) Symposium, Virginia Beach, VA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01ACE361" w14:textId="250D67CB" w:rsidR="00FC0323" w:rsidRPr="003712CA" w:rsidRDefault="00FC0323" w:rsidP="00FC0323">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003712CA">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">40. +Ferguson, L. A., </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="006E156B">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003712CA">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. +Ferguson, L. A., </w:t>
       </w:r>
       <w:r w:rsidRPr="003712CA">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="003712CA">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Ferguson, M. D., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003712CA">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Aytur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003712CA">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, S., &amp; Gorman, M. B.* (2025, June 8-12). Promoting inclusivity: The role of welcomeness, safety, and representation in shaping visitor experience and return intentions in parks and protected areas. </w:t>
+        <w:t xml:space="preserve">, S., &amp; Gorman, M. B.* (2025, June 8-12). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB321F">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Promoting inclusivity: The role of welcomeness, safety, and representation in shaping visitor experience and return intentions in parks and protected areas</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB321F">
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003712CA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>To be presented at the International Association for Society and Natural Resources Conference, Vancouver, BC.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB321F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003712CA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resented at the International Association for Society and Natural Resources </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3F08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(IASNR) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003712CA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Conference, Vancouver, BC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609BA939" w14:textId="0E9192B9" w:rsidR="00FC0323" w:rsidRPr="003712CA" w:rsidRDefault="00FC0323" w:rsidP="00FC0323">
+    <w:p w14:paraId="609BA939" w14:textId="77D588CC" w:rsidR="00FC0323" w:rsidRPr="003712CA" w:rsidRDefault="006E156B" w:rsidP="00FC0323">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003712CA">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>39. +</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003712CA">
+        <w:t>47</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. +</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003712CA">
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="003712CA">
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu, H.-L., Drogin Rodgers, E. D., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003712CA">
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Trauntvein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003712CA">
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, N., Metcalf, E. C. &amp; van de Velde, J. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003712CA">
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(2025, June 8-12). </w:t>
       </w:r>
-      <w:r w:rsidRPr="003712CA">
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Visitation to stewardship: Bridging access, trail use, and conservation through a social-ecological systems approach in the Appalachian Trail landscape.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003712CA">
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003712CA">
-[...3 lines deleted...]
-        <w:t>To be presented at the International Association for Society and Natural Resources Conference, Vancouver, BC.</w:t>
+      <w:r w:rsidR="00DB321F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presented at the</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> International Association for Society and Natural Resources </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3F08">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(IASNR) </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Conference, Vancouver, BC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B9382C" w14:textId="12F17126" w:rsidR="00FC0323" w:rsidRPr="003712CA" w:rsidRDefault="00FC0323" w:rsidP="000920A1">
+    <w:p w14:paraId="5A4BC79C" w14:textId="298AF376" w:rsidR="00731EB2" w:rsidRPr="006E156B" w:rsidRDefault="006E156B" w:rsidP="006E156B">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003712CA">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>38. +</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003712CA">
+        <w:t>46</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. +</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu, H.-L., </w:t>
       </w:r>
-      <w:r w:rsidRPr="003712CA">
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003712CA">
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="003712CA">
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Drogin Rodgers, E. D., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003712CA">
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Trauntvein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003712CA">
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, N., Metcalf, E. C. &amp; van de Velde, J. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003712CA">
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">(2025, June 8-12). </w:t>
       </w:r>
-      <w:r w:rsidRPr="003712CA">
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>From challenges to opportunities: Advancing feasibility of large landscape conservation in the Appalachian Trail landscape</w:t>
       </w:r>
-      <w:r w:rsidRPr="003712CA">
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003712CA">
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003712CA">
-[...3 lines deleted...]
-        <w:t>To be presented at the International Association for Society and Natural Resources Conference, Vancouver, BC.</w:t>
+      <w:r w:rsidR="00DB321F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resented at the International Association for Society and Natural Resources </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB04DF">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(IASNR) </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0323" w:rsidRPr="003712CA">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Conference, Vancouver, BC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F1E334" w14:textId="56E534F7" w:rsidR="00206A5B" w:rsidRPr="00206A5B" w:rsidRDefault="00C2637F" w:rsidP="00206A5B">
+    <w:p w14:paraId="29AE747C" w14:textId="4D2802F5" w:rsidR="00731EB2" w:rsidRPr="006E156B" w:rsidRDefault="006E156B" w:rsidP="006E156B">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...16 lines deleted...]
-      <w:r w:rsidR="00206A5B" w:rsidRPr="003712CA">
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FEB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. +</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F13FEB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Eitzel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F13FEB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J.*, Gephart, M.*, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FEB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Cottrell, M.*, Medlin, A.*, &amp; Zajchowski, C. (2025, March 30-April 1). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FEB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visitor use and recreational conflict in the George Washington Memorial Parkway. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FEB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presented at the 35</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FEB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FEB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual National Environment and Recreation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NERR) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Symposium</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F13FEB">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Virginia Beach, VA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F1E334" w14:textId="28358EA7" w:rsidR="00206A5B" w:rsidRPr="00206A5B" w:rsidRDefault="00731EB2" w:rsidP="00206A5B">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>44</w:t>
+      </w:r>
+      <w:r w:rsidR="00206A5B" w:rsidRPr="003712CA">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00206A5B" w:rsidRPr="003712CA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> +Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="003712CA">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Drogin Rodgers, E. D., Liu, H.-L., Metcalf, E. C., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00206A5B" w:rsidRPr="003712CA">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Trauntvein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00206A5B" w:rsidRPr="003712CA">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, N. (2025, March 30-April 1).</w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="003712CA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="003712CA">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Conserving beyond boundaries: Stakeholder engagement insights</w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="003C2B5E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>from the Appalachian Trail Landscape</w:t>
+        <w:t xml:space="preserve"> from the Appalachian Trail Landscape</w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Presented at the 35</w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> annual National Environment and Recreation Research Symposium (NERR), Virginia Beach, VA. </w:t>
+        <w:t xml:space="preserve"> annual National Environment and Recreation Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5453A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NERR) </w:t>
+      </w:r>
+      <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5453A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Virginia Beach, VA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A62F83" w14:textId="5228FA3D" w:rsidR="00206A5B" w:rsidRPr="00206A5B" w:rsidRDefault="00C2637F" w:rsidP="00206A5B">
+    <w:p w14:paraId="18A62F83" w14:textId="4306E8BA" w:rsidR="00206A5B" w:rsidRPr="00206A5B" w:rsidRDefault="00731EB2" w:rsidP="00206A5B">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>36</w:t>
+        <w:t>43</w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. +Lee, H.*,</w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Drogin Rodgers, E. D., Liu, H.-L., van de Velde, J., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -8032,62 +9558,92 @@
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Presented at the 35</w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> annual National Environment and Recreation Research Symposium (NERR), Virginia Beach, VA. </w:t>
+        <w:t xml:space="preserve"> annual National Environment and Recreation </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5453A" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5453A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NERR) </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5453A" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5453A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Virginia Beach, VA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29204B34" w14:textId="535E02F1" w:rsidR="00206A5B" w:rsidRPr="0098617C" w:rsidRDefault="00C2637F" w:rsidP="00206A5B">
+    <w:p w14:paraId="29204B34" w14:textId="6A7AC482" w:rsidR="00206A5B" w:rsidRPr="0098617C" w:rsidRDefault="00731EB2" w:rsidP="00206A5B">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>35</w:t>
+        <w:t>42</w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>+Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
         <w:t>Trauntvein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
         <w:t xml:space="preserve">, N., &amp; Son, J. S. (2025, March 5-7). </w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="003C2B5E">
         <w:rPr>
           <w:i/>
@@ -8096,172 +9652,146 @@
         <w:t>Enhancing online survey research in parks, recreation, and conservation: A GIS-based place mapping validation technique for enhancing sample quality</w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">resented at </w:t>
       </w:r>
       <w:r w:rsidR="00206A5B" w:rsidRPr="00206A5B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The Academy of Leisure Sciences (TALS) Annual Conference on Research and Teaching, Pittsburgh, PA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75129057" w14:textId="53703838" w:rsidR="009A2B2F" w:rsidRPr="0098617C" w:rsidRDefault="009A2B2F" w:rsidP="009A2B2F">
+    <w:p w14:paraId="75129057" w14:textId="20287EDB" w:rsidR="009A2B2F" w:rsidRPr="0098617C" w:rsidRDefault="00731EB2" w:rsidP="009A2B2F">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>41</w:t>
+      </w:r>
+      <w:r w:rsidR="009A2B2F" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. +Peterson, K. T.*, Griffith, O. M.*, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="009A2B2F" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="009A2B2F" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, &amp; Bopp, M. (2024, October 28-31</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="009A2B2F" w:rsidRPr="0098617C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="009A2B2F" w:rsidRPr="0098617C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Examining the influence of park proximity and amenities on health outcomes using spatial regression</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="009A2B2F" w:rsidRPr="0098617C">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">. Presented at the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="009A2B2F" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">International Society for Physical Activity and Health, Paris, France. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D15BAD" w14:textId="606AD237" w:rsidR="003D539D" w:rsidRPr="0098617C" w:rsidRDefault="00E748A1" w:rsidP="006D4990">
+    <w:p w14:paraId="36D15BAD" w14:textId="134490EA" w:rsidR="003D539D" w:rsidRPr="0098617C" w:rsidRDefault="00731EB2" w:rsidP="006D4990">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>40</w:t>
+      </w:r>
+      <w:r w:rsidR="00E748A1" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F613CE" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>^</w:t>
       </w:r>
       <w:r w:rsidR="00A5767B" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cottrell, M.*, Medlin, A.*, Zajchowski, C., </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, J.*, Gephart, M.*, &amp; </w:t>
+        <w:t xml:space="preserve">Cottrell, M.*, Medlin, A.*, Zajchowski, C., Eitzel, J.*, Gephart, M.*, &amp; </w:t>
       </w:r>
       <w:r w:rsidR="00A5767B" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S.</w:t>
       </w:r>
       <w:r w:rsidR="00087A8D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> L.</w:t>
       </w:r>
       <w:r w:rsidR="00A5767B" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2024, April 29). </w:t>
       </w:r>
       <w:r w:rsidR="000D2DE7" w:rsidRPr="0098617C">
         <w:rPr>
@@ -8314,68 +9844,68 @@
       <w:r w:rsidR="00DC61F3" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">virtually </w:t>
       </w:r>
       <w:r w:rsidR="000D2DE7" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>to the National Park Service</w:t>
       </w:r>
       <w:r w:rsidR="003D539D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and The Conservation Fund</w:t>
       </w:r>
       <w:r w:rsidR="00DC61F3" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD19F17" w14:textId="3D0111E6" w:rsidR="004F6A99" w:rsidRPr="0098617C" w:rsidRDefault="00220607" w:rsidP="00EA09BA">
+    <w:p w14:paraId="1AD19F17" w14:textId="110766C0" w:rsidR="004F6A99" w:rsidRPr="0098617C" w:rsidRDefault="00220607" w:rsidP="00EA09BA">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00C2637F">
-[...3 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidR="00731EB2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C76BDC" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
       <w:r w:rsidR="00A05E3C" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">McCabe, M. K.*, </w:t>
       </w:r>
       <w:r w:rsidR="00A05E3C" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -8396,71 +9926,101 @@
         <w:t>Differences in nature relatedness and motivation for active outdoor recreation by age and race/ethnicity.</w:t>
       </w:r>
       <w:r w:rsidR="00EA09BA" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A05E3C" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Presented at the 34</w:t>
       </w:r>
       <w:r w:rsidR="00A05E3C" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00A05E3C" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> annual National Environment and Recreation Research Symposium (NERR), Annapolis, MD.</w:t>
+        <w:t xml:space="preserve"> annual National Environment and Recreation </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5453A" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5453A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NERR) </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5453A" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5453A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A05E3C" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annapolis, MD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752C5603" w14:textId="400EDE85" w:rsidR="00220607" w:rsidRPr="0098617C" w:rsidRDefault="00A05E3C" w:rsidP="00EA09BA">
+    <w:p w14:paraId="752C5603" w14:textId="13920DE0" w:rsidR="00220607" w:rsidRPr="0098617C" w:rsidRDefault="00A05E3C" w:rsidP="00EA09BA">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00C2637F">
-[...3 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="00631CB8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C76BDC" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
       <w:r w:rsidR="004F6A99" w:rsidRPr="0098617C">
         <w:rPr>
@@ -8480,2037 +10040,3290 @@
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001F1296" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Trauntvein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001F1296" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, N., &amp; Metcalf, E. C. (2024, April 7-9). </w:t>
       </w:r>
       <w:r w:rsidR="001F1296" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Cultivating connections: Mapping diverse stakeholders of Appalachian Trail Landscape conservation through social network analysis.</w:t>
+        <w:t xml:space="preserve">Cultivating connections: Mapping diverse stakeholders of Appalachian Trail </w:t>
       </w:r>
       <w:r w:rsidR="001F1296" w:rsidRPr="0098617C">
         <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Landscape conservation through social network analysis.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F1296" w:rsidRPr="0098617C">
+        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Presented at the 34</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> annual National Environment and Recreation Research Symposium (NERR), Annapolis, MD.</w:t>
+        <w:t xml:space="preserve"> annual National Environment and Recreation </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5453A" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5453A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NERR) </w:t>
+      </w:r>
+      <w:r w:rsidR="00F5453A" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00F5453A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Annapolis, MD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F097CBB" w14:textId="3FEB1B17" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="3F097CBB" w14:textId="52FF7161" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00C2637F">
-[...3 lines deleted...]
-        <w:t>0</w:t>
+      <w:r w:rsidR="00631CB8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. +</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Son, J. S. (2024, January 30–February 2). </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Racial equity facilitators of active outdoor recreation in local parks and protected areas: Scale development, testing, and validation. </w:t>
       </w:r>
+      <w:r w:rsidR="00836E75" w:rsidRPr="00B441C2">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">resented at </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The Academy of Leisure Sciences (TALS) Annual Conference on Research and Teaching, New Orleans, LA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D71D9E7" w14:textId="6C303F7E" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00C2637F" w:rsidP="321E8C08">
+    <w:p w14:paraId="0D71D9E7" w14:textId="5506C3E9" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00631CB8" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>29</w:t>
+        <w:t>36</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. +</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Trauntvein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, N. (2023, June 12–16). </w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Stewardship for the future: Exploring local nature-based recreation as a contributor to environmental citizenship among racially and politically diverse Americans</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>. Presented at the International Association for Society and Natural Resources Conference, Portland, ME.</w:t>
+        <w:t xml:space="preserve">. Presented at the International Association for Society and Natural Resources </w:t>
+      </w:r>
+      <w:r w:rsidR="009D6520">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(IASNR) </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Conference, Portland, ME.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560C1CE0" w14:textId="1D13CE76" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00C2637F" w:rsidP="321E8C08">
+    <w:p w14:paraId="560C1CE0" w14:textId="24CC8A3C" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00631CB8" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>28</w:t>
+        <w:t>35</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0086247D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. +Burns, R., Andrew, R., Schwinghamer, C., Ferguson, M., </w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0086247D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S.</w:t>
       </w:r>
+      <w:r w:rsidR="00E43942">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L.</w:t>
+      </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0086247D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, &amp; Schwarzmann, D.</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0086247D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0086247D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2023, June 12–16). </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0000358D" w:rsidRPr="0086247D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>iCOAST</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0000358D" w:rsidRPr="0086247D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> in action: Tools for access and inclusion in aquatic settings. </w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0086247D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Presented at the International Association for Society and Natural Resources Conference, Portland, ME.</w:t>
+        <w:t>Presented at the International Association for Society and Natural Resources</w:t>
+      </w:r>
+      <w:r w:rsidR="009D6520">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (IASNR)</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0086247D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conference, Portland, ME.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8CF680" w14:textId="4AA0E1F4" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00C2637F" w:rsidP="321E8C08">
+    <w:p w14:paraId="0B8CF680" w14:textId="0832E69C" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00631CB8" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>27</w:t>
+        <w:t>34</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. +Fortune, D., Gallant, K., Bailey, A., Barrick, S., Cousineau, L, Griffin, M., Knee, E., Litwiller, F., Lopez, K, </w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S.</w:t>
       </w:r>
-      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
-[...51 lines deleted...]
-      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+      <w:r w:rsidR="00E43942">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Powers, S.</w:t>
+        <w:t xml:space="preserve"> L.</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>, &amp; Schmidt, A.</w:t>
+      </w:r>
+      <w:r w:rsidR="46FF33ED" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023, May 23–26). </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Challenging ideas of inclusion to work toward a more just future</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Presented at the Canadian Congress of Leisure Research, Ottawa, Ontario, CA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E67F20" w14:textId="6D1AD3CF" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00631CB8" w:rsidP="321E8C08">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>33</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. +</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>L.</w:t>
+        <w:t>Powers, S.</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> &amp; Mowen, A. J. (2023, April 16–18). </w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">. +Rice, W. L., </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Powers, S. L.</w:t>
+        <w:t>L.</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, &amp; Pitas, N. A. (2023, April 16–18). </w:t>
+        <w:t xml:space="preserve"> &amp; Mowen, A. J. (2023, April 16–18). </w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Are you being served? Understanding the demographics of amenity usership and neighborhood visitation patterns in an urban park using mobile device location data</w:t>
+        <w:t>Belonging and welcomeness in state and community parks among people of color</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Presented at the 33</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> annual National Environment and Recreation Research Symposium (NERR), Annapolis, MD.</w:t>
+        <w:t xml:space="preserve"> annual National Environment and Recreation </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NERR) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Annapolis, MD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5FEDBA" w14:textId="5236A503" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="3C19CEDF" w14:textId="4350D6DB" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00631CB8" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>32</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. +Rice, W. L., </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Powers, S. L.</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; Pitas, N. A. (2023, April 16–18). </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>A social-ecological model of barriers to equity in youth sports and recreation</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+        <w:t>Are you being served? Understanding the demographics of amenity usership and neighborhood visitation patterns in an urban park using mobile device location data</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Presented at the 33</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> annual National Environment and Recreation Research Symposium (NERR), Annapolis, MD.</w:t>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual National Environment and Recreation </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NERR) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Annapolis, MD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F7A28B" w14:textId="566408C1" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="5C5FEDBA" w14:textId="6A1A2AF9" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00631CB8" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. +McCabe, M. K.*,</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Powers, S. </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+        <w:t xml:space="preserve"> Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Pitas, N. A., &amp; Sortino, M* (2023, April 16–18). </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>A social-ecological model of barriers to equity in youth sports and recreation</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Presented at the 33</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual National Environment and Recreation </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NERR) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Annapolis, MD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F7A28B" w14:textId="598ABB6A" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00631CB8" w:rsidP="321E8C08">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. ^</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...41 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+        <w:t xml:space="preserve">Powers, S. </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(2023, March 3).</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Interracial contact and belonging in parks: Challenges and opportunities for equitable management of parks and public lands</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Presented at the Department of Parks, Recreation, and Tourism Management Seminar Series, College of Natural Resources, North Carolina State University, Raleigh, NC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1113958A" w14:textId="2A7D92E3" w:rsidR="001D6C01" w:rsidRDefault="0000358D" w:rsidP="00631CB8">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00631CB8">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. +</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Pitas, N. A., &amp; Mowen, A. J. (2023, February 7–10). </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Measuring park</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> leaders’ critical consciousness of systemic racism in parks: Elements of distributional, procedural, and interactional environmental justice</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:rFonts w:eastAsia="TimesNewRomanPSMT"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. Presented at </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The Academy of Leisure Sciences (TALS) Annual Conference on Research and Teaching, New Orleans, LA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654AF8B8" w14:textId="05CB508B" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="2AB73B32" w14:textId="02F05B04" w:rsidR="00B77C5D" w:rsidRDefault="001D6C01" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...15 lines deleted...]
-        <w:t>. +</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">28. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>+</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>Powers, S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Pitas, N., &amp; Sortino, M.* (2022, September 20–23). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Equity in youth sports: Perspectives of park and recreation professionals.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the National Recreation and Park Association</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NRPA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annual Conference, Phoenix, AZ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A88D312" w14:textId="0B63EF3C" w:rsidR="00B77C5D" w:rsidRPr="0098617C" w:rsidRDefault="00EE05E6" w:rsidP="00EE05E6">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. +Chiu, Y.*, Webster, N., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Marlowe, M.*, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Gbaguidi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H. T.* (2022, April 21–26). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Youth civic engagement: A holistic working definition in a global context</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Presented at the American Educational Research Association </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(AERA) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annual Conference, San Diego, CA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DC6BAF" w14:textId="65D6909C" w:rsidR="00A74EFD" w:rsidRDefault="0000358D" w:rsidP="00627DAF">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B77C5D">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. +</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Webster, N., Agans, J., Graefe, A., &amp; Mowen, A. J. (2022, April 3–5). </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Identifying equitable management practices that support belonging and positive interracial contact in urban parks</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Presented at the meeting of the 32</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t> annual National Environment and Recreation Research Symposium (NERR), Annapolis, MD.</w:t>
+        <w:t xml:space="preserve"> annual National Environment and Recreation </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NERR) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Annapolis, MD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21F43577" w14:textId="728EBA73" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="0B1E5EF6" w14:textId="5F1B8D6D" w:rsidR="00A74EFD" w:rsidRPr="0098617C" w:rsidRDefault="00627DAF" w:rsidP="00627DAF">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...15 lines deleted...]
-        <w:t>. ^+</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. +Carlson, H.*, </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Wilson, O. W. A., &amp; Bopp, M. (2022, March 29–April 1). </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">, Webster, N., Agans, J., Graefe, A., &amp; Mowen, A. J. (2022, April 3–5). </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Policies, practices, and priorities for diversity, equity, and inclusion in campus recreation</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. Presented at the NIRSA: Leaders in Collegiate Recreation Conference, Portland, OR. </w:t>
+        <w:t>Urban park</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agency leaders’ perspectives on systemic racism and efforts to advance racial equity in parks and recreation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presented at the 32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual National Environment and Recreation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NERR) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Symposium</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Annapolis, MD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F5BBE7" w14:textId="3D371E84" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00C2637F" w:rsidP="321E8C08">
+    <w:p w14:paraId="21F43577" w14:textId="2D07F11F" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...11 lines deleted...]
-      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A74EFD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. ^+</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Powers, S.</w:t>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Wilson, O. W. A., &amp; Bopp, M. (2022, March 29–April 1). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Policies, practices, and priorities for diversity, equity, and inclusion in campus recreation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Presented at the NIRSA: Leaders in Collegiate Recreation Conference, Portland, OR. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F5BBE7" w14:textId="1F7E70BC" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00A74EFD" w:rsidP="321E8C08">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>23</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Liu, H.-L. S., &amp; Hickerson, B. (2022, March 1–4). </w:t>
-[...33 lines deleted...]
-        <w:t>. +</w:t>
+        <w:t xml:space="preserve">. +Kerins, A. J., Pitas, N., </w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Powers, S. L.</w:t>
-[...41 lines deleted...]
-      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:t>Powers, S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43942">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Powers, S. L.</w:t>
+        <w:t xml:space="preserve"> L.</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Hanna, S. R., &amp; Weybright, E. H. (2022, March 1–4). </w:t>
+        <w:t xml:space="preserve">, Liu, H.-L. S., &amp; Hickerson, B. (2022, March 1–4). </w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Profiles of leisure constraints and negotiation among college students: A person-centered analysis.</w:t>
+        <w:t>Life preserver or lead balloon: Navigating service as a graduate student and early-career professional</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Presented virtually at The Academy of Leisure Sciences (TALS) Annual Conference on Research and Teaching.</w:t>
+        <w:t>. Presented virtually at The Academy of Leisure Sciences (TALS) Annual Conference on Research and Teaching.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141D2F66" w14:textId="00E17EBD" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="290D17F3" w14:textId="50C8B7BB" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00A74EFD" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. +</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Webster, N., Agans, J., Graefe, A., &amp; Mowen, A. J. (2022, March 1–4). </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Civic engagement: A holistic working definition</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. Presented virtually at the International Association for Research on Service Learning and Community Engagement Annual Conference. </w:t>
+        <w:t>Can intergroup contact in urban parks reduce prejudice and support activism for social justice?</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented virtually at The Academy of Leisure Sciences (TALS) Annual Conference on Research and Teaching.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A53022" w14:textId="4FFD56DD" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="2C55AD20" w14:textId="5352DFB2" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00A74EFD" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. +Agans, J. P., Son, J. S., </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Hanna, S. R., &amp; Weybright, E. H. (2022, March 1–4). </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Profiles of leisure constraints and negotiation among college students: A person-centered analysis.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented virtually at The Academy of Leisure Sciences (TALS) Annual Conference on Research and Teaching.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141D2F66" w14:textId="4F98BA5D" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00A74EFD" w:rsidP="321E8C08">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. +Webster, N., </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Gbaguidi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H. T.*, &amp; Marlowe, M.* (2021, November 15–17). </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Exploring the conditions that promote socioeconomic mixing at urban parks</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. Presented at the National Recreation and Park Association Conference, Nashville, TN. </w:t>
+        <w:t>Civic engagement: A holistic working definition</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Presented virtually at the International Association for Research on Service Learning and Community Engagement Annual Conference. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3F5FEE" w14:textId="4F595CF7" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="65A53022" w14:textId="43EDEFB3" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C2637F">
-[...9 lines deleted...]
-        <w:t>. ^</w:t>
+      <w:r w:rsidR="00A74EFD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. +</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2021, April 16). </w:t>
-[...46 lines deleted...]
-        <w:t>. +Pitas, N. A.,</w:t>
+        <w:t xml:space="preserve"> &amp;</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Powers, S. L.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, &amp; Mowen, A. J. (2021, February 15–19). </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mowen, A. J. (2021, September 21–23). </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Neoliberal conservation strategies in local parks and recreation: Implications for social equity in local park and recreation service delivery</w:t>
-[...5 lines deleted...]
-        <w:t>. Presented virtually at The Academy of Leisure Sciences (TALS) Annual Conference on Research and Teaching.</w:t>
+        <w:t>Exploring the conditions that promote socioeconomic mixing at urban parks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Presented at the National Recreation and Park Association </w:t>
+      </w:r>
+      <w:r w:rsidR="00A15054">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NRPA) </w:t>
+      </w:r>
+      <w:r w:rsidR="00404F8F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conference, Nashville, TN. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652DFBC8" w14:textId="4C058470" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="79A71D46" w14:textId="081586E9" w:rsidR="006A1187" w:rsidRDefault="0000358D" w:rsidP="00A74EFD">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C2637F">
-[...9 lines deleted...]
-        <w:t>. +</w:t>
+      <w:r w:rsidR="00A74EFD">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. ^</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Graefe, A. R., Benfield, J. A., Hickerson, B., Baker, B. L., Mullenbach, L. E., &amp; Mowen, A. J. (2021, February 15–19). </w:t>
+        <w:t xml:space="preserve"> (2021, April 16). </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Exploring the conditions that promote intergroup contact at urban parks</w:t>
-[...5 lines deleted...]
-        <w:t>. Presented virtually at The Academy of Leisure Sciences (TALS) Annual Conference on Research and Teaching.</w:t>
+        <w:t xml:space="preserve">Intergroup contact as a critical component of diversity, equity, and inclusion in parks and recreation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presented at the Kinesiology and Health Sciences Faculty Seminar, College of Education and Human Services, Utah State University, Logan, UT.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656CFD50" w14:textId="34EF5D50" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="786414CD" w14:textId="03033288" w:rsidR="006A1187" w:rsidRPr="0098617C" w:rsidRDefault="009F3310" w:rsidP="009F3310">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...15 lines deleted...]
-        <w:t>. +</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. +Webster, N., </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Powers, S. L. </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">&amp; Mowen, A. J. (2020, October 27–29). </w:t>
+        <w:t>Powers, S. L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Gbaguidi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, H. T.*, Marlowe, M.* (Presenter), &amp; Chiu, Y.* (2021, March 15–18). </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Exploring the conditions that promote socioeconomic mixing at urban parks</w:t>
-[...5 lines deleted...]
-        <w:t>. Accepted for presentation at the National Recreation and Park Association Conference, Orlando, FL, postponed to 2021 due to COVID-19.</w:t>
+        <w:t>Civic engagement: A holistic working definition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Presented virtually at the Gulf-South Summit on Service-Learning and Civic Engagement through Higher Education.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="061AF873" w14:textId="6D6C9C53" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="672CF195" w14:textId="45957464" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C2637F">
-[...9 lines deleted...]
-        <w:t>. +</w:t>
+      <w:r w:rsidR="006A1187">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. +Pitas, N. A.,</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Powers, S. L.</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">, Hickerson, B., Baker, B. L., Mullenbach, L. E., &amp; Mowen, A. J. (2020, April 5–7). </w:t>
+        <w:t xml:space="preserve"> Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; Mowen, A. J. (2021, February 15–19). </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Impact of park renovations over time and across neighborhoods. </w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> annual National Environment and Recreation Research Symposium (NERR), Annapolis, MD, cancelled due to COVID-19. </w:t>
+        <w:t>Neoliberal conservation strategies in local parks and recreation: Implications for social equity in local park and recreation service delivery</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Presented virtually at The Academy of Leisure Sciences (TALS) Annual Conference on Research and Teaching.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674C1143" w14:textId="493BC558" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00C2637F" w:rsidP="321E8C08">
+    <w:p w14:paraId="652DFBC8" w14:textId="34589739" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1187">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. +</w:t>
       </w:r>
-      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+      <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
-      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
-[...5 lines deleted...]
-      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Graefe, A. R., Benfield, J. A., Hickerson, B., Baker, B. L., Mullenbach, L. E., &amp; Mowen, A. J. (2021, February 15–19). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Understanding access and use of parks and recreation through the Multiple Hierarchy Stratification Perspective. </w:t>
-[...5 lines deleted...]
-        <w:t>Presented at The Academy of Leisure Sciences (TALS) Annual Conference on Research and Teaching, Urbana-Champaign, IL.</w:t>
+        <w:t>Exploring the conditions that promote intergroup contact at urban parks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Presented virtually at The Academy of Leisure Sciences (TALS) Annual Conference on Research and Teaching.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FABADC5" w14:textId="39848589" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="656CFD50" w14:textId="3F6F1A06" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">8. +Mowen, A. J., </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1187">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. +</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Powers, S. L.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">, &amp; Graefe, A. R. (2019, September 23–26). </w:t>
+        <w:t xml:space="preserve">Powers, S. L. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; Mowen, A. J. (2020, October 27–29). </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Local officials’ priorities and perceptions of parks and recreation. </w:t>
-[...5 lines deleted...]
-        <w:t>Presented at the National Recreation and Park Association Conference, Baltimore, MD.</w:t>
+        <w:t>Exploring the conditions that promote socioeconomic mixing at urban parks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Accepted for presentation at the National Recreation and Park Association </w:t>
+      </w:r>
+      <w:r w:rsidR="009D732C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00404F8F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>NRPA</w:t>
+      </w:r>
+      <w:r w:rsidR="009D732C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00404F8F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Conference, Orlando, FL, postponed to 2021 due to COVID-19.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129B81B6" w14:textId="35915EF7" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="061AF873" w14:textId="2D23A1CB" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>7. +</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006A1187">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. +</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>, Pitas, N. A., Oliver Peets, J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Hickerson, B., Baker, B. L., Mullenbach, L. E., &amp; Mowen, A. J. (2020, April 5–7). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Impact of park renovations over time and across neighborhoods. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Accepted for presentation at the 32</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual National Environment and Recreation </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NERR) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annapolis, MD, cancelled due to COVID-19. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674C1143" w14:textId="08DD9776" w:rsidR="00A4710E" w:rsidRDefault="006A1187" w:rsidP="321E8C08">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. +</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Lee, K. J., Pitas, N. A., Graefe, A. R., &amp; Mowen, A. J. (2020, February 11–14). </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Understanding access and use of parks and recreation through the Multiple Hierarchy Stratification Perspective. </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presented at The Academy of Leisure Sciences (TALS) Annual Conference on Research and Teaching, Urbana-Champaign, IL.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="178240E3" w14:textId="41EFCFD5" w:rsidR="001177C6" w:rsidRPr="0098617C" w:rsidRDefault="000C4098" w:rsidP="321E8C08">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S. L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Mowen, A. J., &amp; Graefe, A. R. (2019, September 23–26). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Local officials’ priorities and perceptions of parks and recreation. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C4098">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resented at the National Recreation and Park Association </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NRPA) Annual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Conference, Baltimore, MD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FABADC5" w14:textId="26415547" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="001177C6" w:rsidP="321E8C08">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. +Mowen, A. J., </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; Graefe, A. R. (2019, September 23–26). </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Local officials’ priorities and perceptions of parks and recreation. </w:t>
+      </w:r>
+      <w:r w:rsidR="000C4098">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Oral presentation p</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resented at the National Recreation and Park Association </w:t>
+      </w:r>
+      <w:r w:rsidR="009D732C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NRPA) </w:t>
+      </w:r>
+      <w:r w:rsidR="00404F8F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annual </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Conference, Baltimore, MD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129B81B6" w14:textId="13955FC7" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="001177C6" w:rsidP="321E8C08">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. +</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">, Barcelona, R. J., &amp; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Trauntvein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, N. E. (2019, April 7–9). </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>“Show me the benefits, I will show you the money”: The relationship between use and willingness to support community parks and recreation.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Presented at the 31</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
-[...3 lines deleted...]
-        <w:t> annual National Environment and Recreation Research Symposium (NERR), Annapolis, MD.</w:t>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual National Environment and Recreation </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NERR) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Annapolis, MD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5E5807" w14:textId="412407DF" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="13F25A7D" w14:textId="35DCD5C8" w:rsidR="00B22D97" w:rsidRDefault="001177C6" w:rsidP="001177C6">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. +Ferguson, M. D., Barrett A. G.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lynch M. L., Evensen D., Graefe, A. R., &amp; Mowen, A. J. (2019, April 7–9). </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The impacts of Marcellus Shale natural gas energy development on outdoor recreation: A statewide assessment of Pennsylvanians. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Presented at the 31</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
-[...3 lines deleted...]
-        <w:t> annual National Environment and Recreation Research Symposium (NERR), Annapolis, MD.</w:t>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> annual National Environment and Recreation </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NERR) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Annapolis, MD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30ABDBA4" w14:textId="542812D9" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="5EEA10A1" w14:textId="6A590E75" w:rsidR="00B22D97" w:rsidRPr="0098617C" w:rsidRDefault="007F4755" w:rsidP="007F4755">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...3 lines deleted...]
-        <w:t>5. +</w:t>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. +</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Pitas, N., Barrett, A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Graefe, A, &amp; Mowen, A. J. (2019, April 2–4). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The contribution of park and recreation services in solving community issues: The perceptions of local officials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Presented at The Pennsylvania Recreation and Park Society </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(PRPS) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Annual Conference, State College, PA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BC02B74" w14:textId="61C66E4B" w:rsidR="00F75908" w:rsidRDefault="00B22D97" w:rsidP="00B22D97">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. +</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>, Pitas, N. A., Barrett, A. G.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Graefe, A. R., &amp; Mowen, A. J. (2019, February 26–March 1). </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The contribution of park and recreation services in solving community issues: The perceptions of local officials.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Presented at The Academy of Leisure Sciences (TALS) Annual Conference on Research and Teaching, Greenville, SC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D009B8A" w14:textId="710317D0" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="1D009B8A" w14:textId="555C29E5" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00F75908" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. +Ferguson, M. D., </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Trauntvein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, N., Graefe, A. R., &amp; Mowen, A. J. (2018, June 17–22). </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Winds of Change: Predicting support and opposition for potential offshore wind energy development in the Great Lakes.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Presented at the International Symposium on Society and Resource Management (ISSRM), Salt Lake City, UT.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D89626" w14:textId="746DF3FC" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="39D89626" w14:textId="2C94FB3F" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00F75908" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. +Ferguson, M. D., </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Trauntvein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, N.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Graefe, A. R., &amp; Mowen, A. J. (2018, April 23–26). </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Winds of Change: Predicting support and opposition for potential offshore wind energy development in the Great Lakes</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">. Presented at the National Outdoor Recreation Conference, Burlington, VT. </w:t>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Presented at the National Outdoor Recreation Conference</w:t>
+      </w:r>
+      <w:r w:rsidR="00F64642">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (NORC)</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Burlington, VT. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D03F08E" w14:textId="040FBBF4" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="2D03F08E" w14:textId="62849E08" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00F75908" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. +Ferguson, M. D., </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Trauntvein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, N.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Graefe, A. R., &amp; Mowen, A. J. (2018, April 8–10). </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Winds of Change: Predicting support and opposition for potential offshore wind energy development in the Great Lakes.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+        <w:t xml:space="preserve">Winds of Change: Predicting support and opposition for potential offshore wind </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>energy development in the Great Lakes.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t> Presented at the 30</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>annual National Environment and Recreation</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
-[...3 lines deleted...]
-        <w:t>Research Symposium (NERR), Annapolis, MD.</w:t>
+      <w:r w:rsidR="00D44A60" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NERR) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00D44A60">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Annapolis, MD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66AA83F5" w14:textId="7ABAD5D7" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="66AA83F5" w14:textId="1853450E" w:rsidR="00A4710E" w:rsidRDefault="00DE5097" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. +</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Trauntvein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, N., Barcelona, R., &amp; Hartman, C. (2018, April 8–10).</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The role of recreation and tourism during study abroad in the development of intercultural sensitivity. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Presented at the 30</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
-[...3 lines deleted...]
-        <w:t>annual National Environment and Recreation Research Symposium (NERR), Annapolis, MD.</w:t>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">annual National Environment and Recreation </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3E49" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3E49">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NERR) </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3E49" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB3E49">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Annapolis, MD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47138A2C" w14:textId="567A4758" w:rsidR="00DE5097" w:rsidRDefault="005F395B" w:rsidP="00DE5097">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5097" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. +</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5097" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5097" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, McLaughlin, S., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DE5097" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Trauntvein</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DE5097" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N., &amp; Barcelona, R. (2018, April 8–10). </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5097" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Examining the role of technology enabled active learning classrooms in undergraduate student engagement.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5097" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the 30</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5097" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5097" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">annual National Environment and Recreation </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5097" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5097">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NERR) </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5097" w:rsidRPr="00206A5B">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Symposium</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5097">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5097" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Annapolis, MD.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BF6A231" w14:textId="58B72480" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00A4710E" w:rsidP="321E8C08">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A117E0F" w14:textId="4F249073" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>LOCAL, STATE, AND REGIONAL PRESENTATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79234F03" w14:textId="5EFF8881" w:rsidR="00E90AF4" w:rsidRPr="0098617C" w:rsidRDefault="00E90AF4" w:rsidP="003E56AF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:eastAsia="AppleSystemUIFont"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50C858FF" w14:textId="06BF4EA5" w:rsidR="00E13107" w:rsidRDefault="00E13107" w:rsidP="00E13107">
+    <w:p w14:paraId="5F3C1D78" w14:textId="77777777" w:rsidR="00BD2E26" w:rsidRDefault="00BD2E26" w:rsidP="00BD2E26">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Kasetty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ramesh Kumar, A.*, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644501">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Liu, H.-L., Drogin Rodgers, E., Webster, N., &amp; Mowen, A. J. (2026, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>April 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644501">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Effects of prejudice and community racial diversity on intergroup contact, place identity, and equity attitudes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To be presented </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>at the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>College of Education and Human Development Student Research Symposium, George Mason University, Fairfax, VA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204361CF" w14:textId="77777777" w:rsidR="00BD2E26" w:rsidRDefault="00BD2E26" w:rsidP="00BD2E26">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">19. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644501">
+        <w:t xml:space="preserve">Eitzel, J.*, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644501">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644501">
+        <w:t xml:space="preserve">, &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Kasetty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ramesh Kumar, A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644501">
+        <w:t xml:space="preserve">.* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>(2026,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>April 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644501">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00644501">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outdoor recreation trends: Insights from activity participation, park visitation, and industry indicators. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>To be presented at the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>College of Education and Human Development Student Research Symposium, George Mason University, Fairfax, VA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C858FF" w14:textId="5BB496F3" w:rsidR="00E13107" w:rsidRDefault="00E13107" w:rsidP="00E13107">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">11. </w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0EE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00603FCB">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>^</w:t>
       </w:r>
       <w:r w:rsidRPr="003C441E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="00935C3B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -10555,1667 +13368,1165 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, N., &amp;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> van de Velde, J. (2025, April 23). </w:t>
       </w:r>
       <w:r w:rsidRPr="005A3F78">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Stakeholder engagement in large landscape conservation: Insights from the Appalachian Trail Landscape.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Presented at the Environmental Science and Policy Seminar Series, George Mason University, Fairfax, VA. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF56A1F" w14:textId="7178F80C" w:rsidR="006D4990" w:rsidRPr="0098617C" w:rsidRDefault="006D4990" w:rsidP="006D4990">
+    <w:p w14:paraId="309619CC" w14:textId="5B295691" w:rsidR="00FF30A3" w:rsidRDefault="006D4990" w:rsidP="00BC0EE0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C2637F">
-[...3 lines deleted...]
-        <w:t>0</w:t>
+      <w:r w:rsidR="00BC0EE0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. ^</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:t xml:space="preserve">Mowen, A., Benfield, J., Hickerson, B., </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:t>, &amp; Oliver Peets, J.</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:t xml:space="preserve"> (2024, May 1). </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>A systematic evaluation of Bartram’s Garden: Results from the 2023 study</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:t xml:space="preserve">. Presented to the Southwest Leadership </w:t>
       </w:r>
       <w:r w:rsidR="00D23162" w:rsidRPr="0098617C">
         <w:t>Team,</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:t xml:space="preserve"> Philadelphia, PA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B67EB8D" w14:textId="6740F2FE" w:rsidR="00582EA2" w:rsidRPr="0098617C" w:rsidRDefault="00C2637F" w:rsidP="00026020">
+    <w:p w14:paraId="6296EB35" w14:textId="0733B9FB" w:rsidR="00FF30A3" w:rsidRPr="0098617C" w:rsidRDefault="00FF30A3" w:rsidP="00FF30A3">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Eitzel, J.*, Gephart, M.*, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Cottrell, M.*, Medlin, A.*, &amp; Zajchowski, C. (2024, April 25). Visitor use and recreational conflict in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>George Washington Memorial Parkway</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Presented at the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>College of Education and Human Development Student Research Symposium, George Mason University, Fairfax, VA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A36C0DF" w14:textId="69AACDA7" w:rsidR="004A7083" w:rsidRPr="00FF30A3" w:rsidRDefault="00FF30A3" w:rsidP="00FF30A3">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. McCabe, M. K.* &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2024, April 25). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Differences in nature relatedness and motivation for active outdoor recreation by age and race/ethnicity. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presented at the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>College of Education and Human Development Student Research Symposium, George Mason University, Fairfax, VA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC6512A" w14:textId="6E96C1F1" w:rsidR="003262F6" w:rsidRDefault="003262F6" w:rsidP="004A7083">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004A7083">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00582EA2" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. ^</w:t>
       </w:r>
       <w:r w:rsidR="00582EA2" w:rsidRPr="0098617C">
         <w:t xml:space="preserve">Mowen, A., Benfield, J., Hickerson, B., </w:t>
       </w:r>
       <w:r w:rsidR="00113AC7" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidR="00113AC7" w:rsidRPr="0098617C">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00026020" w:rsidRPr="0098617C">
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidR="00582EA2" w:rsidRPr="0098617C">
         <w:t>Oliver Peets, J.</w:t>
       </w:r>
       <w:r w:rsidR="00582EA2" w:rsidRPr="0098617C">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
       <w:r w:rsidR="00582EA2" w:rsidRPr="0098617C">
         <w:t xml:space="preserve"> (2024, April 18). </w:t>
       </w:r>
       <w:r w:rsidR="00582EA2" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>A systematic evaluation of Bartram’s Garden: Results from the 2023 study</w:t>
       </w:r>
       <w:r w:rsidR="00582EA2" w:rsidRPr="0098617C">
         <w:t>. Presented to Bartram’s Garden</w:t>
       </w:r>
       <w:r w:rsidR="00026020" w:rsidRPr="0098617C">
         <w:t>, Philadelphia, PA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05974CEF" w14:textId="2C3B9BFD" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00C2637F" w:rsidP="321E8C08">
+    <w:p w14:paraId="381C52AB" w14:textId="41061A5B" w:rsidR="00C453C6" w:rsidRPr="0098617C" w:rsidRDefault="00C453C6" w:rsidP="00C453C6">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Powers, B.* (no relation) &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Powers, S. L.</w:t>
-[...20 lines deleted...]
-      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:t>Powers, S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2023, April 20). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Understanding parks and recreation through the eyes of local officials</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. Presented at the Pennsylvania Recreation and Park Society Annual Conference and Expo, Pocono Manor, PA.  </w:t>
+        <w:t>The role of race and education in park, river, and neighborhood cleanup participation.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the College of Education and Human Development Student Research Symposium, George Mason University, Fairfax, VA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D850148" w14:textId="3132BCB2" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00C2637F" w:rsidP="321E8C08">
+    <w:p w14:paraId="319C2FBB" w14:textId="38B9BEDE" w:rsidR="00C453C6" w:rsidRPr="0098617C" w:rsidRDefault="00C453C6" w:rsidP="00C453C6">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. McCabe, M.* &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Powers, S. L. </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:t>Powers, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023, April 20). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Parks as spaces of interracial contact: Implications and opportunities</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">. Presented at the Faculty Research Series Seminar, Penn State Abington. </w:t>
+        <w:t xml:space="preserve">A socio-ecological approach to enhancing equitable participation in youth sport. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presented at the College of Education and Human Development Student Research Symposium, George Mason University, Fairfax, VA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A7686D" w14:textId="5E8B2DA9" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00C2637F" w:rsidP="321E8C08">
+    <w:p w14:paraId="6EBE4084" w14:textId="46B62BA9" w:rsidR="003262F6" w:rsidRPr="00C453C6" w:rsidRDefault="00C453C6" w:rsidP="00C453C6">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. +Peterson, K. T.*, Frederick, G. M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Powers, S. L.</w:t>
-[...28 lines deleted...]
-      </w:pPr>
+        <w:t>Powers, S.</w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Powers, S. L.</w:t>
+        <w:t xml:space="preserve"> L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Wilson, O. W. A., &amp; Bopp, M. (2022, October 22). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Perceived safety from discrimination in campus recreation centers among college females differs by sexual orientation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Presented at the Women’s Health Research Day, Penn State Center for Women’s Health Research, Hershey, PA. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05974CEF" w14:textId="463AC98B" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="003262F6" w:rsidP="321E8C08">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2021, March 2). </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">. ^Mowen, A. J. &amp; </w:t>
+        <w:t xml:space="preserve">. ^Mowen, A. J., </w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2020, November 19). </w:t>
+        <w:t>, Pitas, N., &amp; Herd, T.</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2022, March 29–April 1). </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pennsylvanians' perceptions of COVID-19 and of diversity, equity, and inclusion for local park and recreation services. </w:t>
+        <w:t>Understanding parks and recreation through the eyes of local officials</w:t>
       </w:r>
       <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Presented at the Fall Membership Meeting for the Pennsylvania Recreation and Park Society.</w:t>
+        <w:t xml:space="preserve">. Presented at the Pennsylvania Recreation and Park Society Annual Conference and Expo, Pocono Manor, PA.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8D2C7F" w14:textId="4EA2C2F9" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="3D850148" w14:textId="7BCC1D5B" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="003262F6" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. ^</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Powers, S. L.</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+        <w:t xml:space="preserve">Powers, S. L. </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2022, February 16). </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Penn’s Parks for All 2018. </w:t>
-[...5 lines deleted...]
-        <w:t>Presented to the Pennsylvania Department of Conservation and Natural Resources Executive Committee, Harrisburg, PA.</w:t>
+        <w:t>Parks as spaces of interracial contact: Implications and opportunities</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Presented at the Faculty Research Series Seminar, Penn State Abington</w:t>
+      </w:r>
+      <w:r w:rsidR="00234E48">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Abington, PA</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74162130" w14:textId="6EC22585" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="43A7686D" w14:textId="4609671B" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="002660D2" w:rsidP="321E8C08">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. ^Mowen, A. J. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Powers, S. L. </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2021, March 10). </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Pennsylvanians' perceptions of COVID-19 and of diversity, equity, and inclusion for local park and recreation services.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented </w:t>
+      </w:r>
+      <w:r w:rsidR="00F258B6">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">virtually at </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>the Pennsylvania Department of Conservation and Natural Resources Bureau of Recreation and Conservation Quarterly Webinar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110F3D13" w14:textId="6C18E53A" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="002660D2" w:rsidP="321E8C08">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. ^Mowen, A. J. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2021, March 2). </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Pennsylvanians' perceptions of COVID-19 and of diversity, equity, and inclusion for local park and recreation services.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented </w:t>
+      </w:r>
+      <w:r w:rsidR="00D37210">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>virtually t</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>o the Pennsylvania Department of Conservation and Natural Resources Executive Committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D1C001" w14:textId="701B9786" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="002660D2" w:rsidP="321E8C08">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. ^Mowen, A. J. &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2020, November 19). </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pennsylvanians' perceptions of COVID-19 and of diversity, equity, and inclusion for local park and recreation services. </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presented </w:t>
+      </w:r>
+      <w:r w:rsidR="00D37210">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">virtually </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>at the Fall Membership Meeting for the Pennsylvania Recreation and Park Society.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C8D2C7F" w14:textId="443F23BF" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="002660D2" w:rsidP="321E8C08">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. ^Mowen, A. J., Graefe A., </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, &amp; Mueller, T. (2018, October 10). </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Penn’s Parks for All 2018. </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presented to the Pennsylvania Department of Conservation and Natural Resources Executive Committee, Harrisburg, PA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74162130" w14:textId="5D0017E6" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="002660D2" w:rsidP="321E8C08">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. ^</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powers, S. L. </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>&amp; Rogers, S.</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The built environment of downtowns and trails.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2018, April 13). Presented at the University of New Hampshire Cooperative Extension Economic Development Academy, Manchester, NH.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7856BD" w14:textId="1107E277" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="0000358D" w:rsidP="321E8C08">
+    <w:p w14:paraId="4F7856BD" w14:textId="72CA88C3" w:rsidR="00A4710E" w:rsidRDefault="002660D2" w:rsidP="321E8C08">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>L.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017, April 18–29). </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">To what extent is tourism related to social </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>welfare?:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> An investigation of the relationship between international tourism and resident synthetic welfare in the Autonomous Communities of Spain. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0098617C">
+      <w:r w:rsidR="0000358D" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Presented at the University of New Hampshire Undergraduate Research Conference, Durham, NH.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27EA75B1" w14:textId="239488F6" w:rsidR="00A4710E" w:rsidRPr="0098617C" w:rsidRDefault="00A4710E" w:rsidP="321E8C08">
-[...11 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6821D667" w14:textId="77777777" w:rsidR="002660D2" w:rsidRPr="0098617C" w:rsidRDefault="002660D2" w:rsidP="002660D2">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>POSTER PRESENTATIONS</w:t>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Trauntvein</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, N., Barcelona, R., &amp; Hartman, C. (2018, April 9–10). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The role of recreation and tourism during study abroad in the development of intercultural sensitivity.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presented at the University of New Hampshire Graduate Research Conference, Durham, NH. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE0BFC4" w14:textId="66E8042F" w:rsidR="00A4710E" w:rsidRDefault="00A4710E" w:rsidP="321E8C08">
-[...6 lines deleted...]
-    <w:p w14:paraId="339925E7" w14:textId="4BED4A41" w:rsidR="00F13FEB" w:rsidRPr="00F13FEB" w:rsidRDefault="00F13FEB" w:rsidP="00F13FEB">
+    <w:p w14:paraId="752B1E2F" w14:textId="77777777" w:rsidR="002660D2" w:rsidRDefault="002660D2" w:rsidP="002660D2">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
-          <w:bCs/>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00F13FEB">
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Powers, S.</w:t>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00F13FEB">
+        <w:t xml:space="preserve"> Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; Rogers, S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>th</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> annual National Environment and Recreation Research Symposium (NERR), Virginia Beach, VA.</w:t>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2018, April 9–10). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Connecting multi-use trails to New Hampshire downtowns: Insights about the built environment through the quantification of a downtown </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>trails</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> matrix. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presented at the University of New Hampshire Graduate Research Conference, Durham, NH.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B14CC26" w14:textId="507C62BB" w:rsidR="000F3501" w:rsidRPr="0098617C" w:rsidRDefault="000F3501" w:rsidP="001A3D90">
-[...129 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0D28DB7D" w14:textId="77777777" w:rsidR="0077510F" w:rsidRDefault="0077510F" w:rsidP="009C2942">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="25ECC1F2" w14:textId="6996712F" w:rsidR="00A91F3E" w:rsidRPr="0098617C" w:rsidRDefault="000F3501" w:rsidP="000F3501">
-[...785 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+    <w:p w14:paraId="0C905648" w14:textId="77777777" w:rsidR="00332678" w:rsidRDefault="00332678" w:rsidP="009C2942">
+      <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9350"/>
       </w:tblGrid>
       <w:tr w:rsidR="006509B3" w:rsidRPr="00C2637F" w14:paraId="7807A887" w14:textId="77777777" w:rsidTr="00712702">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A688D75" w14:textId="77777777" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="00712702">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>PROFESSIONAL WORKSHOPS, PANELS, AND EDUCATIONAL PRESENTATIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="58D939E1" w14:textId="77777777" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="208E49BA" w14:textId="77777777" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -12244,321 +14555,529 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="139E9A7D" w14:textId="77777777" w:rsidR="006509B3" w:rsidRDefault="006509B3" w:rsidP="006509B3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46996502" w14:textId="77777777" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>NATIONAL AND INTERNATIONAL PRESENTATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C4CF07" w14:textId="77777777" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
+    <w:p w14:paraId="7A885F4D" w14:textId="39597E92" w:rsidR="008062B1" w:rsidRDefault="008062B1" w:rsidP="00E314B0">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14EBF6B0" w14:textId="1F7DC2F6" w:rsidR="00C771CE" w:rsidRPr="003238ED" w:rsidRDefault="004E66A3" w:rsidP="004E66A3">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>5. ^</w:t>
+        <w:t>. ^</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers. S.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C2637F">
-[...22 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+      <w:r w:rsidR="00167D9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> L.</w:t>
+      </w:r>
+      <w:r w:rsidR="00167D9F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, West, S., </w:t>
+      </w:r>
+      <w:r w:rsidR="00E314B0">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00167D9F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Walters, K.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>4. ^</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67789">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2026, February 19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Conversations that Matter</w:t>
+      </w:r>
+      <w:r w:rsidR="003238ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="0095738D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master </w:t>
+      </w:r>
+      <w:r w:rsidR="003238ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="0095738D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lass. From </w:t>
+      </w:r>
+      <w:r w:rsidR="003238ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0095738D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vidence to </w:t>
+      </w:r>
+      <w:r w:rsidR="003238ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="0095738D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mpact: </w:t>
+      </w:r>
+      <w:r w:rsidR="003238ED">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advancing health and wellbeing. </w:t>
+      </w:r>
+      <w:r w:rsidR="003238ED">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presented to the membership of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B67789">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>American Academy for Park and Recreation Administration (AAPRA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A46F617" w14:textId="66C8DBC6" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>5. ^</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Powers, S.</w:t>
-[...86 lines deleted...]
-      <w:r w:rsidRPr="00C2637F">
+        <w:t>Powers. S</w:t>
+      </w:r>
+      <w:r w:rsidR="00167D9F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">. L. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2022, November 14–15). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conversations that Matter: Diversity, equity, and inclusion, intergroup contact, and social justice in U.S. urban parks. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presented virtually (two sessions) to the membership of the American Academy for Park and Recreation Administration (AAPRA).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF60251" w14:textId="77777777" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
+    <w:p w14:paraId="3F5BB330" w14:textId="12C3C146" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Powers, S. L.</w:t>
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2021, October 13). </w:t>
-[...27 lines deleted...]
-        <w:t>2. ^</w:t>
+        <w:t>4. ^</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Powers, S. L.</w:t>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="00C2637F">
+        <w:t>Powers, S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E43942">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve"> L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Saxton-Ross, A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Haynes, H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, McNeely, K.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Johnson, R.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, &amp; Taylor, H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2022, September 20–23). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Equity in practice: Advancing racial equity through community engagement, diverse representation, and elevation of BIPOC histories</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Presented at the National Recreation and Park Association </w:t>
+      </w:r>
+      <w:r w:rsidR="001D74E3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NRPA) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Annual Conference, Phoenix, AZ.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF60251" w14:textId="50B9ABBC" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>3. ^</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2021, October 13). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The power of parks: How equitable and inclusive management can support belonging, interracial contact, and activism for social justice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Presented to the National Recreation and Park Association </w:t>
+      </w:r>
+      <w:r w:rsidR="001D74E3">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NRPA) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Staff, October Munch &amp; Learn Session.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C3BB02" w14:textId="46B6AED7" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>2. ^</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S. L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Organizer/Moderator), Mueller, H. (Co-organizer/Moderator), Davis, B., Fennell, M., Nielsen, C., &amp; Shannon, J. (2021, February 15–19). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BIPOC student panel - Learning needs of undergraduate students in a global pandemic. </w:t>
+      </w:r>
+      <w:r w:rsidR="00313E3A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presented virtually at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>The Academy of Leisure Sciences (TALS) Annual Conference on Research and Teaching.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AEA36E8" w14:textId="3F6A5985" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>1. ^</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Organizer/Moderator), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Trauntvein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, N., Hochstetler, A.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -12581,55 +15100,79 @@
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2019, October 23). </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">What to do with a graduate </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>degree?.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A64F53">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00313E3A">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Webinar</w:t>
+      </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Virtual webinar presented by The Academy of Leisure Sciences Student Advisory Committee. </w:t>
+        <w:t xml:space="preserve"> presented by The Academy of Leisure Sciences </w:t>
+      </w:r>
+      <w:r w:rsidR="00707A4C">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(TALS) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Student Advisory Committee. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="664953CC" w14:textId="77777777" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26209A12" w14:textId="77777777" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>LOCAL, STATE, AND REGIONAL PRESENTATIONS</w:t>
@@ -12662,51 +15205,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2023, November 3). </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Environmental justice in outdoor recreation and conservation</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Presented at the Honors College Colloquium Seminar Series, George Mason University. Fairfax, VA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4338B59C" w14:textId="77777777" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
+    <w:p w14:paraId="4338B59C" w14:textId="07181317" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">7. ^+Bullock, J., Agee, J., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>MacCammon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, K., </w:t>
@@ -12729,612 +15272,690 @@
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Twohie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, L. (2023, September 10–12). </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>30 under 30 roundtable</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>. Presented at the Virginia Recreation and Park Society Annual Conference, James City County, VA.</w:t>
+        <w:t xml:space="preserve">. Presented at the Virginia Recreation and Park Society </w:t>
+      </w:r>
+      <w:r w:rsidR="008107F7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(VRPS) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Annual Conference, James City County, VA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719BF823" w14:textId="77777777" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
+    <w:p w14:paraId="719BF823" w14:textId="17D65538" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>6. ^+</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2023, February 12–13). </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Racial equity in parks: Strategies for assessment, belonging, and positive visitor experiences</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>. Presented at the Virginia Recreation and Park Society (VRPS) Management Conference, Suffolk, VA.’</w:t>
+        <w:t>. Presented at the Virginia Recreation and Park Society (VRPS) Management Conference, Suffolk, VA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078B4816" w14:textId="77777777" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
+    <w:p w14:paraId="078B4816" w14:textId="48AF0B6F" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">5. +Liu, H.-L. S. &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2022, November 6–8). </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>University-agency partnerships: Collaborative efforts and impacts through the integration of research, service, and teaching</w:t>
+        <w:t xml:space="preserve">University-agency partnerships: Collaborative efforts and impacts through the integration of research, service, and </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">. Presented at the Virginia Recreation and Park Society (VRPS) Conference, Virginia Beach, VA. </w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>teaching</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Presented at the Virginia Recreation and Park Society (VRPS) </w:t>
+      </w:r>
+      <w:r w:rsidR="008107F7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annual </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conference, Virginia Beach, VA. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="055920BA" w14:textId="77777777" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>4. ^</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Powers, S. L.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, Barcelona, R. J., &amp; Frye, M. (2020, January 6–7). </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Social equity in planning for parks and recreation</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Presented at the Pre-Conference Business Summit for the Northern New England Parks and Recreation Conference, North Conway, NH.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474943E8" w14:textId="77777777" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
+    <w:p w14:paraId="474943E8" w14:textId="1DC8643A" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">3. ^Barcelona, R. J., Frye, M., &amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Powers, S.L.</w:t>
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00C2637F">
+        <w:t>Powers, S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06C6B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Powers, S.L.</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">1. ^Barcelona, R. J., Frye, M., &amp; </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Powers, S.L.</w:t>
+        <w:t>L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2020, January 6–7). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department planning. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Presented at the Pre-Conference Business Summit for the Northern New England Parks and Recreation Conference, North Conway, NH.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BEE7EE" w14:textId="2BB9D35F" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. ^Barcelona, R. J., Frye, M., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06C6B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2020, January 6–7). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Evaluation and data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Presented at the Pre-Conference Business Summit for the Northern New England Parks and Recreation Conference, North Conway, NH.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16D48EB3" w14:textId="12EEB63C" w:rsidR="006509B3" w:rsidRPr="00C2637F" w:rsidRDefault="006509B3" w:rsidP="006509B3">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. ^Barcelona, R. J., Frye, M., &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Powers, S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C06C6B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2637F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>L.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2020, January 6–7). </w:t>
       </w:r>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Fund development and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>grantwriting</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00C2637F">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Presented at the Pre-Conference Business Summit for the Northern New England Parks and Recreation Conference, North Conway, NH.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A618644" w14:textId="77777777" w:rsidR="006509B3" w:rsidRPr="0098617C" w:rsidRDefault="006509B3" w:rsidP="00D97982">
+    <w:p w14:paraId="5932A050" w14:textId="77777777" w:rsidR="004454B4" w:rsidRPr="0098617C" w:rsidRDefault="004454B4" w:rsidP="00D97982">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1801"/>
-        <w:gridCol w:w="7550"/>
-        <w:gridCol w:w="9"/>
+        <w:gridCol w:w="7559"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A572E6" w:rsidRPr="0098617C" w14:paraId="33F6335B" w14:textId="77777777" w:rsidTr="0049780D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35C7257E" w14:textId="117355AF" w:rsidR="003711B9" w:rsidRPr="0098617C" w:rsidRDefault="001139AE" w:rsidP="0004554F">
             <w:pPr>
               <w:ind w:left="-120"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>RESEARCH GRANTS</w:t>
             </w:r>
             <w:r w:rsidR="00472702" w:rsidRPr="0098617C">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>: FUNDED</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A572E6" w:rsidRPr="0098617C" w14:paraId="7FF1B74D" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="188"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="071D0912" w14:textId="77777777" w:rsidR="003711B9" w:rsidRPr="0098617C" w:rsidRDefault="003711B9" w:rsidP="0004554F">
             <w:pPr>
               <w:ind w:left="-120"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="380D5461" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4169E900" w14:textId="0E3DD0AF" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="171C69A3" w14:textId="747B7FD2" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
+          </w:tcPr>
+          <w:p w14:paraId="171C69A3" w14:textId="21797906" w:rsidR="00903E7F" w:rsidRPr="00903E7F" w:rsidRDefault="00903E7F" w:rsidP="00903E7F">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0098617C">
-              <w:rPr>
+            <w:r w:rsidRPr="00903E7F">
+              <w:rPr>
+                <w:rStyle w:val="normaltextrun"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-              <w:t>Social Network Analysis of the Environmental Justice and Climate Justice Community Active in Climate Adaptation and Conservation</w:t>
+                <w:color w:val="000000"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>Social Network Analysis of Climate Adaptation and Conservation Organizations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="36320358" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="417792D4" w14:textId="40E3889C" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sponsor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2348AD6D" w14:textId="73FCA31C" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="222222"/>
               </w:rPr>
               <w:t>US Geological Survey National Climate Adaptation Science Center (NCASC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="4FA83DA7" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="45F3B330" w14:textId="3E0A4C3A" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Funding: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="312E1354" w14:textId="2C1B2BDB" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>$300,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="18788DC3" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="362AD7E7" w14:textId="296E41C8" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="24A992FC" w14:textId="05DE6B9A" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>2024-2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="59F8A693" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0651DC16" w14:textId="40D2B389" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Investigators:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0D74EEC5" w14:textId="6E3E5846" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t xml:space="preserve">Sammie L. Powers (PI), Hung-Ling (Stella) Liu (Co-PI), Ellen Drogin Rodgers (Co-PI), Ted Hsu Yun Chen (Co-PI), Elizabeth Covelli Metcalf (Co-Investigator), &amp; Nate </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0098617C">
               <w:t>Trauntvein</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0098617C">
               <w:t xml:space="preserve"> (Co-Investigator)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -13343,137 +15964,130 @@
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="229F67CE" w14:textId="68CD5689" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Purpose:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="585E0D92" w14:textId="287DAF32" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
-              <w:t xml:space="preserve">To develop and test a social network analysis methodology for the national and regional CASCs to identify, map, and measure relationship patterns </w:t>
-[...3 lines deleted...]
-              <w:t>among organizations engaging in environmental and climate justice work related to climate adaptation and conservation.</w:t>
+              <w:t>To develop and test a social network analysis methodology for the national and regional CASCs to identify, map, and measure relationship patterns among organizations engaging in environmental and climate justice work related to climate adaptation and conservation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="67F17702" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4D741C33" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7A6AA2B8" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="1984333C" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0A658E35" w14:textId="654A4359" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="750D47B0" w14:textId="6D06A19E" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Outdoors for All: Enhancing Visitor Experiences and Expanding Sustainable Resource Use at Meadowood Special Recreation Management Area</w:t>
             </w:r>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
@@ -13493,97 +16107,95 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7CCAC7CA" w14:textId="1B054B43" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sponsor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0A5F7A69" w14:textId="38402820" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>Bureau of Land Management, Eastern States Office</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="218BC6D8" w14:textId="77777777" w:rsidTr="005037C0">
         <w:trPr>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="682DA482" w14:textId="35251505" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Funding:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3A0D0BD5" w14:textId="5068D858" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>$73,731 initially awarded; notification of insufficient funds for FY 2024</w:t>
             </w:r>
             <w:r w:rsidR="005037C0">
               <w:t>, awaiting fund</w:t>
             </w:r>
             <w:r w:rsidR="00EB26A0">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="005037C0">
               <w:t xml:space="preserve"> in FY 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -13594,569 +16206,542 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7F186C09" w14:textId="6AA425D3" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Duration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="66F5A009" w14:textId="2E55F812" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>2024-2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="38E3CCA6" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="68F148A1" w14:textId="364BF4A8" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Investigators:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0B7C415A" w14:textId="73846CC3" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>Hung-Ling (Stella) Liu (PI), Sammie L. Powers (Co-PI), Ellen Drogin Rodgers (Co-Investigator), &amp; Julie S. Son (Co-Investigator)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="51A2812C" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="101B3B4D" w14:textId="42784AFE" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Purpose:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7FBEB13E" w14:textId="72D81573" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t xml:space="preserve">To </w:t>
             </w:r>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">assess use, experiences, needs, motivations, and barriers among current and potential visitors to assist Meadowood Special Recreation Management Area in facilitating inclusive and enriching outdoor experiences through evidence-based and sustainable management practices. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="41C0CB71" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="22D7B539" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="48500AF2" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="48A8ACA2" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4FF666CF" w14:textId="26AC98B9" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3AD2EBB1" w14:textId="466BC401" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Appalachian Conservation Strategy Feasibility Pilot: Conservation and Human Dimensions Stakeholder Engagement Action Plan Project</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="4BEC2802" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6ED85966" w14:textId="267A6A86" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Sponsor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7CEA848E" w14:textId="308563F5" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Appalachian Trail Conservancy (ATC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="63903E39" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7B778AC3" w14:textId="2763E8C2" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Funding:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="34134D7B" w14:textId="696FCD97" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>$49,996</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="4BAEC3AD" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="42483D19" w14:textId="6B58F2B2" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Duration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="685CD045" w14:textId="0063627C" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2023-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="703D7691" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="391B315F" w14:textId="4E637958" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Investigators:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6341D962" w14:textId="74A5BDA1" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sammie L. Powers (PI), Hung-Ling (Stella) Liu (Co-PI), Ellen Drogin Rodgers (Co-Investigator), Nate </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (Co-Investigator), &amp; Elizabeth Covelli Metcalf (Co-Investigator) </w:t>
+              <w:t xml:space="preserve">Sammie L. Powers (PI), Hung-Ling (Stella) Liu (Co-PI), Ellen Drogin Rodgers (Co-Investigator), Nate Trauntvein (Co-Investigator), &amp; Elizabeth Covelli Metcalf (Co-Investigator) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="6E5934FF" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4854ADA5" w14:textId="59330759" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Purpose:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="739676D1" w14:textId="6A749C3D" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-116"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">To support the ATC in creating a comprehensive and diverse inventory of their stakeholders in PA and VA and gather initial feedback from stakeholders about the feasibility of large-scale Appalachian landscape conservation to inform a stakeholder engagement plan. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="61EDA9F9" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1BD6A4C3" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="147B86C3" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="4D6FC7BB" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5C089099" w14:textId="09144F69" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4FA0231C" w14:textId="6B371B93" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Facilitators of Nature-Based Recreation and Environmental Citizenship</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="546886F4" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
@@ -14164,345 +16749,322 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="56D84FFC" w14:textId="06D152D8" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sponsor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="43815A0D" w14:textId="3C05E9C8" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>The Pennsylvania State University – Abington</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="2FC15ECB" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7A36149D" w14:textId="7BD0C861" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Funding: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="07C1C579" w14:textId="64AF0DDE" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>$3,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="34960057" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="35CCD59B" w14:textId="64965DE6" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Duration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0E2B778C" w14:textId="412A9285" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="496B31B3" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7EE87405" w14:textId="27CA51FC" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Investigators:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="36B7EF7C" w14:textId="0DC3FC06" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sammie L. Powers (PI), Nate </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (Co-Investigator), &amp; Julie Son (Co-Investigator) </w:t>
+              <w:t xml:space="preserve">Sammie L. Powers (PI), Nate Trauntvein (Co-Investigator), &amp; Julie Son (Co-Investigator) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="56BCAC0E" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3B2E6B13" w14:textId="08A75E55" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Purpose:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7ECE987B" w14:textId="17DA9D1A" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>To explore the relationship between local nature-based recreation (and characteristics of nature-based recreation experiences and settings) and aspects of environmental citizenship including advocacy, activism, and stewardship.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="71726CD0" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2926D336" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="51818905" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="1F792386" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4041CC9E" w14:textId="587F2301" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3753A8A2" w14:textId="206EBE53" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>A Post-COVID Study of Pennsylvania Park and Recreation Providers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="7565D7BC" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
@@ -14510,320 +17072,312 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6874C876" w14:textId="53882B47" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sponsor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="633B4F80" w14:textId="29F11451" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Pennsylvania Recreation and Park Society (PRPS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="30C6D480" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6AA0A48D" w14:textId="20A532E1" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Funding: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2FD59BCD" w14:textId="7C9DB834" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>$20,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="221974E6" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="100503D6" w14:textId="49B09442" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Duration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2B70D148" w14:textId="16347B13" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2021-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="547603FE" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1973EDE4" w14:textId="76624C3C" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Investigators:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0F79F343" w14:textId="34138CD0" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Andrew J. Mowen (PI), Sammie L. Powers (Co-PI), &amp; Nicholas A. Pitas (Co-Investigator)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="6B4ADEF6" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5C9B0FE7" w14:textId="6D0DDA81" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Purpose:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="43BE0176" w14:textId="478489FD" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-103"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>To assess Pennsylvania park and recreation providers’ perceptions and experiences related to investment, contributions of parks and recreation, and equity during the time of the COVID-19 pandemic and the nation’s large scale reckoning with systemic racism.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="57C407E3" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="033B1DD2" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0DF3A9C1" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="01CFA2D5" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6EF9779F" w14:textId="5E772B13" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="736EEEE4" w14:textId="1CBC5F9B" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Youth Sports and Play: Equitable Youth Sport Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="25084A9D" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
@@ -14831,984 +17385,978 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0003EF47" w14:textId="01AC7FC6" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sponsor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="31FF2A58" w14:textId="51AE86D3" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>National Recreation and Park Association (NRPA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="469E7066" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6AF37FDB" w14:textId="2F7739D4" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Funding:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1A7CF3B7" w14:textId="0BF23716" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>$26,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="048F175C" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="221A452E" w14:textId="6637FBE4" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Duration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="64DCC56F" w14:textId="0CC73CD0" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2021-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="063E4E3E" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="012146E0" w14:textId="5274A904" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Investigators:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="74A8AE94" w14:textId="6084D3CB" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sammie L. Powers (PI) &amp; Nicholas A. Pitas (Co-Investigator)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="576DAE1B" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0CB929D3" w14:textId="62BE0EAD" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Purpose:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="368640B8" w14:textId="3045ED52" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t xml:space="preserve">To evaluate the impact of park improvement projects on park and recreation agencies’ abilities to promote equitable access to youth sports and to understand agencies’ capacity for understanding and creating systems change. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="6FFEA9B1" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="515AC8DE" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="22D8BE06" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="0B124A2A" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="31ECFFBF" w14:textId="13B577E8" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6C1C0C57" w14:textId="33C5B648" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Physical Activity for All: Working Toward Equitable Physical Activity Opportunities for College Students</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="7F37DE8C" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="166B96FF" w14:textId="71FB6A96" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sponsor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="388C7381" w14:textId="2B57350A" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>NIRSA: Leaders in Collegiate Recreation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="7224A9A3" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1D5840E7" w14:textId="66BACCAA" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Funding:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5DBE8C99" w14:textId="14BB203E" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>$3,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="15CE5068" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7359EC8E" w14:textId="42EEA812" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Duration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5BD50283" w14:textId="58B2920E" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2020-2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="2C7E6062" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="13836CF2" w14:textId="074B3336" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Investigators:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="33F72CCC" w14:textId="0228A007" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sammie L. Powers (PI) &amp; Oliver Wilson (Co-PI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="78E1C466" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="31FA818F" w14:textId="563274B4" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Purpose:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="72491619" w14:textId="68B41101" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>To assess staff and student perceptions of diversity, equity, and inclusion in campus recreation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="6168A387" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="23E42604" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="02932114" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="2399257C" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="54F3DD34" w14:textId="4202BCCA" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2A79F42D" w14:textId="7E117A21" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>A Systematic Evaluation of the ‘Reimagining the Civic Commons’ Park Renovations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="75767EB1" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="40F830E2" w14:textId="4D2D3E83" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sponsor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0C7812D0" w14:textId="0EFBFB17" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>William Penn Foundation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="2FADAACF" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="21C52499" w14:textId="1AB54CE5" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Funding:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2319CBD7" w14:textId="2666E98B" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
+          </w:tcPr>
+          <w:p w14:paraId="2319CBD7" w14:textId="4325036A" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>$644,300 ($21,000 to Powers in 2022-2024 via a subaward from Penn State to George Mason University)</w:t>
+              <w:t>$644,300 ($21,000 to Powers in 2022-2024 via a subaward from Penn State to George Mason University</w:t>
+            </w:r>
+            <w:r w:rsidR="00A227A0">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to facilitate continued collaboration</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="025FDDDA" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2D64E46D" w14:textId="7F8741A4" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Duration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="129BE9AA" w14:textId="662AAF29" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2016-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="18BB25CD" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4C274B16" w14:textId="7108E83E" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Investigators:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1A786B5A" w14:textId="147736A2" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Andrew J. Mowen (PI), Jacob A. Benfield (Co-PI), Benjamin Hickerson (Co-Investigator), &amp; Sammie L. Powers (Co-Investigator)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="3262A980" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2915D746" w14:textId="27D7F11E" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Purpose:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="45F06515" w14:textId="2249E058" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">To investigate the visitor and community impacts of capital and programmatic park investments at three urban parks in Philadelphia, Pennsylvania. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="2C91313C" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3C2254A1" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0C156A06" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="77498CD4" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0DA42BB9" w14:textId="6EB8B50B" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6E2E0A2F" w14:textId="1692694A" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Youth Sports and Play: Community of Practice</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="231F50D0" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
@@ -15816,2266 +18364,3919 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0DD8A2E5" w14:textId="4E426B25" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sponsor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4AEDE2B7" w14:textId="14D768B5" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>National Recreation and Park Association (NRPA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="4DC2434A" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="16E4E777" w14:textId="57630B7D" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Funding:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="66906D69" w14:textId="45F94F9B" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>$12,200</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="0C3979BF" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3C1C9616" w14:textId="2E64F1A5" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Duration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2FB6A089" w14:textId="03D39647" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="19A67270" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="221357D7" w14:textId="4C89B912" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Investigators:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5B1D99E9" w14:textId="1C529722" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nicholas A. Pitas (PI) &amp; Sammie L. Powers (Co-Investigator) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="14FBD67B" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2547A2D3" w14:textId="5A8DCA5E" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Purpose:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="483E3173" w14:textId="4D1A90F2" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>To assess best practices, lessons learned, and success stories from the NRPA Youth Sports and Play Community of Practice Grant.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="0E1062C1" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="31BF9F9F" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1F5B5674" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="56E09C0C" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3F0A676E" w14:textId="09B975E0" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0D2EC8F8" w14:textId="5AAACFE5" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>COVID-19 and Diversity, Equity, &amp; Inclusion in Pennsylvania</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="0AA63AB1" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="414B63F1" w14:textId="21CBA808" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sponsor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0445F3CA" w14:textId="2512097D" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Pennsylvania Recreation and Park Society (PRPS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="6A29F23F" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="42113A79" w14:textId="0B1C9A5F" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Funding:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="29FD015C" w14:textId="326847B3" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>$5,500</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="38C28F6D" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5355D907" w14:textId="2AEBC45B" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Duration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1F73CE6B" w14:textId="62195DCF" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="63DF4B2D" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0CE189A6" w14:textId="5C2A9139" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Investigators:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="436A6631" w14:textId="66231098" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Andrew J. Mowen (PI) &amp; Sammie L. Powers (Co-Investigator) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="11A91815" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="10895B9A" w14:textId="681224CD" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Purpose:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4877FC47" w14:textId="185034C3" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>To assess use, perceptions, and expectations of local park and</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="008BE3A6" w14:textId="3E160968" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>recreation services related to both COVID-19 and DEI in Pennsylvania</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="601D0849" w14:textId="77777777" w:rsidTr="0049780D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1A4EE7BD" w14:textId="75B61160" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="321717F1" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="54D3D56D" w14:textId="3A8EF638" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5DAF8891" w14:textId="4AF84176" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Penn’s Parks for All</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="5587DDAA" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5AA22E7B" w14:textId="78BB52AD" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sponsor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1ADE1993" w14:textId="0B0F3661" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>Pennsylvania Department of Conservation and Natural Resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="6827616B" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="304216C7" w14:textId="4B61B21A" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Funding:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7270B046" w14:textId="361A29BE" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>$188,814</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="17C0297A" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1C8A8DD9" w14:textId="57CCE9C4" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Duration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0A707834" w14:textId="51A234D0" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>2018-2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="31E44B46" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5EFD6351" w14:textId="4B658398" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigators: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="39D81682" w14:textId="4B79AED2" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Andrew J. Mowen (PI), Alan R. Graefe (Co-PI), Sammie L. Powers (Project Co-Manager), &amp; J. T. Mueller (Project Co-Manager)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="0F87C3F8" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="21E1F1B3" w14:textId="7D43360F" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Purpose:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7402190C" w14:textId="0709B530" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t xml:space="preserve">To assess the attitudes and opinions of Pennsylvania state park visitors and the public regarding key issues for the future of the Pennsylvania state parks to inform the </w:t>
             </w:r>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">Penn’s Parks for All </w:t>
             </w:r>
             <w:r w:rsidRPr="0098617C">
               <w:t xml:space="preserve">strategic plan. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="38EDD8ED" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1BD4B84C" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="4AAF0F61" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="7F4ECC2F" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1653C072" w14:textId="59FE1797" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="260A96FA" w14:textId="7F272702" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>New Hampshire Statewide Comprehensive Outdoor Recreation Plan 2019-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="52F627CF" w14:textId="77777777" w:rsidTr="00A64D88">
         <w:trPr>
           <w:trHeight w:val="162"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2C0A6BDA" w14:textId="03DBD746" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Sponsor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="26D84C5C" w14:textId="520AE7EF" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t xml:space="preserve">New Hampshire Department of Natural and Cultural Resources </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="68301CF9" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="20DF04CF" w14:textId="23DE3C9F" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Funding:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="26C82B41" w14:textId="3C8D76ED" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>$28,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="56D1A419" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="52515FAE" w14:textId="1FC86F56" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Duration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="16D0797E" w14:textId="0770A388" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>2017-2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="63B889B5" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7D14CBDF" w14:textId="67640C55" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigators: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="21DE2EDD" w14:textId="61B24DF8" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
+          </w:tcPr>
+          <w:p w14:paraId="21DE2EDD" w14:textId="69EBDAD1" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
-              <w:t xml:space="preserve">Robert Barcelona (PI), Nate </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> (Co-PI), &amp; Sammie</w:t>
+              <w:t>Robert Barcelona (PI), Nate Trauntvein (Co-PI), &amp; Sammie</w:t>
             </w:r>
             <w:r w:rsidR="00167577" w:rsidRPr="0098617C">
               <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="003A517A">
+              <w:t xml:space="preserve">L. </w:t>
             </w:r>
             <w:r w:rsidRPr="0098617C">
               <w:t>Powers (Co-Investigator)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="1741A3A8" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="213582FE" w14:textId="043A0DC5" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-106"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Purpose:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1CEEFBE1" w14:textId="07ABAE55" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-104"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>To identify major needs and opportunities for NH’s outdoor recreation and natural resources and offer a series of recommendations to address needs via outdoor recreation planning.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="1E852293" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0533D265" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="301B3320" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="3632470C" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="46BB1650" w14:textId="1238C77F" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1253DC2C" w14:textId="0FCA8BD2" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Connecting Downtowns and Trails for Community and Economic Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="73373C4C" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="571A15BF" w14:textId="5993D912" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sponsor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1EC12864" w14:textId="60B753C2" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>University of New Hampshire Cooperative Extension</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="37C2710A" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="396F0FA0" w14:textId="01CA13F4" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Funding: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="74B7519A" w14:textId="511C3F8A" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>$5,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="0891D076" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="565632F3" w14:textId="75AA9AA0" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Duration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="43ED7AEE" w14:textId="0C57F817" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>2017-2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="6E33E2C7" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7799A4AD" w14:textId="21A84798" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Investigators:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5C4F6DCB" w14:textId="6F2346F1" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
+          </w:tcPr>
+          <w:p w14:paraId="5C4F6DCB" w14:textId="34C9D666" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
-              <w:t>Sammie Powers (PI) &amp; Shannon Rogers (Co-PI)</w:t>
+              <w:t xml:space="preserve">Sammie </w:t>
+            </w:r>
+            <w:r w:rsidR="003A517A">
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098617C">
+              <w:t>Powers (PI) &amp; Shannon Rogers (Co-PI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="312897FE" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="13CB522E" w14:textId="6AA89E16" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Purpose:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7A1C77B0" w14:textId="319F12E1" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>To quantify definitions of “downtowns” and “trails”; develop a typology matrix for classifying the relationship between downtowns and trails based on spatial relationships, walkability, and distance; and determine the elements most necessary for effectively connecting trails with downtowns in the state of New Hampshire to support economic and community development.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="190AA3CC" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="11646333" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="533E5333" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="59151206" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="45E0B214" w14:textId="59310DF4" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="581C8487" w14:textId="49F13011" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Burlington, MA Recreation Needs Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="19F1DEC3" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1191AE5E" w14:textId="44CDE1A1" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sponsor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1CDB08EB" w14:textId="2955B515" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>Burlington, MA Parks and Recreation Department</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="29084614" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4FCBCA59" w14:textId="5810A711" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Funding: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="581E9A0A" w14:textId="11E6191C" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>$10,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="4D4D2E12" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2231AB3D" w14:textId="435E0A28" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Duration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="668311C2" w14:textId="09B88936" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>2017-2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="64D3F23F" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="48DD56BE" w14:textId="07748695" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Investigators:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6E5598CD" w14:textId="3569EFF4" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
+          </w:tcPr>
+          <w:p w14:paraId="6E5598CD" w14:textId="3EB7BFA5" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robert Barcelona (PI), Nate </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (Co-PI), Matthew Frye (Co-Investigator), Sammie Powers (Co-Investigator), &amp; Eric Dorata (Co-Investigator)</w:t>
+              <w:t xml:space="preserve">Robert Barcelona (PI), Nate Trauntvein (Co-PI), Matthew Frye (Co-Investigator), Sammie </w:t>
+            </w:r>
+            <w:r w:rsidR="003A517A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Powers (Co-Investigator), &amp; Eric Dorata (Co-Investigator)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="7C411EE6" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0B094B35" w14:textId="03B4DF9B" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Purpose:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7E96DA49" w14:textId="1ABF8819" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t xml:space="preserve">To assess recreation needs and develop management recommendations in Burlington, MA via a comprehensive process including stakeholder engagement and review of current facilities, operations, and policies. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="17963898" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7FFBC2A2" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7866B763" w14:textId="77777777" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="24EF9A63" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0761EC07" w14:textId="4AFA032C" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="52A87DD1" w14:textId="6CC2AA8E" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>York, ME Recreation Needs Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="24F51117" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="31AD2DD9" w14:textId="74589868" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Sponsor:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="5BC4B8DE" w14:textId="389B27AE" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>Town of York, ME</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="3AAE6CDD" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3246E615" w14:textId="05DBBD6E" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Funding: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="64F589A5" w14:textId="702A8327" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>$15,000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="48BE49A8" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2B8B9423" w14:textId="59FECAF3" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Project Duration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="24BEDA02" w14:textId="48808FC3" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t>2017-2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="6D34A0F7" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2BDFF84F" w14:textId="1EBCA9A4" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Investigators:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4A45A76B" w14:textId="616B1957" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
+          </w:tcPr>
+          <w:p w14:paraId="4A45A76B" w14:textId="3913A0B1" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robert Barcelona (PI), Nate </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (Co-PI), &amp; Sammie Powers (Co-Investigator)</w:t>
+              <w:t xml:space="preserve">Robert Barcelona (PI), Nate Trauntvein (Co-PI), &amp; Sammie </w:t>
+            </w:r>
+            <w:r w:rsidR="003A517A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Powers (Co-Investigator)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E16996" w:rsidRPr="0098617C" w14:paraId="7C4C104E" w14:textId="77777777" w:rsidTr="0049780D">
         <w:trPr>
           <w:trHeight w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="962" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0BB3F7D7" w14:textId="46C4B87E" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Purpose:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4038" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1237A89B" w14:textId="27E18628" w:rsidR="00E16996" w:rsidRPr="0098617C" w:rsidRDefault="00E16996" w:rsidP="00E16996">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:t xml:space="preserve">To assess recreation needs and develop management recommendations in York, ME via a comprehensive stakeholder engagement process. </w:t>
-            </w:r>
-[...40 lines deleted...]
-              <w:t>GRADUATE STUDENT ADVISING AND COMMITTEE MEMBERSHIP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1B555F9C" w14:textId="77777777" w:rsidR="00186A54" w:rsidRPr="0098617C" w:rsidRDefault="00186A54" w:rsidP="00186A54">
+    <w:p w14:paraId="1B555F9C" w14:textId="77777777" w:rsidR="00186A54" w:rsidRDefault="00186A54" w:rsidP="00186A54">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FD37F61" w14:textId="77777777" w:rsidR="002B35E0" w:rsidRPr="0098617C" w:rsidRDefault="002B35E0" w:rsidP="002B35E0">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005C64F1" w:rsidRPr="00C5583E" w14:paraId="46EF8A06" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="135"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A06837F" w14:textId="77777777" w:rsidR="005C64F1" w:rsidRPr="00C5583E" w:rsidRDefault="005C64F1" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>RESEARCH GRANTS: UNDER REVIEW OR UNFUNDED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3E7861FF" w14:textId="77777777" w:rsidR="00D70514" w:rsidRDefault="00D70514" w:rsidP="00186A54">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1801"/>
+        <w:gridCol w:w="7559"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="44567587" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF31FE3" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Project Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="201AEF2E" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strengthening Collaborative Capacity for Equitable Mitigation, Response, and Recovery from Wildfire in Central and Southwestern Montana: Analysis </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>and Engagement of Natural Resource Management, Outdoor Recreation, and Tourism Organizations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="0F4E0F86" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43E79043" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Sponsor:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="25963A7A" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bureau of Land Management Joint Fire Science Program </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="587A153F" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B639CF" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funding: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D48188" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>$415,123</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="5F8164B8" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E8DFFBB" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Investigators:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08988DB7" w14:textId="5E75886C" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sammie </w:t>
+            </w:r>
+            <w:r w:rsidR="003A517A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Powers (PI), Hung-Ling (Stella) Liu (Co-PI), Ellen Drogin Rodgers (Co-PI), Elizabeth Covelli Metcalf (Co-Investigator), Kristen Intemann (Co-Investigator), Alireza </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+              </w:rPr>
+              <w:t>Ermagun</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Co-Investigator), &amp; Daniel Tong (Co-Investigator)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="14EF903A" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0201CC60" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Submission:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0A3713" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>September 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="452F9CDB" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="457CADA7" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Status:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1EBC6E" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Unfunded </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="04CDDF3A" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA14FAE" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7AA30D" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="5117DB12" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F95BB5" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Project Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41400BF7" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Measuring and Maximizing the Holistic Health Benefits of Nature Preserve Visitation on Urban Elementary-Aged Children</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="72565665" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B3C214D" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sponsor:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD63FB1" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>REI Cooperative Action Fund</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="4C9C0F5C" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="753D4C83" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funding: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BAD261D" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>$49,848</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="1842E608" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A061AAF" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Investigators:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="773A7261" w14:textId="05437C4F" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t xml:space="preserve">Maggie Daniels (PI), Hung-Ling (Stella) Liu (Co-PI), Sammie </w:t>
+            </w:r>
+            <w:r w:rsidR="003A517A">
+              <w:t xml:space="preserve">L. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>Powers (Co-PI), &amp; Paul Gilbert (Co-Investigator)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="41733083" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="597F7EDF" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Submission:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B33132C" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>January 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="665B42B5" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B18EDE6" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Status:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="066B885E" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>Unfunded</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="6B91A1F4" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="561AFB4F" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6427F291" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="29AAE3F6" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CFF0274" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Project Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0DFCDF" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:rStyle w:val="xfield"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212121"/>
+              </w:rPr>
+              <w:t>Effects of Sound on Wildlife, Ecosystems, and Visitors in Urban, Suburban, and Rural</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:rStyle w:val="apple-converted-space"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212121"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:rStyle w:val="outlook-search-highlight"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>NPS Units</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:rStyle w:val="xfield"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="212121"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="3E5F8390" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF80BE4" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sponsor:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="15ECF429" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>National Park Service, Natural Sounds and Night Skies Division</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="5A1FF4FF" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71470DC4" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funding: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE80BF8" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>$359,984</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="54A2BC8D" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1706B48E" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Investigators:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77495DDC" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t xml:space="preserve">Margaret Daniels (PI), Sammie L. Powers (Co-PI), Hung-Ling (Stella) Liu (Co-PI), Josh Davis (Co-PI), Kevin Dunayer (Co-PI), &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>Inchi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t xml:space="preserve"> Hu (Co-PI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="086CE4DD" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02286231" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Submission:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="624B93AB" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>May 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="6CC11761" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54949F51" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Status:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B0C6A2" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>Unfunded</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="2FE42494" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46AADEF9" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2438BE2A" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="19F95973" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5C1B01" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Project Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E84DC05" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Enhancing Sense of Belonging to Mason Neck Peninsula Parks and Protected Areas: Building Equitable Management Capacity through Multi-Sector Partnerships</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="380F4040" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DE95C02" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sponsor:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C7B7A4A" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>National Park Service, Chesapeake Gateways Network</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="183EBA86" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C20A926" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funding: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C05DEBC" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>$149,926</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="43F71737" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3986738F" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Investigators:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="760BF65C" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>Sammie L. Powers (PI), Hung-Ling (Stella) Liu (Co-Investigator), &amp; Ellen Drogin Rodgers (Co-Investigator)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="178D6552" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7942731E" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Submission:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05473373" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>January 2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="6A87850B" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2674CA84" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Status:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6989E79E" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>Unfunded</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="7C2BC1AF" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C07DF5E" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05111A54" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="42E826F9" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B2471E" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Project Title:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="135F1CFF" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Sustainability and Environmental Stewardship in Parks and Recreation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="71F5CFC9" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2BEB1B" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sponsor:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32E7640B" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>National Recreation and Park Association</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="0CC2A3E9" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E315165" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funding: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="450C87CD" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>$29,988</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="2C0C6002" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2216CC5B" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Investigators:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAA8710" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>Sammie L. Powers (PI) &amp; Nicholas A. Pitas (Co-PI)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="545772A6" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71CBF57B" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Submission:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="389557D6" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>June 2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0045261B" w:rsidRPr="00C5583E" w14:paraId="588AEE93" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="962" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D63634" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Status:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4038" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69EA31F2" w14:textId="77777777" w:rsidR="0045261B" w:rsidRPr="00C5583E" w:rsidRDefault="0045261B" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:t>Unfunded</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6688FFEC" w14:textId="77777777" w:rsidR="005D65F2" w:rsidRPr="00C5583E" w:rsidRDefault="005D65F2" w:rsidP="00E32BBE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7160"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9350"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E32BBE" w:rsidRPr="00C5583E" w14:paraId="45CF7442" w14:textId="77777777" w:rsidTr="00BD4E80">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="180653F4" w14:textId="77777777" w:rsidR="00E32BBE" w:rsidRPr="00C5583E" w:rsidRDefault="00E32BBE" w:rsidP="00BD4E80">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C5583E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>GRADUATE STUDENT ADVISING AND COMMITTEE MEMBERSHIP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0DB2ACEB" w14:textId="77777777" w:rsidR="00E32BBE" w:rsidRPr="0098617C" w:rsidRDefault="00E32BBE" w:rsidP="00186A54">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7160"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FD37F61" w14:textId="77777777" w:rsidR="002B35E0" w:rsidRPr="0098617C" w:rsidRDefault="002B35E0" w:rsidP="002B35E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7160"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">George Mason University </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FCA8721" w14:textId="3CE5A116" w:rsidR="002B35E0" w:rsidRPr="0098617C" w:rsidRDefault="002B35E0" w:rsidP="002B35E0">
+    <w:p w14:paraId="790B7B97" w14:textId="77777777" w:rsidR="00731C54" w:rsidRDefault="00731C54" w:rsidP="005F3040">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="07AEBD21" w14:textId="0F298A64" w:rsidR="002B35E0" w:rsidRPr="0098617C" w:rsidRDefault="002B35E0" w:rsidP="002B35E0">
+    <w:p w14:paraId="5DB309E8" w14:textId="5B64A81D" w:rsidR="00804908" w:rsidRDefault="00804908" w:rsidP="00E72D64">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Bauman, Margaret. Spring 2026-Present. Co-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Advisor/Thesis Committee </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72D64">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>o-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Chair. M.S.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sport and Recreation Studies: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E72D64">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Individualized Study in Sport, Recreation, and Tourism</w:t>
+      </w:r>
+      <w:r w:rsidR="00E72D64" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>George Mason University.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C2D13C" w14:textId="451B2EE4" w:rsidR="007B5C43" w:rsidRPr="00F73041" w:rsidRDefault="000D1873" w:rsidP="007B5C43">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0098617C">
-[...4 lines deleted...]
-        <w:t>Eitzel</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kasetty</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0098617C">
-[...32 lines deleted...]
-        <w:t>. George Mason University.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ramesh Kumar,</w:t>
+      </w:r>
+      <w:r w:rsidR="00321252">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00804908">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Anju</w:t>
+      </w:r>
+      <w:r w:rsidR="007B5C43" w:rsidRPr="00F73041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Fall 2025-Present. Advisor/Dissertation Committee Chair. Ph.D. in Education: Interdisciplinary Specialization. George Mason University.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="559A610C" w14:textId="6C981EF7" w:rsidR="002B35E0" w:rsidRPr="0098617C" w:rsidRDefault="002B35E0" w:rsidP="002B35E0">
+    <w:p w14:paraId="338953C2" w14:textId="6D347CE5" w:rsidR="001B7A50" w:rsidRPr="00F73041" w:rsidRDefault="00D16A5C" w:rsidP="005F3040">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0098617C">
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> Sport and Recreation Studies: Recreation Administration. George Mason University.</w:t>
+      <w:r w:rsidRPr="00F73041">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Caram, R</w:t>
+      </w:r>
+      <w:r w:rsidR="00804908">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>yan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73041">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF3B7D">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Summer 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="001B7A50" w:rsidRPr="00F73041">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73041">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master’s Project </w:t>
+      </w:r>
+      <w:r w:rsidR="001B7A50" w:rsidRPr="00F73041">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Committee Member</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7166" w:rsidRPr="00F73041">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. M.S. in Sport and Recreation Studies: </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3CD3" w:rsidRPr="00F73041">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Recreation Administration</w:t>
+      </w:r>
+      <w:r w:rsidR="000C7166" w:rsidRPr="00F73041">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. George Mason University.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E89DCD5" w14:textId="77777777" w:rsidR="002B35E0" w:rsidRPr="0098617C" w:rsidRDefault="002B35E0" w:rsidP="002B35E0">
+    <w:p w14:paraId="2FCA8721" w14:textId="291F5EEC" w:rsidR="002B35E0" w:rsidRPr="0098617C" w:rsidRDefault="002B35E0" w:rsidP="002B35E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F73041">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Lee, Hunter. Fall 2024-Present. Co-Advisor/Dissertation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Committee Co-Chair. Ph.D. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0AC3">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Education: Interdisciplinary Specialization. George Mason University. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="29E99832" w14:textId="77777777" w:rsidR="002B35E0" w:rsidRPr="0098617C" w:rsidRDefault="002B35E0" w:rsidP="002B35E0">
+    <w:p w14:paraId="07AEBD21" w14:textId="0F298A64" w:rsidR="002B35E0" w:rsidRPr="0098617C" w:rsidRDefault="002B35E0" w:rsidP="002B35E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
-          <w:b/>
-[...12 lines deleted...]
-        <w:t>External</w:t>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eitzel, Joseph. Fall 2024-Present. Advisor/Thesis Committee Chair. M.S. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0AC3">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sport and Recreation Studies: </w:t>
+      </w:r>
+      <w:r w:rsidR="00E94996">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Individualized Study in Sport, Recreation, and Tourism</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. George Mason University.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2893B64B" w14:textId="77777777" w:rsidR="00C4466F" w:rsidRDefault="00C4466F" w:rsidP="00C4466F">
+    <w:p w14:paraId="559A610C" w14:textId="6C981EF7" w:rsidR="002B35E0" w:rsidRPr="0098617C" w:rsidRDefault="002B35E0" w:rsidP="002B35E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>Powers, Brenden (no relation). Spring 2024-Present. Advisor/Thesis Committee Chair. M.S.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0AC3">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sport and Recreation Studies: Recreation Administration. George Mason University.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70005DBD" w14:textId="77777777" w:rsidR="004454B4" w:rsidRPr="0098617C" w:rsidRDefault="004454B4" w:rsidP="003A52BA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="7160"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29E99832" w14:textId="77777777" w:rsidR="002B35E0" w:rsidRPr="0098617C" w:rsidRDefault="002B35E0" w:rsidP="002B35E0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="7160"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>External</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2893B64B" w14:textId="77777777" w:rsidR="00C4466F" w:rsidRDefault="00C4466F" w:rsidP="00C4466F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="7160"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Henkelman, John. Fall 2024-Present. Dissertation Committee Member (External Member). Ph.D. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Natural Resources and Environmental Studies. University of New Hampshire.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C521AE" w14:textId="3A3CF4E2" w:rsidR="00C4466F" w:rsidRPr="0098617C" w:rsidRDefault="00C4466F" w:rsidP="00C4466F">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -18123,51 +22324,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ph.D. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Social Psychology: Psychology of Peace and Violence. University of Massachusetts – Amherst. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8147FB" w14:textId="77777777" w:rsidR="00186A54" w:rsidRPr="0098617C" w:rsidRDefault="00186A54" w:rsidP="0004554F">
+    <w:p w14:paraId="3456E770" w14:textId="77777777" w:rsidR="004514E2" w:rsidRPr="0098617C" w:rsidRDefault="004514E2" w:rsidP="0004554F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -18226,193 +22427,436 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">George Mason University </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB5A750" w14:textId="632BEF66" w:rsidR="00005ACB" w:rsidRPr="0098617C" w:rsidRDefault="00005ACB" w:rsidP="0004554F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B30563C" w14:textId="77777777" w:rsidR="003D360B" w:rsidRPr="0098617C" w:rsidRDefault="003D360B" w:rsidP="003D360B">
+    <w:p w14:paraId="1B30563C" w14:textId="77777777" w:rsidR="003D360B" w:rsidRDefault="003D360B" w:rsidP="003D360B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Courses as Instructor of Record</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28690EAB" w14:textId="77777777" w:rsidR="003D360B" w:rsidRPr="0098617C" w:rsidRDefault="003D360B" w:rsidP="003D360B">
+    <w:p w14:paraId="412958AF" w14:textId="77777777" w:rsidR="00375F99" w:rsidRDefault="00375F99" w:rsidP="003D360B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7160"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E85BC8D" w14:textId="1D903B2C" w:rsidR="00375F99" w:rsidRPr="004A1EA9" w:rsidRDefault="00375F99" w:rsidP="00375F99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7160"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1EA9">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1EA9">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Denotes </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1EA9" w:rsidRPr="004A1EA9">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mason Impact </w:t>
+      </w:r>
+      <w:r w:rsidR="004A1EA9">
+        <w:rPr>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">course, designated by Office of Community Engagement and Civic Learning </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35659C56" w14:textId="77777777" w:rsidR="00375F99" w:rsidRPr="00375F99" w:rsidRDefault="00375F99" w:rsidP="00375F99">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7160"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28690EAB" w14:textId="109DE2EA" w:rsidR="003D360B" w:rsidRPr="0098617C" w:rsidRDefault="003D360B" w:rsidP="003D360B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>RMGT 302 (3 credits): Park Management and Operations. Fall 2023 (face to face), Fall 2024 (face to face).</w:t>
+        <w:t>RMGT 302 (3 credits): Park Management and Operations. Fall 2023 (face to face), Fall 2024 (face to face)</w:t>
+      </w:r>
+      <w:r w:rsidR="00201171">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Fall 2025 (face to face).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61648BEA" w14:textId="77777777" w:rsidR="003D360B" w:rsidRPr="0098617C" w:rsidRDefault="003D360B" w:rsidP="003D360B">
+    <w:p w14:paraId="61648BEA" w14:textId="0E90A2C8" w:rsidR="003D360B" w:rsidRPr="0098617C" w:rsidRDefault="003D360B" w:rsidP="003D360B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>RMGT 402 (3 credits): Human Behavior in Natural Environments. Spring 2023 (face to face), Spring 2024 (face to face), Spring 2025 (face to face).</w:t>
+        <w:t>RMGT 402 (3 credits): Human Behavior in Natural Environments. Spring 2023 (face to face), Spring 2024 (face to face), Spring 2025 (face to face)</w:t>
+      </w:r>
+      <w:r w:rsidR="00235AF4">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Spring 2026 (face to face).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69586905" w14:textId="380C7FB0" w:rsidR="003D360B" w:rsidRPr="0098617C" w:rsidRDefault="003D360B" w:rsidP="003D360B">
+    <w:p w14:paraId="2BD521D9" w14:textId="5DC19C29" w:rsidR="00201171" w:rsidRPr="0098617C" w:rsidRDefault="003D360B" w:rsidP="00201171">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">RMGT 410 (3 credits): Administration of Sport, Recreation, and Tourism Organizations. Fall 2022 (online asynchronous), Spring 2023 (face to face), Fall 2023 (face to face), Spring </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0098617C">
+        <w:t>RMGT 410 (3 credits): Administration of Sport, Recreation, and Tourism Organizations. Fall 2022 (online asynchronous), Spring 2023 (face to face), Fall 2023 (face to face), Spring 2024 (online asynchronous), Fall 2024 (online asynchronous)</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3002">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t xml:space="preserve">, Spring 2025 </w:t>
+      </w:r>
+      <w:r w:rsidR="003C3002" w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(online asynchronous</w:t>
+      </w:r>
+      <w:r w:rsidR="003C3002">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00201171">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Fall 2025 (online asynchronous)</w:t>
+      </w:r>
+      <w:r w:rsidR="00235AF4">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="713944C2" w14:textId="6790B200" w:rsidR="001B57BF" w:rsidRPr="0011542A" w:rsidRDefault="00375F99" w:rsidP="001B57BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="001B57BF" w:rsidRPr="0011542A">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RMGT 470 (3 credits): </w:t>
+      </w:r>
+      <w:r w:rsidR="001B57BF" w:rsidRPr="0011542A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Human Dimensions of Natural Resource Recreation Management Field Experience. Spring 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00235AF4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2844C4A9" w14:textId="3509936D" w:rsidR="001B57BF" w:rsidRDefault="00375F99" w:rsidP="001B57BF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>2024 (online asynchronous), Fall 2024 (online asynchronous)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C3002">
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="001B57BF" w:rsidRPr="0011542A">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Spring 2025 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C3002" w:rsidRPr="0098617C">
+        <w:t>RMGT 570 (3 credits):</w:t>
+      </w:r>
+      <w:r w:rsidR="001B57BF" w:rsidRPr="0011542A">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="003C3002">
+        </w:rPr>
+        <w:t xml:space="preserve"> Human Dimensions of Natural Resource Recreation Management Field Experience. Spring 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00235AF4">
         <w:rPr>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-        <w:t>).</w:t>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B455074" w14:textId="77777777" w:rsidR="003D360B" w:rsidRPr="0098617C" w:rsidRDefault="003D360B" w:rsidP="003D360B">
+    <w:p w14:paraId="4B455074" w14:textId="57ECFF82" w:rsidR="003D360B" w:rsidRPr="0098617C" w:rsidRDefault="003D360B" w:rsidP="003D360B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>RMGT 533 (3 credits): Visitor Services. Spring 2024 (face to face), Spring 2025 (face to face).</w:t>
+        <w:t>RMGT 533 (3 credits): Visitor Services. Spring 2024 (face to face), Spring 2025 (face to face)</w:t>
+      </w:r>
+      <w:r w:rsidR="00235AF4">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, Spring 2026 (face to face).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2C629C" w14:textId="554EAD96" w:rsidR="003D360B" w:rsidRDefault="003D360B" w:rsidP="003D360B">
+    <w:p w14:paraId="4C26128D" w14:textId="777109EC" w:rsidR="001B57BF" w:rsidRDefault="001B57BF" w:rsidP="00894DBC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00201171">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>RMGT 610</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3 credits)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201171">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Recreation Administration and Planning.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00201171">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Fall 2025 (online asynchronous)</w:t>
+      </w:r>
+      <w:r w:rsidR="00235AF4">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52B60B1B" w14:textId="24CD4DEF" w:rsidR="0006756F" w:rsidRDefault="003D360B" w:rsidP="0006756F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>SRST 595 (2 credits): Thesis Preparatio</w:t>
       </w:r>
       <w:r w:rsidR="004B7FB1">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -18431,259 +22875,485 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="004B7FB1" w:rsidRPr="0098617C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="004B7FB1">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. Spring 2025 (</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Public Lands Trail Accessibility</w:t>
       </w:r>
+      <w:r w:rsidR="00A61319">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>; Outdoor-Based Recreational Therapy</w:t>
+      </w:r>
       <w:r w:rsidR="004B7FB1">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>), Spring 2025 (Outdoor</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D27A5">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="0017581F">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>-Based</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004B7FB1">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0017581F" w:rsidRPr="00392CBB">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>Spring 2026 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00392CBB" w:rsidRPr="00392CBB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Hiker Safety and Navigation</w:t>
+      </w:r>
+      <w:r w:rsidR="0017581F" w:rsidRPr="00392CBB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00235AF4" w:rsidRPr="00392CBB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321EF0D2" w14:textId="629FA502" w:rsidR="001B57BF" w:rsidRDefault="0006756F" w:rsidP="00795079">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>SRST 799</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4D39">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD108B">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>varied</w:t>
+      </w:r>
+      <w:r w:rsidR="002D4D39">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B51A5C">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master’s </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Thesis (individualized sections). Fall 2025 (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0098617C">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Public Lands Trail Accessibility</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD108B">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, 3 credits</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61319">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>; Outdoor-Based Recreational Therapy</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD108B">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, 3 credits</w:t>
+      </w:r>
+      <w:r w:rsidR="00A61319" w:rsidRPr="00392CBB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>), Spring 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="0017581F" w:rsidRPr="00392CBB">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00044572">
+      <w:r w:rsidR="00392CBB">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Recreation</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000B02EC">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00392CBB" w:rsidRPr="0098617C">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>al</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00044572">
+        <w:t>Public Lands Trail Accessibility</w:t>
+      </w:r>
+      <w:r w:rsidR="00392CBB">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Therapy</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004B7FB1">
+        <w:t>, 1 credit; Outdoor-Based Recreational Therapy, 2 credits)</w:t>
+      </w:r>
+      <w:r w:rsidR="00814062">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="130CEE6B" w14:textId="733A4A1F" w:rsidR="00531A63" w:rsidRPr="0011542A" w:rsidRDefault="00531A63" w:rsidP="0011542A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011542A">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>EDUC 896</w:t>
+      </w:r>
+      <w:r w:rsidR="001D23A8" w:rsidRPr="0011542A">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (3 credits)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0011542A">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="001D23A8" w:rsidRPr="0011542A">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Special Topics</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14DDC" w:rsidRPr="0011542A">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>. Spring 2026 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E14DDC" w:rsidRPr="0011542A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Human Dimensions of Natural Resource Recreation Management Field Experience)</w:t>
+      </w:r>
+      <w:r w:rsidR="00235AF4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323E418D" w14:textId="7910307B" w:rsidR="001D23A8" w:rsidRDefault="001D23A8" w:rsidP="000022CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0011542A">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>EDUC</w:t>
+      </w:r>
+      <w:r w:rsidR="00767152" w:rsidRPr="0011542A">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 897 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD108B">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>varied</w:t>
+      </w:r>
+      <w:r w:rsidR="00767152" w:rsidRPr="0011542A">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>): Independent Study. Spring 2026 (Conflict and Cultural Heritage</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD108B">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, 6 credits</w:t>
+      </w:r>
+      <w:r w:rsidR="00767152" w:rsidRPr="0011542A">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00044572">
+      <w:r w:rsidR="00235AF4">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CB8DA6" w14:textId="77777777" w:rsidR="00644F6E" w:rsidRPr="0098617C" w:rsidRDefault="00644F6E" w:rsidP="0004554F">
+    <w:p w14:paraId="6646A3AA" w14:textId="77777777" w:rsidR="000022CE" w:rsidRPr="000022CE" w:rsidRDefault="000022CE" w:rsidP="000022CE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="right" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CC9C0E9" w14:textId="24599926" w:rsidR="004D1D2A" w:rsidRPr="0098617C" w:rsidRDefault="004D1D2A" w:rsidP="002876A8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...10 lines deleted...]
-        <w:contextualSpacing/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Course and Program Development</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FAA59A" w14:textId="1E75B2E4" w:rsidR="004D1D2A" w:rsidRPr="0098617C" w:rsidRDefault="004D1D2A" w:rsidP="004D1D2A">
+    <w:p w14:paraId="42FAA59A" w14:textId="17CAD471" w:rsidR="004D1D2A" w:rsidRPr="0098617C" w:rsidRDefault="004D1D2A" w:rsidP="004D1D2A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">RMGT 470/RMGT 570 (3 credits): </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Human Dimensions of Natural Resource Recreation Management Field Experience. Co-development with Ellen Drogin Rodgers.</w:t>
       </w:r>
       <w:r w:rsidR="000706CB" w:rsidRPr="000706CB">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000706CB">
+      <w:r w:rsidR="00041D5D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Approved by</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000706CB" w:rsidRPr="0098617C">
+        <w:t xml:space="preserve">In </w:t>
+      </w:r>
+      <w:r w:rsidR="002B68E8">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-        <w:t>, in catalog beginning in Fall 2025.</w:t>
+        <w:t>catalog beginning in Fall 2025.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24AFE18F" w14:textId="493562C8" w:rsidR="004D1D2A" w:rsidRPr="0098617C" w:rsidRDefault="004D1D2A" w:rsidP="004D1D2A">
+    <w:p w14:paraId="24AFE18F" w14:textId="33F061E0" w:rsidR="004D1D2A" w:rsidRPr="0098617C" w:rsidRDefault="004D1D2A" w:rsidP="004D1D2A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Minor in Human Dimensions of Natural Resource </w:t>
       </w:r>
       <w:r w:rsidR="000C3E59">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Recreation. </w:t>
       </w:r>
       <w:r w:rsidR="000706CB" w:rsidRPr="0098617C">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Co-development with Ellen Drogin Rodgers. </w:t>
       </w:r>
-      <w:r w:rsidR="00B02D97">
+      <w:r w:rsidR="00041D5D">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Approved by</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B02D97" w:rsidRPr="0098617C">
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidR="002B68E8">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-        <w:t>, in catalog beginning in Fall 2025.</w:t>
+        <w:t xml:space="preserve"> catalog beginning in Fall 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A6CF1E9" w14:textId="4A41C1C1" w:rsidR="004D1D2A" w:rsidRPr="0098617C" w:rsidRDefault="004D1D2A" w:rsidP="004D1D2A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Graduate Certificate in Human Dimensions of Natural Resource </w:t>
       </w:r>
       <w:r w:rsidR="000C3E59">
         <w:rPr>
@@ -19230,136 +23900,136 @@
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Cours</w:t>
       </w:r>
       <w:r w:rsidR="003B5864" w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Development </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033E95DA" w14:textId="5A9988F5" w:rsidR="006E02A2" w:rsidRPr="0098617C" w:rsidRDefault="006E02A2" w:rsidP="0004554F">
+    <w:p w14:paraId="5347642F" w14:textId="62C314F0" w:rsidR="004B2B8E" w:rsidRPr="00F157DE" w:rsidRDefault="006E02A2" w:rsidP="00F157DE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>RPTM 334 (3 credits): Non-Profit and Governmental Recreation Agency Operations</w:t>
       </w:r>
       <w:r w:rsidR="00891CDB" w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Spring 2022</w:t>
       </w:r>
       <w:r w:rsidR="00371796" w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, Summer 2022</w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. Development for Penn State World Campus. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C609D5C" w14:textId="77777777" w:rsidR="00430698" w:rsidRPr="0098617C" w:rsidRDefault="00430698" w:rsidP="0004554F">
+    <w:p w14:paraId="5EDA6679" w14:textId="77777777" w:rsidR="00EA5FF4" w:rsidRDefault="00EA5FF4" w:rsidP="0004554F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16E76FC0" w14:textId="7FA2B677" w:rsidR="004434C3" w:rsidRPr="0098617C" w:rsidRDefault="004434C3" w:rsidP="0004554F">
+    <w:p w14:paraId="2C3E4D51" w14:textId="08953336" w:rsidR="00E606C6" w:rsidRDefault="004434C3" w:rsidP="0004554F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>The Pennsylvania State University – University Park</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C3E4D51" w14:textId="77777777" w:rsidR="00E606C6" w:rsidRPr="0098617C" w:rsidRDefault="00E606C6" w:rsidP="0004554F">
+    <w:p w14:paraId="175DC663" w14:textId="77777777" w:rsidR="00EF2BE8" w:rsidRPr="0098617C" w:rsidRDefault="00EF2BE8" w:rsidP="0004554F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D0C7815" w14:textId="3246B997" w:rsidR="00B27F65" w:rsidRPr="0098617C" w:rsidRDefault="004434C3" w:rsidP="0004554F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -19373,50 +24043,51 @@
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Courses as Instructor of Record</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="014E5D79" w14:textId="235143D7" w:rsidR="00891CDB" w:rsidRPr="0098617C" w:rsidRDefault="005B17CA" w:rsidP="00891CDB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">RPTM 334 (3 credits): </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Non-Profit and Governmental Recreation Agency Operations</w:t>
       </w:r>
       <w:r w:rsidR="00891CDB" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Spring 2021</w:t>
       </w:r>
       <w:r w:rsidR="004B7F67" w:rsidRPr="0098617C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -19770,51 +24441,50 @@
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14D9A680" w14:textId="12683CE4" w:rsidR="00607691" w:rsidRPr="0098617C" w:rsidRDefault="0041682B" w:rsidP="0004554F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>RPTM 433 (3 credits)</w:t>
       </w:r>
       <w:r w:rsidR="00D418B9" w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Evaluation and Research in Recreation Services</w:t>
       </w:r>
       <w:r w:rsidR="00E31DD0" w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000E65C2" w:rsidRPr="0098617C">
         <w:rPr>
@@ -20138,51 +24808,51 @@
         </w:rPr>
         <w:t>face to face</w:t>
       </w:r>
       <w:r w:rsidR="00F460D7" w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="000E5181" w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005C2038" w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F7375C0" w14:textId="3CCC85D0" w:rsidR="003F3342" w:rsidRPr="0098617C" w:rsidRDefault="00F52197" w:rsidP="0004554F">
+    <w:p w14:paraId="7D657F6B" w14:textId="60F4B5A0" w:rsidR="001D431A" w:rsidRDefault="00F52197" w:rsidP="00883256">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>RMP 557 (4 credits): Program and Event Design</w:t>
       </w:r>
       <w:r w:rsidR="000E5181" w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
@@ -20195,51 +24865,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F460D7" w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00BA1666" w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>face to face</w:t>
       </w:r>
       <w:r w:rsidR="00F460D7" w:rsidRPr="0098617C">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF292EE" w14:textId="77777777" w:rsidR="00F94DA2" w:rsidRDefault="00F94DA2" w:rsidP="001C6890">
+    <w:p w14:paraId="667CFCA2" w14:textId="77777777" w:rsidR="001D431A" w:rsidRDefault="001D431A" w:rsidP="001C6890">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -20283,1132 +24953,573 @@
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C28D08B" w14:textId="77777777" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="000218D5" w:rsidP="00CA308B">
             <w:pPr>
               <w:ind w:left="-120"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000218D5" w:rsidRPr="00C2637F" w14:paraId="6FBBAAA4" w14:textId="77777777" w:rsidTr="00CA308B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3568E81C" w14:textId="3F06A484" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="002827C0" w:rsidP="00CA308B">
+          <w:p w14:paraId="3568E81C" w14:textId="691DA63E" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00CA308B">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Fall 2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4279" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="149D4062" w14:textId="06EAAB0E" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00CA308B">
+            <w:pPr>
+              <w:ind w:left="-108"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Spring 2025</w:t>
-[...13 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Research Agenda and Methods (SRST 606: </w:t>
+            </w:r>
             <w:r w:rsidRPr="00C2637F">
-              <w:rPr>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Scholarly Development, The Pennsylvania State University, Instructor: Andrew Mowen)</w:t>
+              <w:t>Foundations of Sport and Recreation Studies, George Mason University, Instructor: Pierre Rodgers)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000218D5" w:rsidRPr="00C2637F" w14:paraId="33B2B8F5" w14:textId="77777777" w:rsidTr="00CA308B">
+      <w:tr w:rsidR="00883256" w:rsidRPr="00C2637F" w14:paraId="67BCC3BF" w14:textId="77777777" w:rsidTr="00CA308B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A0176CE" w14:textId="2237A53D" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="00472FBE" w:rsidP="00CA308B">
+          <w:p w14:paraId="3AC39A48" w14:textId="1D67CE95" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Spring 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3537AB48" w14:textId="5CAA759C" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="00363846" w:rsidP="00CA308B">
+          <w:p w14:paraId="7D029937" w14:textId="326CDB6F" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
             <w:pPr>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Equity in Planning (</w:t>
-[...41 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Developing a Teaching Philosophy and Portfolio (RPTM 537: Scholarly Development, The Pennsylvania State University, Instructor: Andrew Mowen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000218D5" w:rsidRPr="00C2637F" w14:paraId="4675D43E" w14:textId="77777777" w:rsidTr="00CA308B">
+      <w:tr w:rsidR="00883256" w:rsidRPr="00C2637F" w14:paraId="33B2B8F5" w14:textId="77777777" w:rsidTr="00CA308B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31742A70" w14:textId="2C70C1F8" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="000218D5" w:rsidP="00CA308B">
+          <w:p w14:paraId="4A0176CE" w14:textId="2237A53D" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Fall 2024</w:t>
+              <w:t>Spring 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="508CD936" w14:textId="4FF37623" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="0049048D" w:rsidP="00CA308B">
+          <w:p w14:paraId="3537AB48" w14:textId="5CAA759C" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
             <w:pPr>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research </w:t>
-[...44 lines deleted...]
-              <w:t>Foundations of Sport and Recreation Studies, George Mason University, Instructor: Pierre Rodgers)</w:t>
+              <w:t>Equity in Planning (PRTM 8220: Strategic Planning in PRTM Organizations, Clemson University, Instructor: Bob Barcelona</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000218D5" w:rsidRPr="00C2637F" w14:paraId="2669DA17" w14:textId="77777777" w:rsidTr="00CA308B">
+      <w:tr w:rsidR="00883256" w:rsidRPr="00C2637F" w14:paraId="4675D43E" w14:textId="77777777" w:rsidTr="00CA308B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6BBAA0F7" w14:textId="04448FB3" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="000218D5" w:rsidP="00CA308B">
+          <w:p w14:paraId="31742A70" w14:textId="2C70C1F8" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Fall 2023</w:t>
+              <w:t>Fall 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="71BE23A1" w14:textId="4D748AF9" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="00744421" w:rsidP="00CA308B">
+          <w:p w14:paraId="508CD936" w14:textId="4FF37623" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
             <w:pPr>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research </w:t>
-[...43 lines deleted...]
-            <w:r w:rsidR="004A6F16" w:rsidRPr="00C2637F">
+              <w:t xml:space="preserve">Research Agenda and Methods (SRST 606: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C2637F">
               <w:t>Foundations of Sport and Recreation Studies, George Mason University, Instructor: Pierre Rodgers)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00472FBE" w:rsidRPr="00C2637F" w14:paraId="240AA58C" w14:textId="77777777" w:rsidTr="00CA308B">
+      <w:tr w:rsidR="00883256" w:rsidRPr="00C2637F" w14:paraId="2669DA17" w14:textId="77777777" w:rsidTr="00CA308B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="66732CF5" w14:textId="21055EB9" w:rsidR="00472FBE" w:rsidRPr="00C2637F" w:rsidRDefault="00472FBE" w:rsidP="00CA308B">
+          <w:p w14:paraId="6BBAA0F7" w14:textId="04448FB3" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Spring 2023</w:t>
+              <w:t>Fall 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9090A9" w14:textId="7B0D52A7" w:rsidR="00472FBE" w:rsidRPr="00C2637F" w:rsidRDefault="00643FD3" w:rsidP="00CA308B">
+          <w:p w14:paraId="71BE23A1" w14:textId="4D748AF9" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
             <w:pPr>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Academic Job Search Process</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Scholarly Development, The Pennsylvania State University, Instructor: Andrew Mowen)</w:t>
+              <w:t xml:space="preserve">Research Agenda and Methods (SRST 606: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C2637F">
+              <w:t>Foundations of Sport and Recreation Studies, George Mason University, Instructor: Pierre Rodgers)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000218D5" w:rsidRPr="00C2637F" w14:paraId="55E11146" w14:textId="77777777" w:rsidTr="00CA308B">
+      <w:tr w:rsidR="00883256" w:rsidRPr="00C2637F" w14:paraId="240AA58C" w14:textId="77777777" w:rsidTr="00CA308B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="25EF7428" w14:textId="4CD2F9BF" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="000218D5" w:rsidP="000218D5">
+          <w:p w14:paraId="66732CF5" w14:textId="21055EB9" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Fall 2022</w:t>
+              <w:t>Spring 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E47DC73" w14:textId="2FD57AF3" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="000218D5" w:rsidP="000218D5">
+          <w:p w14:paraId="6B9090A9" w14:textId="7B0D52A7" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
             <w:pPr>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research, </w:t>
-[...92 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Academic Job Search Process (RPTM 537: Scholarly Development, The Pennsylvania State University, Instructor: Andrew Mowen)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000218D5" w:rsidRPr="00C2637F" w14:paraId="42D98F57" w14:textId="77777777" w:rsidTr="00CA308B">
+      <w:tr w:rsidR="00883256" w:rsidRPr="00C2637F" w14:paraId="55E11146" w14:textId="77777777" w:rsidTr="00CA308B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0D8E5AE1" w14:textId="77777777" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="000218D5" w:rsidP="000218D5">
+          <w:p w14:paraId="25EF7428" w14:textId="4CD2F9BF" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Spring 2022</w:t>
+              <w:t>Fall 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2941229C" w14:textId="59C4A949" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="000218D5" w:rsidP="000218D5">
-[...1 lines deleted...]
-              <w:ind w:left="-108" w:firstLine="18"/>
+          <w:p w14:paraId="6E47DC73" w14:textId="2FD57AF3" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
+            <w:pPr>
+              <w:ind w:left="-108"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Navigating </w:t>
-[...5 lines deleted...]
-              <w:t>Q</w:t>
+              <w:t xml:space="preserve">Research, Career Path, and Advice for Graduate Students (SRST 606: </w:t>
             </w:r>
             <w:r w:rsidRPr="00C2637F">
-              <w:rPr>
-[...74 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+              <w:t>Foundations of Sport and Recreation Studies, George Mason University, Instructor: Pierre Rodgers)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000218D5" w:rsidRPr="00C2637F" w14:paraId="48DADC2B" w14:textId="77777777" w:rsidTr="00CA308B">
+      <w:tr w:rsidR="00883256" w:rsidRPr="00C2637F" w14:paraId="42D98F57" w14:textId="77777777" w:rsidTr="00CA308B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F5CE030" w14:textId="77777777" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="000218D5" w:rsidP="000218D5">
+          <w:p w14:paraId="0D8E5AE1" w14:textId="77777777" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>Spring 2022</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4279" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2941229C" w14:textId="59C4A949" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2637F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Navigating Qualitative Research: Examples from Urban Parks and Recreation (RPTM 433: Evaluation and Research in Recreation Services, The Pennsylvania State University, Instructor: Stephanie Freeman) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00883256" w:rsidRPr="00C2637F" w14:paraId="48DADC2B" w14:textId="77777777" w:rsidTr="00CA308B">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5CE030" w14:textId="77777777" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2637F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>Fall 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="19115447" w14:textId="40568A9B" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="000218D5" w:rsidP="000218D5">
+          <w:p w14:paraId="19115447" w14:textId="40568A9B" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety and </w:t>
-[...101 lines deleted...]
-              <w:t>Lisa Morris)</w:t>
+              <w:t>Safety and Urban Parks: Interracial Contact, Racism, and Belonging (BBH/CRIMJ 150N: Safe and Sound– The Intersection of Criminal Justice and Public Health, The Pennsylvania State University – Abington, Instructor: Lisa Morris)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000218D5" w:rsidRPr="00C2637F" w14:paraId="5B342E61" w14:textId="77777777" w:rsidTr="00CA308B">
+      <w:tr w:rsidR="00883256" w:rsidRPr="00C2637F" w14:paraId="5B342E61" w14:textId="77777777" w:rsidTr="00CA308B">
         <w:trPr>
           <w:trHeight w:val="81"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0F3D3631" w14:textId="77777777" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="000218D5" w:rsidP="000218D5">
+          <w:p w14:paraId="0F3D3631" w14:textId="77777777" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Fall 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A549DBD" w14:textId="07C9913F" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="000218D5" w:rsidP="000218D5">
+          <w:p w14:paraId="3A549DBD" w14:textId="07C9913F" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leisure, </w:t>
-[...59 lines deleted...]
-              <w:t>, Instructor: Katrina Black Reed)</w:t>
+              <w:t>Leisure, Culture, and Intercultural Sensitivity (RPTM 120: Leisure and Human Behavior, The Pennsylvania State University – Abington, Instructor: Katrina Black Reed)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000218D5" w:rsidRPr="00C2637F" w14:paraId="472C83D6" w14:textId="77777777" w:rsidTr="000218D5">
+      <w:tr w:rsidR="00883256" w:rsidRPr="00C2637F" w14:paraId="472C83D6" w14:textId="77777777" w:rsidTr="00472040">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7BE42D74" w14:textId="77777777" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="000218D5" w:rsidP="000218D5">
+          <w:p w14:paraId="7BE42D74" w14:textId="77777777" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Fall 2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7BB0C2C2" w14:textId="08E1993E" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="000218D5" w:rsidP="000218D5">
+          <w:p w14:paraId="7BB0C2C2" w14:textId="08E1993E" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="3"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative </w:t>
-[...53 lines deleted...]
-              <w:t>, Instructor: Jen Agans)</w:t>
+              <w:t>Quantitative Data Analysis (RPTM 433: Evaluation and Research in Recreation Services, The Pennsylvania State University, Instructor: Jen Agans)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000218D5" w:rsidRPr="00C2637F" w14:paraId="0C775CF7" w14:textId="77777777" w:rsidTr="00AC5823">
+      <w:tr w:rsidR="00883256" w:rsidRPr="00C2637F" w14:paraId="0C775CF7" w14:textId="77777777" w:rsidTr="00472040">
         <w:trPr>
           <w:trHeight w:val="69"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w14:paraId="11CA9039" w14:textId="77777777" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="000218D5" w:rsidP="000218D5">
+          </w:tcPr>
+          <w:p w14:paraId="11CA9039" w14:textId="77777777" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Fall 2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4279" w:type="pct"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-          <w:p w14:paraId="230B8844" w14:textId="1E8BD498" w:rsidR="000218D5" w:rsidRPr="00C2637F" w:rsidRDefault="000218D5" w:rsidP="000218D5">
+          </w:tcPr>
+          <w:p w14:paraId="230B8844" w14:textId="1E8BD498" w:rsidR="00883256" w:rsidRPr="00C2637F" w:rsidRDefault="00883256" w:rsidP="00883256">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2637F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative </w:t>
-[...53 lines deleted...]
-              <w:t>Instructor: Jen Agans)</w:t>
+              <w:t>Qualitative Data Analysis (RPTM 433: Evaluation and Research in Recreation Services, The Pennsylvania State University, Instructor: Jen Agans)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="49269956" w14:textId="77777777" w:rsidR="002104DC" w:rsidRPr="00C2637F" w:rsidRDefault="002104DC" w:rsidP="001C6890">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7160"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -21474,442 +25585,527 @@
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57B98941" w14:textId="77777777" w:rsidR="00CA0E4B" w:rsidRPr="00C2637F" w:rsidRDefault="00CA0E4B" w:rsidP="0004554F">
             <w:pPr>
               <w:ind w:left="-120"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F36415" w:rsidRPr="0098617C" w14:paraId="0ACD5FED" w14:textId="77777777" w:rsidTr="0057775C">
         <w:trPr>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2F0D9B46" w14:textId="3A91077F" w:rsidR="00F36415" w:rsidRPr="00C2637F" w:rsidRDefault="00DD4966" w:rsidP="0004554F">
+          <w:p w14:paraId="2F0D9B46" w14:textId="7649742C" w:rsidR="00F36415" w:rsidRPr="00C2637F" w:rsidRDefault="00E374E1" w:rsidP="0004554F">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C2637F">
-[...3 lines deleted...]
-              <w:t>2024</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="380AA0F3" w14:textId="6807567D" w:rsidR="00F36415" w:rsidRPr="0098617C" w:rsidRDefault="00580E67" w:rsidP="0004554F">
+          <w:p w14:paraId="380AA0F3" w14:textId="3A77228C" w:rsidR="00F36415" w:rsidRPr="0098617C" w:rsidRDefault="00E374E1" w:rsidP="0004554F">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="3"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C2637F">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Certificate: Entering Mentoring, George Mason University</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD4966" w:rsidRPr="0098617C" w14:paraId="77921130" w14:textId="77777777" w:rsidTr="0057775C">
+      <w:tr w:rsidR="00E374E1" w:rsidRPr="0098617C" w14:paraId="5095F1B2" w14:textId="77777777" w:rsidTr="0057775C">
         <w:trPr>
           <w:trHeight w:val="207"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C0F4A5E" w14:textId="66F7EF8A" w:rsidR="00DD4966" w:rsidRPr="0098617C" w:rsidRDefault="00DD4966" w:rsidP="00DD4966">
+          <w:p w14:paraId="15D7C83B" w14:textId="2A356001" w:rsidR="00E374E1" w:rsidRPr="00C2637F" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C2637F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4279" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12292C52" w14:textId="5CB0C47A" w:rsidR="00E374E1" w:rsidRPr="00C2637F" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="3"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2637F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Documenting Teaching Excellence: Preparing for Your Next Review, Workshop at The Academy of Leisure Sciences Annual Conference</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E374E1" w:rsidRPr="0098617C" w14:paraId="77921130" w14:textId="77777777" w:rsidTr="0057775C">
+        <w:trPr>
+          <w:trHeight w:val="207"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C0F4A5E" w14:textId="66F7EF8A" w:rsidR="00E374E1" w:rsidRPr="0098617C" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="11A4BA77" w14:textId="50AD7F03" w:rsidR="00DD4966" w:rsidRPr="0098617C" w:rsidRDefault="00DD4966" w:rsidP="00DD4966">
+          <w:p w14:paraId="11A4BA77" w14:textId="50AD7F03" w:rsidR="00E374E1" w:rsidRPr="0098617C" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="3"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Course: Essentials of Online Teaching, The Pennsylvania State University</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD4966" w:rsidRPr="0098617C" w14:paraId="6AD08325" w14:textId="77777777" w:rsidTr="004E39D5">
+      <w:tr w:rsidR="00E374E1" w:rsidRPr="0098617C" w14:paraId="6AD08325" w14:textId="77777777" w:rsidTr="004E39D5">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7583F15C" w14:textId="79511AC8" w:rsidR="00DD4966" w:rsidRPr="0098617C" w:rsidRDefault="00DD4966" w:rsidP="00DD4966">
+          <w:p w14:paraId="7583F15C" w14:textId="79511AC8" w:rsidR="00E374E1" w:rsidRPr="0098617C" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61CF5A85" w14:textId="377D5701" w:rsidR="00DD4966" w:rsidRPr="0098617C" w:rsidRDefault="00DD4966" w:rsidP="00DD4966">
+          <w:p w14:paraId="61CF5A85" w14:textId="377D5701" w:rsidR="00E374E1" w:rsidRPr="0098617C" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="3"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Certificate: Teach to Reach: Maximizing Learning for All Students, The Pennsylvania State University</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD4966" w:rsidRPr="0098617C" w14:paraId="06D6C351" w14:textId="77777777" w:rsidTr="004E39D5">
+      <w:tr w:rsidR="00E374E1" w:rsidRPr="0098617C" w14:paraId="06D6C351" w14:textId="77777777" w:rsidTr="004E39D5">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="77A9EF14" w14:textId="34012FC6" w:rsidR="00DD4966" w:rsidRPr="0098617C" w:rsidRDefault="00DD4966" w:rsidP="00DD4966">
+          <w:p w14:paraId="77A9EF14" w14:textId="34012FC6" w:rsidR="00E374E1" w:rsidRPr="0098617C" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D45B8FE" w14:textId="2C927DA5" w:rsidR="00DD4966" w:rsidRPr="0098617C" w:rsidRDefault="00DD4966" w:rsidP="00DD4966">
+          <w:p w14:paraId="4D45B8FE" w14:textId="2C927DA5" w:rsidR="00E374E1" w:rsidRPr="0098617C" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="3"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Certificate: Inclusive Teaching: Supporting All Students in the College Classroom, Columbia University</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD4966" w:rsidRPr="0098617C" w14:paraId="21290F13" w14:textId="77777777" w:rsidTr="004E39D5">
+      <w:tr w:rsidR="00E374E1" w:rsidRPr="0098617C" w14:paraId="21290F13" w14:textId="77777777" w:rsidTr="004E39D5">
         <w:trPr>
           <w:trHeight w:val="73"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03278477" w14:textId="77777777" w:rsidR="00DD4966" w:rsidRPr="0098617C" w:rsidRDefault="00DD4966" w:rsidP="00DD4966">
+          <w:p w14:paraId="03278477" w14:textId="77777777" w:rsidR="00E374E1" w:rsidRPr="0098617C" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="28324EE1" w14:textId="77777777" w:rsidR="00DD4966" w:rsidRPr="0098617C" w:rsidRDefault="00DD4966" w:rsidP="00DD4966">
+          <w:p w14:paraId="28324EE1" w14:textId="77777777" w:rsidR="00E374E1" w:rsidRPr="0098617C" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="3"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Practicum: College Teaching, University of New Hampshire</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E118507" w14:textId="6D8BD333" w:rsidR="00DD4966" w:rsidRPr="0098617C" w:rsidRDefault="00DD4966" w:rsidP="00DD4966">
+          <w:p w14:paraId="1E118507" w14:textId="6D8BD333" w:rsidR="00E374E1" w:rsidRPr="0098617C" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="3"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD4966" w:rsidRPr="0098617C" w14:paraId="3155D9B1" w14:textId="77777777" w:rsidTr="00E048A6">
+      <w:tr w:rsidR="00E374E1" w:rsidRPr="0098617C" w14:paraId="3155D9B1" w14:textId="77777777" w:rsidTr="00E048A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CEE6999" w14:textId="744C9054" w:rsidR="00DD4966" w:rsidRPr="0098617C" w:rsidRDefault="00DD4966" w:rsidP="00DD4966">
+          <w:p w14:paraId="0CEE6999" w14:textId="744C9054" w:rsidR="00E374E1" w:rsidRPr="00A97EF4" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
             <w:pPr>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0098617C">
+            <w:r w:rsidRPr="00A97EF4">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>FUNDING FOR ENGAGED LEARNING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD4966" w:rsidRPr="0098617C" w14:paraId="51A78101" w14:textId="77777777" w:rsidTr="00E048A6">
+      <w:tr w:rsidR="00E374E1" w:rsidRPr="0098617C" w14:paraId="51A78101" w14:textId="77777777" w:rsidTr="00E048A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="458D1D3D" w14:textId="77777777" w:rsidR="00DD4966" w:rsidRPr="0098617C" w:rsidRDefault="00DD4966" w:rsidP="00DD4966">
+          <w:p w14:paraId="458D1D3D" w14:textId="77777777" w:rsidR="00E374E1" w:rsidRPr="0098617C" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
             <w:pPr>
               <w:ind w:left="-120"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD4966" w:rsidRPr="0098617C" w14:paraId="0D11CE62" w14:textId="77777777" w:rsidTr="00E048A6">
+      <w:tr w:rsidR="00E374E1" w:rsidRPr="0098617C" w14:paraId="0D11CE62" w14:textId="77777777" w:rsidTr="00E048A6">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="220CE705" w14:textId="3223BC9D" w:rsidR="00DD4966" w:rsidRPr="0098617C" w:rsidRDefault="00DD4966" w:rsidP="00DD4966">
+          <w:p w14:paraId="220CE705" w14:textId="2DC99A17" w:rsidR="00E374E1" w:rsidRPr="0098617C" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4279" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6407749E" w14:textId="3423E215" w:rsidR="00E374E1" w:rsidRPr="0098617C" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
+            <w:pPr>
+              <w:ind w:left="-108" w:firstLine="18"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Micro Grant, RMGT 470/570 Mason Impact Field Experience to Great Smoky Mountains National Park, George Mason University ($1,000)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E374E1" w:rsidRPr="0098617C" w14:paraId="109DDC8A" w14:textId="77777777" w:rsidTr="00E048A6">
+        <w:trPr>
+          <w:trHeight w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="721" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C4D44E0" w14:textId="4C99D4F6" w:rsidR="00E374E1" w:rsidRPr="0098617C" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6407749E" w14:textId="1C551074" w:rsidR="00DD4966" w:rsidRPr="0098617C" w:rsidRDefault="00DD4966" w:rsidP="00DD4966">
+          <w:p w14:paraId="4B582C07" w14:textId="448BB822" w:rsidR="00E374E1" w:rsidRPr="0098617C" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bringing RPTM Professionals into the Classroom, Academic Environment Committee, The Pennsylvania State University </w:t>
             </w:r>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t xml:space="preserve">– Abington ($1,200) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD4966" w:rsidRPr="0098617C" w14:paraId="30AB5921" w14:textId="77777777" w:rsidTr="00085339">
+      <w:tr w:rsidR="00E374E1" w:rsidRPr="0098617C" w14:paraId="30AB5921" w14:textId="77777777" w:rsidTr="00085339">
         <w:trPr>
           <w:trHeight w:val="68"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="59884BDD" w14:textId="179A3A13" w:rsidR="00DD4966" w:rsidRPr="0098617C" w:rsidRDefault="00DD4966" w:rsidP="00DD4966">
+          <w:p w14:paraId="59884BDD" w14:textId="179A3A13" w:rsidR="00E374E1" w:rsidRPr="0098617C" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5CD3492E" w14:textId="12B2A98C" w:rsidR="00DD4966" w:rsidRPr="0098617C" w:rsidRDefault="00DD4966" w:rsidP="00DD4966">
+          <w:p w14:paraId="5CD3492E" w14:textId="12B2A98C" w:rsidR="00E374E1" w:rsidRPr="0098617C" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Study Abroad Program Development Grant, Global Learning, The Pennsylvania State University ($6,000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD4966" w:rsidRPr="0098617C" w14:paraId="4A76F64C" w14:textId="77777777" w:rsidTr="00161B62">
+      <w:tr w:rsidR="00E374E1" w:rsidRPr="0098617C" w14:paraId="4A76F64C" w14:textId="77777777" w:rsidTr="00161B62">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7F27382D" w14:textId="77777777" w:rsidR="00DD4966" w:rsidRPr="0098617C" w:rsidRDefault="00DD4966" w:rsidP="00DD4966">
+          <w:p w14:paraId="7F27382D" w14:textId="77777777" w:rsidR="00E374E1" w:rsidRPr="0098617C" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4279" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6F632B09" w14:textId="768054CE" w:rsidR="00DD4966" w:rsidRPr="0098617C" w:rsidRDefault="00DD4966" w:rsidP="00DD4966">
+          <w:p w14:paraId="6F632B09" w14:textId="768054CE" w:rsidR="00E374E1" w:rsidRPr="0098617C" w:rsidRDefault="00E374E1" w:rsidP="00E374E1">
             <w:pPr>
               <w:ind w:left="-108" w:firstLine="18"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Increasing Student Engagement with RPTM Professionals, Academic Environment Committee, The Pennsylvania State University </w:t>
             </w:r>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>– Abington ($1,000)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6EDDCA65" w14:textId="77777777" w:rsidR="002E4BF1" w:rsidRPr="0098617C" w:rsidRDefault="002E4BF1" w:rsidP="0004554F">
       <w:pPr>
@@ -22063,53 +26259,53 @@
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8100" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B7ACD06" w14:textId="5C2B54C4" w:rsidR="00DE68AD" w:rsidRPr="0098617C" w:rsidRDefault="00DE68AD" w:rsidP="00DE68AD">
             <w:pPr>
               <w:ind w:left="-111"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Scholarship, Virginia Land Conservation &amp; Greenways Conference, Funded by the Virginia Department of Forestry Urban and Community Forestry Grant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE68AD" w:rsidRPr="0098617C" w14:paraId="52AFEA1F" w14:textId="77777777" w:rsidTr="00AA6BE8">
+      <w:tr w:rsidR="00DE68AD" w:rsidRPr="0098617C" w14:paraId="52AFEA1F" w14:textId="77777777" w:rsidTr="00B6517F">
         <w:trPr>
-          <w:trHeight w:val="87"/>
+          <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77518E75" w14:textId="1A8D713A" w:rsidR="00DE68AD" w:rsidRPr="0098617C" w:rsidRDefault="00DE68AD" w:rsidP="00DE68AD">
             <w:pPr>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8100" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ED313EB" w14:textId="3F3D857A" w:rsidR="00DE68AD" w:rsidRPr="0098617C" w:rsidRDefault="00DE68AD" w:rsidP="00DE68AD">
@@ -22276,50 +26472,51 @@
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Best Dissertation Award, The American Academy for Park and Recreation Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE68AD" w:rsidRPr="0098617C" w14:paraId="01CF8029" w14:textId="77777777" w:rsidTr="00BB6A37">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A081069" w14:textId="01C43540" w:rsidR="00DE68AD" w:rsidRPr="0098617C" w:rsidRDefault="00DE68AD" w:rsidP="00DE68AD">
             <w:pPr>
               <w:ind w:left="-108"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">2022 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8100" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="426A446A" w14:textId="5F3B856E" w:rsidR="00DE68AD" w:rsidRPr="0098617C" w:rsidRDefault="00DE68AD" w:rsidP="00DE68AD">
             <w:pPr>
               <w:ind w:left="-116" w:firstLine="18"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presidential Citation for Outstanding Service, Pennsylvania Recreation and Park Society </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DE68AD" w:rsidRPr="0098617C" w14:paraId="6032AC82" w14:textId="77777777" w:rsidTr="00BB6A37">
@@ -22878,520 +27075,636 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A572E6" w:rsidRPr="0098617C" w14:paraId="2F655934" w14:textId="77777777" w:rsidTr="00D01806">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01C64C2F" w14:textId="77777777" w:rsidR="00864F2E" w:rsidRPr="0098617C" w:rsidRDefault="00864F2E" w:rsidP="0004554F">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF08F2" w:rsidRPr="0098617C" w14:paraId="43C8FD94" w14:textId="77777777" w:rsidTr="00077952">
+      <w:tr w:rsidR="00AB7F62" w:rsidRPr="0098617C" w14:paraId="43C8FD94" w14:textId="77777777" w:rsidTr="00AB7F62">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="773" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7428168E" w14:textId="1371A1E5" w:rsidR="00AB7F62" w:rsidRPr="000138CA" w:rsidRDefault="005B1C2F" w:rsidP="00AB7F62">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000138CA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2025-Present</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4227" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40F64BDC" w14:textId="31389AF6" w:rsidR="00AB7F62" w:rsidRPr="000138CA" w:rsidRDefault="005B1C2F" w:rsidP="00AB7F62">
+            <w:pPr>
+              <w:ind w:left="-100"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000138CA">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SRTM Representative, CEHD Faculty Council </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B1C2F" w:rsidRPr="0098617C" w14:paraId="32CBA1DE" w14:textId="77777777" w:rsidTr="00AB7F62">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="315"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="773" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="330BB67F" w14:textId="2885C3A1" w:rsidR="005B1C2F" w:rsidRPr="00EA6B7D" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6B7D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2025-Present</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4227" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6364F303" w14:textId="006A13CB" w:rsidR="005B1C2F" w:rsidRPr="00EA6B7D" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
+            <w:pPr>
+              <w:ind w:left="-100"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EA6B7D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Faculty Advisor, Rho Phi Lamda</w:t>
+            </w:r>
+            <w:r w:rsidR="00514760">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6B7D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Recreation</w:t>
+            </w:r>
+            <w:r w:rsidR="002D3CC1">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>al</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6B7D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Leaders </w:t>
+            </w:r>
+            <w:r w:rsidR="00514760">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA6B7D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tomorrow</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005B1C2F" w:rsidRPr="0098617C" w14:paraId="08DF0D0D" w14:textId="77777777" w:rsidTr="00077952">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="513"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7428168E" w14:textId="256C4CB7" w:rsidR="00DF08F2" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00DF08F2">
+          <w:p w14:paraId="285D04EF" w14:textId="0B35F177" w:rsidR="005B1C2F" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4227" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40F64BDC" w14:textId="43C150E1" w:rsidR="00DF08F2" w:rsidRPr="0098617C" w:rsidRDefault="00077952" w:rsidP="00DF08F2">
+          <w:p w14:paraId="1392FC20" w14:textId="2F7D194E" w:rsidR="005B1C2F" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Search Committee Member, CEHD </w:t>
-[...5 lines deleted...]
-              <w:t>Associate Dean for Research (ADR) Search Committee</w:t>
+              <w:t>Search Committee Member, CEHD Associate Dean for Research (ADR) Search Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w14:paraId="52EA8F74" w14:textId="77777777" w:rsidTr="000502EA">
+      <w:tr w:rsidR="005B1C2F" w:rsidRPr="0098617C" w14:paraId="52EA8F74" w14:textId="77777777" w:rsidTr="000502EA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="405D54EF" w14:textId="612B10C4" w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00AF3B0F">
+          <w:p w14:paraId="405D54EF" w14:textId="612B10C4" w:rsidR="005B1C2F" w:rsidRPr="0098617C" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2024-</w:t>
             </w:r>
-            <w:r w:rsidR="000C2117">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4227" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="57903914" w14:textId="0113D108" w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00AF3B0F">
+          <w:p w14:paraId="57903914" w14:textId="0113D108" w:rsidR="005B1C2F" w:rsidRPr="0098617C" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Member/SRTM Representative, CEHD Web Task Force</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w14:paraId="4AAF413F" w14:textId="77777777" w:rsidTr="000502EA">
+      <w:tr w:rsidR="005B1C2F" w:rsidRPr="0098617C" w14:paraId="4AAF413F" w14:textId="77777777" w:rsidTr="000502EA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4E771D7B" w14:textId="6D77BE9D" w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00AF3B0F">
+          <w:p w14:paraId="4E771D7B" w14:textId="6D77BE9D" w:rsidR="005B1C2F" w:rsidRPr="0098617C" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2024-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4227" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB2DC03" w14:textId="25D8776F" w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00AF3B0F">
+          <w:p w14:paraId="4AB2DC03" w14:textId="25D8776F" w:rsidR="005B1C2F" w:rsidRPr="0098617C" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Secretary, SRTM </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w14:paraId="15554B58" w14:textId="77777777" w:rsidTr="000502EA">
+      <w:tr w:rsidR="005B1C2F" w:rsidRPr="0098617C" w14:paraId="15554B58" w14:textId="77777777" w:rsidTr="000502EA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3FCBE5A8" w14:textId="6D3A4C46" w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00AF3B0F">
+          <w:p w14:paraId="3FCBE5A8" w14:textId="6D3A4C46" w:rsidR="005B1C2F" w:rsidRPr="0098617C" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2024-2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4227" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C362C7C" w14:textId="74FCBDE5" w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00AF3B0F">
+          <w:p w14:paraId="0C362C7C" w14:textId="74FCBDE5" w:rsidR="005B1C2F" w:rsidRPr="0098617C" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Secretary, CEHD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w14:paraId="0CFB41BD" w14:textId="77777777" w:rsidTr="000502EA">
+      <w:tr w:rsidR="005B1C2F" w:rsidRPr="0098617C" w14:paraId="0CFB41BD" w14:textId="77777777" w:rsidTr="000502EA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24DD5C79" w14:textId="2F71590B" w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00AF3B0F">
+          <w:p w14:paraId="24DD5C79" w14:textId="2F71590B" w:rsidR="005B1C2F" w:rsidRPr="0098617C" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2024-Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4227" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B314A46" w14:textId="2A71D86F" w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00AF3B0F">
+          <w:p w14:paraId="5B314A46" w14:textId="2A71D86F" w:rsidR="005B1C2F" w:rsidRPr="0098617C" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Member, CEHD Scholarship Review Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w14:paraId="1B75A0B4" w14:textId="77777777" w:rsidTr="000502EA">
+      <w:tr w:rsidR="005B1C2F" w:rsidRPr="0098617C" w14:paraId="1B75A0B4" w14:textId="77777777" w:rsidTr="000502EA">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="408F3819" w14:textId="11BEF342" w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00AF3B0F">
+          <w:p w14:paraId="408F3819" w14:textId="11BEF342" w:rsidR="005B1C2F" w:rsidRPr="0098617C" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2023-Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4227" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5167F02C" w14:textId="6B8831E4" w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00AF3B0F">
+          <w:p w14:paraId="5167F02C" w14:textId="6B8831E4" w:rsidR="005B1C2F" w:rsidRPr="0098617C" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Judge, CEHD Student Research Symposium</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w14:paraId="1D4BBBD1" w14:textId="77777777" w:rsidTr="00DD36BC">
+      <w:tr w:rsidR="005B1C2F" w:rsidRPr="0098617C" w14:paraId="1D4BBBD1" w14:textId="77777777" w:rsidTr="00DD36BC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02B2B71F" w14:textId="3C10D6EE" w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00AF3B0F">
+          <w:p w14:paraId="02B2B71F" w14:textId="3C10D6EE" w:rsidR="005B1C2F" w:rsidRPr="0098617C" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2020-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4227" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1D27DCBB" w14:textId="3A0777D8" w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00AF3B0F">
+          <w:p w14:paraId="1D27DCBB" w14:textId="3A0777D8" w:rsidR="005B1C2F" w:rsidRPr="0098617C" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Secretary, Travel and Tourism Graduate Student Association</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w14:paraId="68421562" w14:textId="77777777" w:rsidTr="00DD36BC">
+      <w:tr w:rsidR="005B1C2F" w:rsidRPr="0098617C" w14:paraId="68421562" w14:textId="77777777" w:rsidTr="00DD36BC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40D0D494" w14:textId="295204D9" w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00AF3B0F">
+          <w:p w14:paraId="40D0D494" w14:textId="295204D9" w:rsidR="005B1C2F" w:rsidRPr="0098617C" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2019-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4227" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2678181F" w14:textId="1A897058" w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00AF3B0F">
+          <w:p w14:paraId="2678181F" w14:textId="1A897058" w:rsidR="005B1C2F" w:rsidRPr="0098617C" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>President, RPTM Graduate Student Association</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w14:paraId="2E04D55B" w14:textId="77777777" w:rsidTr="00DD36BC">
+      <w:tr w:rsidR="005B1C2F" w:rsidRPr="0098617C" w14:paraId="2E04D55B" w14:textId="77777777" w:rsidTr="00DD36BC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="279"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D77D1E4" w14:textId="049C4A8D" w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00AF3B0F">
+          <w:p w14:paraId="4D77D1E4" w14:textId="049C4A8D" w:rsidR="005B1C2F" w:rsidRPr="0098617C" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2019-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4227" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="08BBF724" w14:textId="523ECE65" w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00AF3B0F">
+          <w:p w14:paraId="08BBF724" w14:textId="523ECE65" w:rsidR="005B1C2F" w:rsidRPr="0098617C" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>RPTM Seminar Series Co-Coordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w14:paraId="420E02C0" w14:textId="77777777" w:rsidTr="00DD36BC">
+      <w:tr w:rsidR="005B1C2F" w:rsidRPr="0098617C" w14:paraId="420E02C0" w14:textId="77777777" w:rsidTr="00DD36BC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="540"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB0025F" w14:textId="2DCF883E" w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00AF3B0F">
+          <w:p w14:paraId="7AB0025F" w14:textId="2DCF883E" w:rsidR="005B1C2F" w:rsidRPr="0098617C" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2019-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4227" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4D57F2E4" w14:textId="0DAA7058" w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00AF3B0F">
+          <w:p w14:paraId="4D57F2E4" w14:textId="0DAA7058" w:rsidR="005B1C2F" w:rsidRPr="0098617C" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Departmental Representative, Graduate Student Council, College of Health and Human Development </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w14:paraId="29C25A2A" w14:textId="77777777" w:rsidTr="00DD36BC">
+      <w:tr w:rsidR="005B1C2F" w:rsidRPr="0098617C" w14:paraId="29C25A2A" w14:textId="77777777" w:rsidTr="00DD36BC">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="199BFC72" w14:textId="77777777" w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00AF3B0F">
+          <w:p w14:paraId="199BFC72" w14:textId="77777777" w:rsidR="005B1C2F" w:rsidRPr="0098617C" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4227" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10305891" w14:textId="5F8BC059" w:rsidR="00AF3B0F" w:rsidRPr="0098617C" w:rsidRDefault="00AF3B0F" w:rsidP="00AF3B0F">
+          <w:p w14:paraId="10305891" w14:textId="5F8BC059" w:rsidR="005B1C2F" w:rsidRPr="0098617C" w:rsidRDefault="005B1C2F" w:rsidP="005B1C2F">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Member, RPTM Diversity, Equity, and Inclusion Committee</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55E62261" w14:textId="77777777" w:rsidR="00A90C15" w:rsidRPr="0098617C" w:rsidRDefault="00A90C15" w:rsidP="0004554F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -23585,62 +27898,86 @@
           <w:p w14:paraId="5246B83B" w14:textId="77777777" w:rsidR="00644401" w:rsidRPr="00122698" w:rsidRDefault="00644401" w:rsidP="00E06CCE">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4227" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7E168DD7" w14:textId="77777777" w:rsidR="00644401" w:rsidRPr="00122698" w:rsidRDefault="00644401" w:rsidP="00E06CCE">
+          <w:p w14:paraId="7E168DD7" w14:textId="72827DF4" w:rsidR="00644401" w:rsidRPr="00122698" w:rsidRDefault="00644401" w:rsidP="00E06CCE">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Interdisciplinary Specialization/SRTM Representative, PhD in Education Information Session (</w:t>
+              <w:t>Interdisciplinary Specialization/SRTM Representative, Ph</w:t>
+            </w:r>
+            <w:r w:rsidR="00A67CCE">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00A67CCE">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in Education Information Session (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>January 28</w:t>
             </w:r>
             <w:r w:rsidRPr="0031148A">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>, 2025</w:t>
             </w:r>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>)</w:t>
@@ -23777,70 +28114,95 @@
               </w:rPr>
               <w:t>, 2024)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644401" w:rsidRPr="0098617C" w14:paraId="09AC98C7" w14:textId="77777777" w:rsidTr="00E06CCE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2E1B52E6" w14:textId="77777777" w:rsidR="00644401" w:rsidRPr="0098617C" w:rsidRDefault="00644401" w:rsidP="00E06CCE">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4227" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6947FC72" w14:textId="77777777" w:rsidR="00644401" w:rsidRPr="0098617C" w:rsidRDefault="00644401" w:rsidP="00E06CCE">
+          <w:p w14:paraId="6947FC72" w14:textId="7B71855F" w:rsidR="00644401" w:rsidRPr="0098617C" w:rsidRDefault="00644401" w:rsidP="00E06CCE">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Interdisciplinary Specialization/SRTM Representative, PhD in Education Information Session (October 2</w:t>
+              <w:t>Interdisciplinary Specialization/SRTM Representative, Ph</w:t>
+            </w:r>
+            <w:r w:rsidR="00A67CCE">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="00A67CCE">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in Education Information Session (October 2</w:t>
             </w:r>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>nd</w:t>
             </w:r>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>, 2024)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00644401" w:rsidRPr="0098617C" w14:paraId="7CDCDBC2" w14:textId="77777777" w:rsidTr="00E06CCE">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="pct"/>
           </w:tcPr>
@@ -24283,65 +28645,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4227" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7E854425" w14:textId="77777777" w:rsidR="00644401" w:rsidRPr="0098617C" w:rsidRDefault="00644401" w:rsidP="00E06CCE">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMGT Representative, Lake </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Community Outreach Event (August 27</w:t>
+              <w:t>RMGT Representative, Lake Accotink Community Outreach Event (August 27</w:t>
             </w:r>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">, 2022) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="53BABA9F" w14:textId="77777777" w:rsidR="00644401" w:rsidRPr="0098617C" w:rsidRDefault="00644401" w:rsidP="0004554F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
@@ -24466,51 +28814,50 @@
               </w:rPr>
               <w:t>University Life Faculty Fellow</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00902EAA" w:rsidRPr="0098617C" w14:paraId="5457B86D" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="252"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="773" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="02E932BE" w14:textId="40644A84" w:rsidR="00902EAA" w:rsidRPr="0098617C" w:rsidRDefault="00902EAA" w:rsidP="00902EAA">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2022-Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4227" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="474C474A" w14:textId="628B91CE" w:rsidR="00902EAA" w:rsidRPr="0098617C" w:rsidRDefault="00902EAA" w:rsidP="00902EAA">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Board Member, Mason Recreation Advisory Board </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00902EAA" w:rsidRPr="0098617C" w14:paraId="0F33C8D0" w14:textId="77777777" w:rsidTr="00D75BB0">
@@ -24664,210 +29011,311 @@
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F7BEB22" w14:textId="77777777" w:rsidR="002F1CCF" w:rsidRPr="0098617C" w:rsidRDefault="002F1CCF" w:rsidP="00D75BB0">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F1CCF" w:rsidRPr="0098617C" w14:paraId="7C70CF0F" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="676A6EA9" w14:textId="086F41BC" w:rsidR="002F1CCF" w:rsidRPr="0098617C" w:rsidRDefault="00F835F8" w:rsidP="00D75BB0">
+          <w:p w14:paraId="676A6EA9" w14:textId="31152B60" w:rsidR="002F1CCF" w:rsidRPr="0098617C" w:rsidRDefault="00894DBC" w:rsidP="00D75BB0">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>2025-Present</w:t>
+              <w:t>2026-Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="792430CB" w14:textId="13219F9D" w:rsidR="002F1CCF" w:rsidRPr="0098617C" w:rsidRDefault="00F835F8" w:rsidP="00D75BB0">
+          <w:p w14:paraId="792430CB" w14:textId="1B016768" w:rsidR="002F1CCF" w:rsidRPr="0098617C" w:rsidRDefault="00894DBC" w:rsidP="00D75BB0">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Associate Editor, People and Nature</w:t>
+              <w:t xml:space="preserve">Guest Editor, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A95BA9">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 National Environment and Recreation Research Symposium Special Issue, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A95BA9" w:rsidRPr="00EB2CBA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Journal of Park and Recreation Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F835F8" w:rsidRPr="0098617C" w14:paraId="0E15A3C0" w14:textId="77777777" w:rsidTr="00D75BB0">
+      <w:tr w:rsidR="00894DBC" w:rsidRPr="0098617C" w14:paraId="43A4596E" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="621BC840" w14:textId="4E7BA3F3" w:rsidR="00F835F8" w:rsidRPr="0098617C" w:rsidRDefault="00F835F8" w:rsidP="00F835F8">
+          <w:p w14:paraId="38C4BF47" w14:textId="241DE6D9" w:rsidR="00894DBC" w:rsidRDefault="00894DBC" w:rsidP="00894DBC">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0098617C">
-[...3 lines deleted...]
-              <w:t>2022-Present</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2025-Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5EDE37F5" w14:textId="784D8740" w:rsidR="00F835F8" w:rsidRPr="0098617C" w:rsidRDefault="00F835F8" w:rsidP="00F835F8">
+          <w:p w14:paraId="6EEAE01B" w14:textId="2A2DDBD0" w:rsidR="00894DBC" w:rsidRDefault="00894DBC" w:rsidP="00894DBC">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0098617C">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Associate Editor, Journal of Leisure Research </w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Associate Editor, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB2CBA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>People and Nature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F835F8" w:rsidRPr="0098617C" w14:paraId="5483C63B" w14:textId="77777777" w:rsidTr="00D75BB0">
+      <w:tr w:rsidR="00894DBC" w:rsidRPr="0098617C" w14:paraId="0E15A3C0" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC46146" w14:textId="77777777" w:rsidR="00F835F8" w:rsidRPr="0098617C" w:rsidRDefault="00F835F8" w:rsidP="00F835F8">
+          <w:p w14:paraId="621BC840" w14:textId="4E7BA3F3" w:rsidR="00894DBC" w:rsidRPr="0098617C" w:rsidRDefault="00894DBC" w:rsidP="00894DBC">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2022-Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED4606C" w14:textId="77777777" w:rsidR="00F835F8" w:rsidRPr="0098617C" w:rsidRDefault="00F835F8" w:rsidP="00F835F8">
+          <w:p w14:paraId="5EDE37F5" w14:textId="784D8740" w:rsidR="00894DBC" w:rsidRPr="0098617C" w:rsidRDefault="00894DBC" w:rsidP="00894DBC">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Associate Editor, Journal of Park and Recreation Administration</w:t>
+              <w:t xml:space="preserve">Associate Editor, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB2CBA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Journal of Leisure Research</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F835F8" w:rsidRPr="0098617C" w14:paraId="2FBD01E3" w14:textId="77777777" w:rsidTr="00D75BB0">
+      <w:tr w:rsidR="00894DBC" w:rsidRPr="0098617C" w14:paraId="5483C63B" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3AB60FB9" w14:textId="3294AC4F" w:rsidR="00F835F8" w:rsidRPr="0098617C" w:rsidRDefault="00F835F8" w:rsidP="00F835F8">
+          <w:p w14:paraId="0EC46146" w14:textId="77777777" w:rsidR="00894DBC" w:rsidRPr="0098617C" w:rsidRDefault="00894DBC" w:rsidP="00894DBC">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>2022-Present</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4231" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED4606C" w14:textId="77777777" w:rsidR="00894DBC" w:rsidRPr="0098617C" w:rsidRDefault="00894DBC" w:rsidP="00894DBC">
+            <w:pPr>
+              <w:ind w:left="-100"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Associate Editor, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB2CBA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Journal of Park and Recreation Administration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00894DBC" w:rsidRPr="0098617C" w14:paraId="2FBD01E3" w14:textId="77777777" w:rsidTr="00D75BB0">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB60FB9" w14:textId="3294AC4F" w:rsidR="00894DBC" w:rsidRPr="0098617C" w:rsidRDefault="00894DBC" w:rsidP="00894DBC">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>2021-2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7585F961" w14:textId="77777777" w:rsidR="00F835F8" w:rsidRPr="0098617C" w:rsidRDefault="00F835F8" w:rsidP="00F835F8">
+          <w:p w14:paraId="7585F961" w14:textId="77777777" w:rsidR="00894DBC" w:rsidRPr="0098617C" w:rsidRDefault="00894DBC" w:rsidP="00894DBC">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Editorial Board Member, Recreational Sports Journal </w:t>
+              <w:t xml:space="preserve">Editorial Board Member, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EB2CBA">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Recreational Sports Journal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F110BC0" w14:textId="77777777" w:rsidR="002F1CCF" w:rsidRPr="0098617C" w:rsidRDefault="002F1CCF" w:rsidP="0004554F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
@@ -24914,692 +29362,936 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002F1CCF" w:rsidRPr="0098617C" w14:paraId="179047C3" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="025BD1E7" w14:textId="77777777" w:rsidR="002F1CCF" w:rsidRPr="0098617C" w:rsidRDefault="002F1CCF" w:rsidP="00D75BB0">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3375" w:rsidRPr="0098617C" w14:paraId="34D66681" w14:textId="77777777" w:rsidTr="00D75BB0">
+      <w:tr w:rsidR="008E232E" w:rsidRPr="0098617C" w14:paraId="34D66681" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1C12B2FF" w14:textId="18DFE5D9" w:rsidR="00FF3375" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="1C12B2FF" w14:textId="739CB6DB" w:rsidR="008E232E" w:rsidRPr="00683473" w:rsidRDefault="00161481" w:rsidP="008E232E">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>2025-Present</w:t>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1469AB1E" w14:textId="60816543" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="1469AB1E" w14:textId="5634740C" w:rsidR="008E232E" w:rsidRPr="00683473" w:rsidRDefault="00161481" w:rsidP="008E232E">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Manuscript Reviewer, Managing Sport and Leisure</w:t>
+              <w:t xml:space="preserve">Invited Expert Reviewer, </w:t>
+            </w:r>
+            <w:r w:rsidR="00423C6F" w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>The Common Ground Framework</w:t>
+            </w:r>
+            <w:r w:rsidR="00423C6F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>: B</w:t>
+            </w:r>
+            <w:r w:rsidR="00423C6F" w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>uilding community power through park and greenspace engagement</w:t>
+            </w:r>
+            <w:r w:rsidR="00920CF0">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (2</w:t>
+            </w:r>
+            <w:r w:rsidR="00920CF0" w:rsidRPr="00920CF0">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidR="00920CF0">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> edition)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3375" w:rsidRPr="0098617C" w14:paraId="1B6D7E80" w14:textId="77777777" w:rsidTr="00D75BB0">
+      <w:tr w:rsidR="00161481" w:rsidRPr="0098617C" w14:paraId="56112ECE" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="02202BA9" w14:textId="7FF55079" w:rsidR="00FF3375" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="2D9BB3E7" w14:textId="5F5277DE" w:rsidR="00161481" w:rsidRPr="00683473" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>2025-Present</w:t>
+            <w:r w:rsidRPr="00683473">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="27379C22" w14:textId="011D232E" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="49517C0F" w14:textId="79CD66E5" w:rsidR="00161481" w:rsidRPr="00683473" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0098617C">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> World Leisure Journal</w:t>
+            <w:r w:rsidRPr="00683473">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Invited Expert Reviewer, Trust for Public Land. The Common Ground Policy Playbook: A roadmap for inclusive community engagement in parks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3375" w:rsidRPr="0098617C" w14:paraId="6A926C4B" w14:textId="77777777" w:rsidTr="00D75BB0">
+      <w:tr w:rsidR="00161481" w:rsidRPr="0098617C" w14:paraId="146A750B" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="582E2334" w14:textId="0D4BEA3C" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="45EBEA89" w14:textId="53A8A524" w:rsidR="00161481" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0098617C">
-[...3 lines deleted...]
-              <w:t>2024-Present</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2025-Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7D09586E" w14:textId="3465BDC3" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="06916F60" w14:textId="07D4473A" w:rsidR="00161481" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0098617C">
-[...3 lines deleted...]
-              <w:t>Manuscript Reviewer, Humanities and Social Sciences Communications</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuscript Reviewer, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006516D3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Managing Sport and Leisure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3375" w:rsidRPr="0098617C" w14:paraId="15FE4AA5" w14:textId="77777777" w:rsidTr="00D75BB0">
+      <w:tr w:rsidR="00161481" w:rsidRPr="0098617C" w14:paraId="1B6D7E80" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3DE72581" w14:textId="6716538B" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="02202BA9" w14:textId="7FF55079" w:rsidR="00161481" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0098617C">
-[...3 lines deleted...]
-              <w:t>2024-Present</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2025-Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67968F24" w14:textId="5E8FF986" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="27379C22" w14:textId="011D232E" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Manuscript Reviewer, Society &amp; Natural Resources</w:t>
+              <w:t>Manuscript Reviewer,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006516D3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>World Leisure Journal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3375" w:rsidRPr="0098617C" w14:paraId="6BCF3EC7" w14:textId="77777777" w:rsidTr="00D75BB0">
+      <w:tr w:rsidR="00161481" w:rsidRPr="0098617C" w14:paraId="6A926C4B" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6A8F66F2" w14:textId="61C7E4A3" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="582E2334" w14:textId="0D4BEA3C" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>2023-Present</w:t>
+              <w:t>2024-Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6D3D24" w14:textId="4C9B26BE" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="7D09586E" w14:textId="3465BDC3" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Manuscript Reviewer, Landscape and Urban Planning</w:t>
+              <w:t xml:space="preserve">Manuscript Reviewer, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006516D3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Humanities and Social Sciences Communications</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3375" w:rsidRPr="0098617C" w14:paraId="05FE0CAA" w14:textId="77777777" w:rsidTr="00D75BB0">
+      <w:tr w:rsidR="00161481" w:rsidRPr="0098617C" w14:paraId="15FE4AA5" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="14C63E92" w14:textId="72EA8E92" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="3DE72581" w14:textId="6716538B" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>2023</w:t>
+              <w:t>2024-Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="145B19EB" w14:textId="54F2D6FC" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="67968F24" w14:textId="5E8FF986" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>“Green Paper” Invited Expert Reviewer, Trust for Public Land: The Common Ground Framework building community power through park and greenspace engagement</w:t>
+              <w:t xml:space="preserve">Manuscript Reviewer, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006516D3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Society &amp; Natural Resources</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3375" w:rsidRPr="0098617C" w14:paraId="401564B4" w14:textId="77777777" w:rsidTr="00D75BB0">
+      <w:tr w:rsidR="00161481" w:rsidRPr="0098617C" w14:paraId="6BCF3EC7" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24D0226F" w14:textId="615E67BA" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="6A8F66F2" w14:textId="61C7E4A3" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>2022, 2023, 2025</w:t>
+              <w:t>2023-Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5FC5BDF6" w14:textId="77777777" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="1A6D3D24" w14:textId="4C9B26BE" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Abstract Reviewer, National Environment and Recreation Research Symposium</w:t>
+              <w:t xml:space="preserve">Manuscript Reviewer, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006516D3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Landscape and Urban Planning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3375" w:rsidRPr="0098617C" w14:paraId="781CCBCB" w14:textId="77777777" w:rsidTr="00D75BB0">
+      <w:tr w:rsidR="00161481" w:rsidRPr="0098617C" w14:paraId="05FE0CAA" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="223AEBF2" w14:textId="77777777" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="14C63E92" w14:textId="72EA8E92" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>2022-Present</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="497A690C" w14:textId="67FEF655" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="145B19EB" w14:textId="4C8D141D" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Manuscript Reviewer, Progress in Community Health Partnerships: Research, Education, and Action</w:t>
+              <w:t>“Green Paper” Invited Expert Reviewer, Trust for Public Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>The Common Ground Framework</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>: B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>uilding community power through park and greenspace engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3375" w:rsidRPr="0098617C" w14:paraId="26E88D38" w14:textId="77777777" w:rsidTr="00D75BB0">
+      <w:tr w:rsidR="00161481" w:rsidRPr="0098617C" w14:paraId="401564B4" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="03C3342B" w14:textId="77777777" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="24D0226F" w14:textId="615E67BA" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>2022-Present</w:t>
+              <w:t>2022, 2023, 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="72B50E0A" w14:textId="30297DA1" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="5FC5BDF6" w14:textId="77777777" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Manuscript Reviewer, Sustainability</w:t>
+              <w:t>Abstract Reviewer, National Environment and Recreation Research Symposium</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3375" w:rsidRPr="0098617C" w14:paraId="219BB37F" w14:textId="77777777" w:rsidTr="00D75BB0">
+      <w:tr w:rsidR="00161481" w:rsidRPr="0098617C" w14:paraId="781CCBCB" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A36D3CE" w14:textId="77777777" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="223AEBF2" w14:textId="77777777" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>2021-Present</w:t>
+              <w:t>2022-Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="34685543" w14:textId="2D5B331B" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="497A690C" w14:textId="67FEF655" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Manuscript Reviewer, People and Nature</w:t>
+              <w:t xml:space="preserve">Manuscript Reviewer, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029607C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Progress in Community Health Partnerships: Research, Education, and Action</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3375" w:rsidRPr="0098617C" w14:paraId="52D415B8" w14:textId="77777777" w:rsidTr="00D75BB0">
+      <w:tr w:rsidR="00161481" w:rsidRPr="0098617C" w14:paraId="26E88D38" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6D41E5E7" w14:textId="77777777" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="03C3342B" w14:textId="77777777" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>2021-Present</w:t>
+              <w:t>2022-Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="141DB5CC" w14:textId="2DD47A5D" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="72B50E0A" w14:textId="30297DA1" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Manuscript Reviewer, Leisure Sciences</w:t>
+              <w:t xml:space="preserve">Manuscript Reviewer, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029607C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Sustainability</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3375" w:rsidRPr="0098617C" w14:paraId="294FD57E" w14:textId="77777777" w:rsidTr="00D75BB0">
+      <w:tr w:rsidR="00161481" w:rsidRPr="0098617C" w14:paraId="219BB37F" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D52200B" w14:textId="77777777" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="4A36D3CE" w14:textId="77777777" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>2020-Present</w:t>
+              <w:t>2021-Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="42A40490" w14:textId="24352BE0" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="34685543" w14:textId="2D5B331B" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Manuscript Reviewer, Recreational Sports Journal</w:t>
+              <w:t xml:space="preserve">Manuscript Reviewer, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029607C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>People and Nature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3375" w:rsidRPr="0098617C" w14:paraId="1A2F2C19" w14:textId="77777777" w:rsidTr="00D75BB0">
+      <w:tr w:rsidR="00161481" w:rsidRPr="0098617C" w14:paraId="52D415B8" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76BDF9B1" w14:textId="77777777" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="6D41E5E7" w14:textId="77777777" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>2019-Present</w:t>
+              <w:t>2021-Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="712100F8" w14:textId="4570B966" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="141DB5CC" w14:textId="2DD47A5D" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Manuscript Reviewer, Journal of Leisure Research</w:t>
+              <w:t xml:space="preserve">Manuscript Reviewer, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029607C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Leisure Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3375" w:rsidRPr="0098617C" w14:paraId="5C365DD7" w14:textId="77777777" w:rsidTr="00D75BB0">
+      <w:tr w:rsidR="00161481" w:rsidRPr="0098617C" w14:paraId="294FD57E" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1EBB7441" w14:textId="77777777" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="2D52200B" w14:textId="77777777" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>2018-Present</w:t>
+              <w:t>2020-Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1867ABCC" w14:textId="67C30FC4" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="42A40490" w14:textId="24352BE0" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Manuscript Reviewer, Journal of Park and Recreation Administration</w:t>
+              <w:t xml:space="preserve">Manuscript Reviewer, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029607C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Recreational Sports Journal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF3375" w:rsidRPr="0098617C" w14:paraId="637F2CFE" w14:textId="77777777" w:rsidTr="00D75BB0">
+      <w:tr w:rsidR="00161481" w:rsidRPr="0098617C" w14:paraId="1A2F2C19" w14:textId="77777777" w:rsidTr="00D75BB0">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="64690FF2" w14:textId="1839135B" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="76BDF9B1" w14:textId="77777777" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>2019-Present</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4231" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="712100F8" w14:textId="4570B966" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
+            <w:pPr>
+              <w:ind w:left="-100"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuscript Reviewer, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029607C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Journal of Leisure Research</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00161481" w:rsidRPr="0098617C" w14:paraId="5C365DD7" w14:textId="77777777" w:rsidTr="00D75BB0">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EBB7441" w14:textId="77777777" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2018-Present</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4231" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1867ABCC" w14:textId="67C30FC4" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
+            <w:pPr>
+              <w:ind w:left="-100"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuscript Reviewer, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0029607C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Journal of Park and Recreation Administration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00161481" w:rsidRPr="0098617C" w14:paraId="637F2CFE" w14:textId="77777777" w:rsidTr="00D75BB0">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64690FF2" w14:textId="1839135B" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>2018-2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D95B64B" w14:textId="77777777" w:rsidR="00FF3375" w:rsidRPr="0098617C" w:rsidRDefault="00FF3375" w:rsidP="00FF3375">
+          <w:p w14:paraId="2D95B64B" w14:textId="77777777" w:rsidR="00161481" w:rsidRPr="0098617C" w:rsidRDefault="00161481" w:rsidP="00161481">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Abstract Reviewer, The Academy of Leisure Sciences Conference on Research and Teaching</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7334A79C" w14:textId="77777777" w:rsidR="002F1CCF" w:rsidRPr="0098617C" w:rsidRDefault="002F1CCF" w:rsidP="0004554F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -25657,594 +30349,636 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A572E6" w:rsidRPr="0098617C" w14:paraId="754E7B24" w14:textId="77777777" w:rsidTr="006E4431">
         <w:trPr>
           <w:trHeight w:val="52"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7418C51A" w14:textId="77777777" w:rsidR="005F3848" w:rsidRPr="0098617C" w:rsidRDefault="005F3848" w:rsidP="0004554F">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F267C2" w:rsidRPr="0098617C" w14:paraId="01C866EA" w14:textId="77777777" w:rsidTr="006E4431">
+      <w:tr w:rsidR="00DE77D9" w:rsidRPr="0098617C" w14:paraId="01C866EA" w14:textId="77777777" w:rsidTr="006E4431">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2B8FB0F8" w14:textId="5EE34EF4" w:rsidR="00F267C2" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="2B8FB0F8" w14:textId="2F570C8A" w:rsidR="00DE77D9" w:rsidRPr="00936724" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00936724">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2025-Present</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4231" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4284F56E" w14:textId="3DE5C087" w:rsidR="00DE77D9" w:rsidRPr="00936724" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
+            <w:pPr>
+              <w:ind w:left="-100"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>2025-Present</w:t>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">The Academy of Leisure Sciences </w:t>
+              <w:t>Council Member, National Environment and Recreation Research Association</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00936724">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F267C2" w:rsidRPr="0098617C" w14:paraId="35579DC7" w14:textId="77777777" w:rsidTr="006E4431">
+      <w:tr w:rsidR="00DE77D9" w:rsidRPr="0098617C" w14:paraId="29609C60" w14:textId="77777777" w:rsidTr="006E4431">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DFD5AA2" w14:textId="4033FBC7" w:rsidR="00F267C2" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="0A7D1CC2" w14:textId="15F36590" w:rsidR="00DE77D9" w:rsidRPr="00936724" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>2025</w:t>
+            <w:r w:rsidRPr="00936724">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2025-Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1B8AC295" w14:textId="254EC82D" w:rsidR="00F267C2" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="7CC4EA62" w14:textId="358C15C9" w:rsidR="00DE77D9" w:rsidRPr="00936724" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Visiting Faculty, Outdoor Recreation Consortium, Great Smoky Mountains National Park</w:t>
+            <w:r w:rsidRPr="00936724">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Member, Conference Committee, The Academy of Leisure Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F267C2" w:rsidRPr="0098617C" w14:paraId="340CE466" w14:textId="77777777" w:rsidTr="006E4431">
+      <w:tr w:rsidR="00DE77D9" w:rsidRPr="0098617C" w14:paraId="6DE6B157" w14:textId="77777777" w:rsidTr="006E4431">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF58832" w14:textId="63CB41BA" w:rsidR="00F267C2" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="6CFF1464" w14:textId="1B246AAA" w:rsidR="00DE77D9" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>2025</w:t>
+              <w:t>2025-Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3C76C914" w14:textId="07A578F4" w:rsidR="00F267C2" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="10BE4195" w14:textId="5F1CCC9B" w:rsidR="00DE77D9" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Panelist, Curriculum Revision of </w:t>
-[...11 lines deleted...]
-              <w:t>, Virginia Department of Education</w:t>
+              <w:t xml:space="preserve">Director-at-Large, Board of Directors, The Academy of Leisure Sciences </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F267C2" w:rsidRPr="0098617C" w14:paraId="1C462848" w14:textId="77777777" w:rsidTr="006E4431">
+      <w:tr w:rsidR="00DE77D9" w:rsidRPr="0098617C" w14:paraId="35579DC7" w14:textId="77777777" w:rsidTr="006E4431">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4323D86D" w14:textId="7EC73A1B" w:rsidR="00F267C2" w:rsidRPr="0098617C" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="1DFD5AA2" w14:textId="4033FBC7" w:rsidR="00DE77D9" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0098617C">
-[...3 lines deleted...]
-              <w:t>2024-Present</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51329335" w14:textId="2B2971A7" w:rsidR="00F267C2" w:rsidRPr="0098617C" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="1B8AC295" w14:textId="254EC82D" w:rsidR="00DE77D9" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0098617C">
-[...3 lines deleted...]
-              <w:t>Chair, Student Scholarship Committee, National Environment and Recreation Research Symposium</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Visiting Faculty, Outdoor Recreation Consortium, Great Smoky Mountains National Park</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F267C2" w:rsidRPr="0098617C" w14:paraId="7BE11A54" w14:textId="77777777" w:rsidTr="006E4431">
+      <w:tr w:rsidR="00DE77D9" w:rsidRPr="0098617C" w14:paraId="340CE466" w14:textId="77777777" w:rsidTr="006E4431">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3A637C0F" w14:textId="0D39878F" w:rsidR="00F267C2" w:rsidRPr="0098617C" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="4EF58832" w14:textId="63CB41BA" w:rsidR="00DE77D9" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0098617C">
-[...4 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="159B24D7" w14:textId="731232B7" w:rsidR="00F267C2" w:rsidRPr="0098617C" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="3C76C914" w14:textId="0A080670" w:rsidR="00DE77D9" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0098617C">
-[...3 lines deleted...]
-              <w:t>Chapter Author/Content Expert, National Nature Assessment, U.S. Global Change Research Program</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invited Panelist, Curriculum Revision of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00805918">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Outdoor Recreation, Parks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00805918">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Tourism Systems Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>, Virginia Department of Education</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F267C2" w:rsidRPr="0098617C" w14:paraId="44CD6299" w14:textId="77777777" w:rsidTr="006E4431">
+      <w:tr w:rsidR="00DE77D9" w:rsidRPr="0098617C" w14:paraId="1C462848" w14:textId="77777777" w:rsidTr="006E4431">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="716C8C65" w14:textId="77C095EE" w:rsidR="00F267C2" w:rsidRPr="0098617C" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="4323D86D" w14:textId="7EC73A1B" w:rsidR="00DE77D9" w:rsidRPr="0098617C" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>2023</w:t>
+              <w:t>2024-Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6C52EFFB" w14:textId="3244B4E3" w:rsidR="00F267C2" w:rsidRPr="0098617C" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="51329335" w14:textId="2B2971A7" w:rsidR="00DE77D9" w:rsidRPr="0098617C" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">University Representative, Student Initiatives Committee, Virginia Recreation and Park Society </w:t>
+              <w:t>Chair, Student Scholarship Committee, National Environment and Recreation Research Symposium</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F267C2" w:rsidRPr="0098617C" w14:paraId="45F327EE" w14:textId="77777777" w:rsidTr="006E4431">
+      <w:tr w:rsidR="00DE77D9" w:rsidRPr="0098617C" w14:paraId="44CD6299" w14:textId="77777777" w:rsidTr="006E4431">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6BFF0896" w14:textId="64BA2177" w:rsidR="00F267C2" w:rsidRPr="0098617C" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="716C8C65" w14:textId="77C095EE" w:rsidR="00DE77D9" w:rsidRPr="0098617C" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>2022</w:t>
-[...5 lines deleted...]
-              <w:t>-2025</w:t>
+              <w:t>2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="31F959B4" w14:textId="5D06DEBF" w:rsidR="00F267C2" w:rsidRPr="0098617C" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="6C52EFFB" w14:textId="3244B4E3" w:rsidR="00DE77D9" w:rsidRPr="0098617C" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Chair, Future Scholars Committee, The Academy of Leisure Sciences</w:t>
+              <w:t xml:space="preserve">University Representative, Student Initiatives Committee, Virginia Recreation and Park Society </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F267C2" w:rsidRPr="0098617C" w14:paraId="2CF9A142" w14:textId="77777777" w:rsidTr="006E4431">
+      <w:tr w:rsidR="00DE77D9" w:rsidRPr="0098617C" w14:paraId="45F327EE" w14:textId="77777777" w:rsidTr="006E4431">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1F6F9505" w14:textId="5D740180" w:rsidR="00F267C2" w:rsidRPr="0098617C" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="6BFF0896" w14:textId="64BA2177" w:rsidR="00DE77D9" w:rsidRPr="0098617C" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>-2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="16B4B111" w14:textId="6C096A38" w:rsidR="00F267C2" w:rsidRPr="0098617C" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="31F959B4" w14:textId="5D06DEBF" w:rsidR="00DE77D9" w:rsidRPr="0098617C" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equity in Practice Panel Session Coordinator, National Recreation and Park Association </w:t>
-[...5 lines deleted...]
-              <w:t>(1 session)</w:t>
+              <w:t>Chair, Future Scholars Committee, The Academy of Leisure Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F267C2" w:rsidRPr="0098617C" w14:paraId="06CC8F01" w14:textId="77777777" w:rsidTr="006E4431">
+      <w:tr w:rsidR="00DE77D9" w:rsidRPr="0098617C" w14:paraId="2CF9A142" w14:textId="77777777" w:rsidTr="006E4431">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="24349802" w14:textId="54A222CB" w:rsidR="00F267C2" w:rsidRPr="0098617C" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="1F6F9505" w14:textId="5D740180" w:rsidR="00DE77D9" w:rsidRPr="0098617C" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>2018-2021</w:t>
+              <w:t>2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="10B83B6D" w14:textId="1F534893" w:rsidR="00F267C2" w:rsidRPr="0098617C" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="16B4B111" w14:textId="6C096A38" w:rsidR="00DE77D9" w:rsidRPr="0098617C" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Member, Graduate Student Advisory Committee, The Academy of Leisure Sciences</w:t>
+              <w:t xml:space="preserve">Equity in Practice Panel Session Coordinator, National Recreation and Park Association </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(1 session)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F267C2" w:rsidRPr="0098617C" w14:paraId="5E3F4461" w14:textId="77777777" w:rsidTr="006E4431">
+      <w:tr w:rsidR="00DE77D9" w:rsidRPr="0098617C" w14:paraId="06CC8F01" w14:textId="77777777" w:rsidTr="006E4431">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78FD13B2" w14:textId="71EC5741" w:rsidR="00F267C2" w:rsidRPr="0098617C" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="24349802" w14:textId="54A222CB" w:rsidR="00DE77D9" w:rsidRPr="0098617C" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>2019-2020</w:t>
+              <w:t>2018-2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1FE98FD3" w14:textId="543A05F1" w:rsidR="00F267C2" w:rsidRPr="0098617C" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="10B83B6D" w14:textId="1F534893" w:rsidR="00DE77D9" w:rsidRPr="0098617C" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Ex-Officio Graduate Student Representative, The Academy of Leisure Sciences Board of Directors</w:t>
+              <w:t>Member, Graduate Student Advisory Committee, The Academy of Leisure Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F267C2" w:rsidRPr="0098617C" w14:paraId="46E16686" w14:textId="77777777" w:rsidTr="006E4431">
+      <w:tr w:rsidR="00DE77D9" w:rsidRPr="0098617C" w14:paraId="5E3F4461" w14:textId="77777777" w:rsidTr="006E4431">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2059E2F8" w14:textId="262EEAF4" w:rsidR="00F267C2" w:rsidRPr="0098617C" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="78FD13B2" w14:textId="71EC5741" w:rsidR="00DE77D9" w:rsidRPr="0098617C" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2019-2020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="33650E46" w14:textId="70F85B9E" w:rsidR="00F267C2" w:rsidRPr="0098617C" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="1FE98FD3" w14:textId="543A05F1" w:rsidR="00DE77D9" w:rsidRPr="0098617C" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Chair, Graduate Student Advisory Committee, The Academy of Leisure Sciences</w:t>
+              <w:t>Ex-Officio Graduate Student Representative, The Academy of Leisure Sciences Board of Directors</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F267C2" w:rsidRPr="0098617C" w14:paraId="4B8486C0" w14:textId="77777777" w:rsidTr="006E4431">
+      <w:tr w:rsidR="00DE77D9" w:rsidRPr="0098617C" w14:paraId="46E16686" w14:textId="77777777" w:rsidTr="006E4431">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC8070C" w14:textId="423F1262" w:rsidR="00F267C2" w:rsidRPr="0098617C" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="2059E2F8" w14:textId="262EEAF4" w:rsidR="00DE77D9" w:rsidRPr="0098617C" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:t>2019-2020</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4231" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33650E46" w14:textId="70F85B9E" w:rsidR="00DE77D9" w:rsidRPr="0098617C" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
+            <w:pPr>
+              <w:ind w:left="-100"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Chair, Graduate Student Advisory Committee, The Academy of Leisure Sciences</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DE77D9" w:rsidRPr="0098617C" w14:paraId="4B8486C0" w14:textId="77777777" w:rsidTr="006E4431">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="769" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC8070C" w14:textId="423F1262" w:rsidR="00DE77D9" w:rsidRPr="0098617C" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
+            <w:pPr>
+              <w:ind w:left="-113"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0098617C">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
               <w:t>2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="67C35443" w14:textId="7BC48250" w:rsidR="00F267C2" w:rsidRPr="0098617C" w:rsidRDefault="00F267C2" w:rsidP="00F267C2">
+          <w:p w14:paraId="67C35443" w14:textId="7BC48250" w:rsidR="00DE77D9" w:rsidRPr="0098617C" w:rsidRDefault="00DE77D9" w:rsidP="00DE77D9">
             <w:pPr>
               <w:ind w:left="-100"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>PRPS Leadership Summit Writing Team, Session Facilitator, and White Paper Editor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B1F932D" w14:textId="77777777" w:rsidR="0075736C" w:rsidRPr="0098617C" w:rsidRDefault="0075736C" w:rsidP="0004554F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -26453,50 +31187,51 @@
               </w:rPr>
               <w:t>Virginia Recreation and Park Society</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0048567F" w:rsidRPr="0098617C" w14:paraId="1DF67E6E" w14:textId="77777777" w:rsidTr="00D706A6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="297"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3EDFBFA6" w14:textId="112ADB09" w:rsidR="0048567F" w:rsidRPr="0098617C" w:rsidRDefault="0048567F" w:rsidP="0048567F">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2021-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="28C80F0F" w14:textId="2A1B5B8B" w:rsidR="0048567F" w:rsidRPr="0098617C" w:rsidRDefault="0048567F" w:rsidP="0048567F">
             <w:pPr>
               <w:ind w:left="-103"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>NIRSA: Leaders in Collegiate Recreation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0048567F" w:rsidRPr="0098617C" w14:paraId="57AE0A6F" w14:textId="77777777" w:rsidTr="00D706A6">
@@ -26805,65 +31540,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2015-Present</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4231" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0F2165F0" w14:textId="213A06D8" w:rsidR="0048567F" w:rsidRPr="0098617C" w:rsidRDefault="0048567F" w:rsidP="0048567F">
             <w:pPr>
               <w:ind w:left="-103"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Golden Key International </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Society</w:t>
+              <w:t>Golden Key International Honour Society</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0048567F" w:rsidRPr="0098617C" w14:paraId="09EE3945" w14:textId="77777777" w:rsidTr="00D706A6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="769" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="60A7A81E" w14:textId="77777777" w:rsidR="0048567F" w:rsidRPr="0098617C" w:rsidRDefault="0048567F" w:rsidP="0048567F">
             <w:pPr>
               <w:ind w:left="-113"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>2016-2018</w:t>
             </w:r>
@@ -26876,205 +31597,212 @@
           <w:p w14:paraId="1AE979B1" w14:textId="77777777" w:rsidR="0048567F" w:rsidRPr="0098617C" w:rsidRDefault="0048567F" w:rsidP="0048567F">
             <w:pPr>
               <w:ind w:left="-103"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0098617C">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>New Hampshire Recreation and Park Association</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="445AD721" w14:textId="77777777" w:rsidR="00CC40EF" w:rsidRPr="0098617C" w:rsidRDefault="00CC40EF" w:rsidP="00A80D26">
       <w:pPr>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CC40EF" w:rsidRPr="0098617C" w:rsidSect="00197E0E">
-      <w:headerReference w:type="even" r:id="rId57"/>
-      <w:headerReference w:type="default" r:id="rId58"/>
+      <w:headerReference w:type="even" r:id="rId65"/>
+      <w:headerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5004E4BE" w14:textId="77777777" w:rsidR="000C4EE5" w:rsidRDefault="000C4EE5" w:rsidP="00CD3522">
+    <w:p w14:paraId="0D05B2E3" w14:textId="77777777" w:rsidR="001714F6" w:rsidRDefault="001714F6" w:rsidP="00CD3522">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A33DF2E" w14:textId="77777777" w:rsidR="000C4EE5" w:rsidRDefault="000C4EE5" w:rsidP="00CD3522">
+    <w:p w14:paraId="29A5C4A7" w14:textId="77777777" w:rsidR="001714F6" w:rsidRDefault="001714F6" w:rsidP="00CD3522">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="TimesNewRomanPSMT">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
-    <w:notTrueType/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
-    <w:altName w:val="Sylfaen"/>
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AppleSystemUIFont">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77A1F37F" w14:textId="77777777" w:rsidR="000C4EE5" w:rsidRDefault="000C4EE5" w:rsidP="00CD3522">
+    <w:p w14:paraId="64ACBA5B" w14:textId="77777777" w:rsidR="001714F6" w:rsidRDefault="001714F6" w:rsidP="00CD3522">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01D7B5A7" w14:textId="77777777" w:rsidR="000C4EE5" w:rsidRDefault="000C4EE5" w:rsidP="00CD3522">
+    <w:p w14:paraId="3ABE8CDD" w14:textId="77777777" w:rsidR="001714F6" w:rsidRDefault="001714F6" w:rsidP="00CD3522">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1647781651"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1EC76976" w14:textId="33C8957E" w:rsidR="00CF2C34" w:rsidRDefault="00CF2C34" w:rsidP="00C82875">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -27084,55 +31812,50 @@
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1691119C" w14:textId="77777777" w:rsidR="00CF2C34" w:rsidRDefault="00CF2C34" w:rsidP="00CF2C34">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:id w:val="-1585683769"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="24E2CC98" w14:textId="53A79207" w:rsidR="00CF2C34" w:rsidRPr="00CF2C34" w:rsidRDefault="00CF2C34" w:rsidP="00C82875">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00CF2C34">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00CF2C34">
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00CF2C34">
@@ -27437,50 +32160,163 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="191A3B29"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2146DF26"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B4F5F89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="926CD516"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27549,51 +32385,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D3830E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCCE8A06"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27662,51 +32498,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1FF402A0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D0A6FAF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -27811,51 +32647,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2057552B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E9CCD8E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -27924,51 +32760,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="276C15E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DF6D05A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="612" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1332" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28037,51 +32873,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5652" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6372" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C637F87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B20D1B4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28150,51 +32986,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="384C0901"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32CE8282"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28263,51 +33099,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A08744F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A3CA102C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28376,51 +33212,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A620CE6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="02026E12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -28525,51 +33361,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CD86982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6C45D76"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28638,51 +33474,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D6E53F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B484C65A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -28751,51 +33587,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F985902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E00A665A"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -28840,51 +33676,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FC4048C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="428659E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -28989,51 +33825,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="40C75650"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0BBCA2A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29138,51 +33974,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42E6354A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1D0A78B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29287,51 +34123,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="444A1E69"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="93325D96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29436,51 +34272,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="466A1905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="339A081C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29549,51 +34385,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49D4016A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F0AE073A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29698,51 +34534,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DF44489"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="21482930"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29847,51 +34683,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60224764"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="007CD48C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29960,51 +34796,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62C437A5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DCA42746"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -30109,51 +34945,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65E9568B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D7D6A742"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -30258,51 +35094,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D1C0FD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="136C962E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30371,51 +35207,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F752BE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="271CC430"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30484,51 +35320,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77456221"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C3702B66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -30597,51 +35433,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="781B6976"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3CC852C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -30746,51 +35582,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B177AD1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="005042C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -30896,263 +35732,280 @@
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="508643368">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1613396832">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="188301590">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="436798557">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1829126712">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1192650216">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="436798557">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="7" w16cid:durableId="1306737341">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1829126712">
+  <w:num w:numId="8" w16cid:durableId="1781220420">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1391422651">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="118646191">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1192650216">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="11" w16cid:durableId="2025399413">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1306737341">
+  <w:num w:numId="12" w16cid:durableId="280454398">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="506795029">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="832453932">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="177307279">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="213009656">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1781220420">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="17" w16cid:durableId="246039281">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="104662401">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1396732483">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="237178015">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="926427279">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="834884469">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="378746800">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1760711555">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="583690538">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1638292983">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1081366444">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1595822019">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2146118451">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="378746800">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="30" w16cid:durableId="1440838533">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="106"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00335268"/>
     <w:rsid w:val="000003C1"/>
     <w:rsid w:val="000005BF"/>
     <w:rsid w:val="00000B27"/>
+    <w:rsid w:val="000017B7"/>
     <w:rsid w:val="0000187D"/>
+    <w:rsid w:val="00001ADB"/>
+    <w:rsid w:val="00001E10"/>
     <w:rsid w:val="0000229B"/>
+    <w:rsid w:val="000022CE"/>
     <w:rsid w:val="00002C49"/>
     <w:rsid w:val="00002DC9"/>
+    <w:rsid w:val="0000353E"/>
     <w:rsid w:val="0000358D"/>
     <w:rsid w:val="00003FF7"/>
     <w:rsid w:val="000047E0"/>
     <w:rsid w:val="00005047"/>
     <w:rsid w:val="000053B8"/>
     <w:rsid w:val="00005A93"/>
     <w:rsid w:val="00005ACB"/>
     <w:rsid w:val="00005C25"/>
+    <w:rsid w:val="00005D44"/>
     <w:rsid w:val="00006013"/>
     <w:rsid w:val="0000705A"/>
     <w:rsid w:val="0000723C"/>
     <w:rsid w:val="0001049E"/>
     <w:rsid w:val="00011740"/>
     <w:rsid w:val="000117F9"/>
     <w:rsid w:val="00012211"/>
     <w:rsid w:val="00012A1E"/>
     <w:rsid w:val="000135C2"/>
+    <w:rsid w:val="000138CA"/>
     <w:rsid w:val="00013C93"/>
     <w:rsid w:val="0001458D"/>
     <w:rsid w:val="00014BD9"/>
     <w:rsid w:val="00015DDA"/>
     <w:rsid w:val="00015E07"/>
     <w:rsid w:val="000165AA"/>
     <w:rsid w:val="00016622"/>
     <w:rsid w:val="000200E0"/>
     <w:rsid w:val="00020617"/>
     <w:rsid w:val="00020694"/>
     <w:rsid w:val="00020DC3"/>
     <w:rsid w:val="00021045"/>
     <w:rsid w:val="0002134C"/>
+    <w:rsid w:val="000216EC"/>
     <w:rsid w:val="000218D5"/>
     <w:rsid w:val="00022967"/>
     <w:rsid w:val="00022CEA"/>
     <w:rsid w:val="00023D71"/>
+    <w:rsid w:val="000241F3"/>
     <w:rsid w:val="00024761"/>
     <w:rsid w:val="00024F9B"/>
     <w:rsid w:val="00026020"/>
     <w:rsid w:val="0002751C"/>
     <w:rsid w:val="000277AC"/>
     <w:rsid w:val="00027EAF"/>
     <w:rsid w:val="0003049D"/>
+    <w:rsid w:val="00030736"/>
     <w:rsid w:val="000312D3"/>
     <w:rsid w:val="00031755"/>
     <w:rsid w:val="00032248"/>
     <w:rsid w:val="00032761"/>
     <w:rsid w:val="00033578"/>
     <w:rsid w:val="00033DC0"/>
     <w:rsid w:val="00036B47"/>
     <w:rsid w:val="0003702B"/>
     <w:rsid w:val="00037552"/>
     <w:rsid w:val="000402D6"/>
     <w:rsid w:val="000404D7"/>
     <w:rsid w:val="000408E7"/>
+    <w:rsid w:val="00041D5D"/>
     <w:rsid w:val="00042E0C"/>
     <w:rsid w:val="00042FC1"/>
     <w:rsid w:val="00044572"/>
     <w:rsid w:val="000448AF"/>
     <w:rsid w:val="00044A77"/>
     <w:rsid w:val="000454C6"/>
     <w:rsid w:val="0004554F"/>
     <w:rsid w:val="00045E6F"/>
     <w:rsid w:val="00046413"/>
+    <w:rsid w:val="000468FB"/>
     <w:rsid w:val="000477E2"/>
     <w:rsid w:val="000502EA"/>
     <w:rsid w:val="000506EA"/>
     <w:rsid w:val="00051D44"/>
+    <w:rsid w:val="00052380"/>
     <w:rsid w:val="00052A8B"/>
     <w:rsid w:val="00053176"/>
     <w:rsid w:val="00054EEB"/>
     <w:rsid w:val="00055272"/>
     <w:rsid w:val="00055709"/>
     <w:rsid w:val="000563A8"/>
     <w:rsid w:val="000567F5"/>
     <w:rsid w:val="00057092"/>
     <w:rsid w:val="00057540"/>
     <w:rsid w:val="00057A3B"/>
     <w:rsid w:val="0006029F"/>
     <w:rsid w:val="0006092C"/>
     <w:rsid w:val="000615BE"/>
     <w:rsid w:val="00061FF8"/>
     <w:rsid w:val="00062163"/>
     <w:rsid w:val="000621B5"/>
     <w:rsid w:val="00063A60"/>
     <w:rsid w:val="00066546"/>
     <w:rsid w:val="000667D6"/>
     <w:rsid w:val="0006684E"/>
     <w:rsid w:val="000668C7"/>
     <w:rsid w:val="00066E91"/>
     <w:rsid w:val="00066F4F"/>
     <w:rsid w:val="000670F3"/>
+    <w:rsid w:val="0006756F"/>
     <w:rsid w:val="0006765C"/>
     <w:rsid w:val="000706CB"/>
     <w:rsid w:val="00070709"/>
     <w:rsid w:val="000712F9"/>
     <w:rsid w:val="00071750"/>
     <w:rsid w:val="000727E8"/>
     <w:rsid w:val="00072910"/>
     <w:rsid w:val="00072A60"/>
     <w:rsid w:val="00072A89"/>
     <w:rsid w:val="0007307A"/>
     <w:rsid w:val="00073DA3"/>
     <w:rsid w:val="000741A2"/>
     <w:rsid w:val="00076A4C"/>
     <w:rsid w:val="00077952"/>
     <w:rsid w:val="00080E92"/>
     <w:rsid w:val="00080F2E"/>
     <w:rsid w:val="00081805"/>
     <w:rsid w:val="00081DE0"/>
     <w:rsid w:val="00082CBD"/>
     <w:rsid w:val="0008343C"/>
     <w:rsid w:val="00085339"/>
     <w:rsid w:val="000858B9"/>
     <w:rsid w:val="00086084"/>
     <w:rsid w:val="00086247"/>
     <w:rsid w:val="000864DA"/>
@@ -31181,87 +36034,93 @@
     <w:rsid w:val="000A3227"/>
     <w:rsid w:val="000A3C42"/>
     <w:rsid w:val="000A3F3B"/>
     <w:rsid w:val="000A4397"/>
     <w:rsid w:val="000A4C38"/>
     <w:rsid w:val="000A4DBC"/>
     <w:rsid w:val="000A58EA"/>
     <w:rsid w:val="000A66E7"/>
     <w:rsid w:val="000A6917"/>
     <w:rsid w:val="000A6B50"/>
     <w:rsid w:val="000A6D0C"/>
     <w:rsid w:val="000A7158"/>
     <w:rsid w:val="000A7278"/>
     <w:rsid w:val="000A77BF"/>
     <w:rsid w:val="000B02EC"/>
     <w:rsid w:val="000B0503"/>
     <w:rsid w:val="000B1626"/>
     <w:rsid w:val="000B182E"/>
     <w:rsid w:val="000B1A35"/>
     <w:rsid w:val="000B2B17"/>
     <w:rsid w:val="000B2EB7"/>
     <w:rsid w:val="000B3267"/>
     <w:rsid w:val="000B4233"/>
     <w:rsid w:val="000B45BD"/>
     <w:rsid w:val="000B57F3"/>
+    <w:rsid w:val="000B61E2"/>
     <w:rsid w:val="000B64EA"/>
     <w:rsid w:val="000B6B5F"/>
     <w:rsid w:val="000B6BD1"/>
     <w:rsid w:val="000B6E2A"/>
     <w:rsid w:val="000B7FB1"/>
     <w:rsid w:val="000C0695"/>
     <w:rsid w:val="000C0884"/>
     <w:rsid w:val="000C08D1"/>
     <w:rsid w:val="000C17AD"/>
     <w:rsid w:val="000C1D82"/>
     <w:rsid w:val="000C1DB3"/>
     <w:rsid w:val="000C2117"/>
     <w:rsid w:val="000C212A"/>
     <w:rsid w:val="000C2214"/>
     <w:rsid w:val="000C299D"/>
     <w:rsid w:val="000C2A7E"/>
     <w:rsid w:val="000C32D7"/>
     <w:rsid w:val="000C35D5"/>
     <w:rsid w:val="000C35F1"/>
     <w:rsid w:val="000C360A"/>
     <w:rsid w:val="000C3917"/>
     <w:rsid w:val="000C3E59"/>
+    <w:rsid w:val="000C4098"/>
     <w:rsid w:val="000C4906"/>
     <w:rsid w:val="000C4EE5"/>
+    <w:rsid w:val="000C5203"/>
     <w:rsid w:val="000C57C0"/>
     <w:rsid w:val="000C5875"/>
     <w:rsid w:val="000C5B01"/>
     <w:rsid w:val="000C677A"/>
     <w:rsid w:val="000C70E8"/>
+    <w:rsid w:val="000C7166"/>
     <w:rsid w:val="000C7A3A"/>
     <w:rsid w:val="000C7DE0"/>
     <w:rsid w:val="000D03C9"/>
     <w:rsid w:val="000D0CF7"/>
     <w:rsid w:val="000D0D20"/>
     <w:rsid w:val="000D101B"/>
     <w:rsid w:val="000D1304"/>
+    <w:rsid w:val="000D1873"/>
     <w:rsid w:val="000D1B77"/>
+    <w:rsid w:val="000D1C93"/>
     <w:rsid w:val="000D1D43"/>
     <w:rsid w:val="000D2DE7"/>
     <w:rsid w:val="000D6339"/>
     <w:rsid w:val="000D6898"/>
     <w:rsid w:val="000D729F"/>
     <w:rsid w:val="000D79CE"/>
     <w:rsid w:val="000E04FC"/>
     <w:rsid w:val="000E0B07"/>
     <w:rsid w:val="000E0B45"/>
     <w:rsid w:val="000E1124"/>
     <w:rsid w:val="000E15FC"/>
     <w:rsid w:val="000E1793"/>
     <w:rsid w:val="000E27EF"/>
     <w:rsid w:val="000E2E73"/>
     <w:rsid w:val="000E2EDB"/>
     <w:rsid w:val="000E30A2"/>
     <w:rsid w:val="000E33B3"/>
     <w:rsid w:val="000E41D1"/>
     <w:rsid w:val="000E495D"/>
     <w:rsid w:val="000E5181"/>
     <w:rsid w:val="000E5745"/>
     <w:rsid w:val="000E57C5"/>
     <w:rsid w:val="000E65C2"/>
     <w:rsid w:val="000E6B06"/>
     <w:rsid w:val="000E6BBD"/>
@@ -31274,1534 +36133,1673 @@
     <w:rsid w:val="000F2CD8"/>
     <w:rsid w:val="000F3501"/>
     <w:rsid w:val="000F35B3"/>
     <w:rsid w:val="000F3D5B"/>
     <w:rsid w:val="000F3E6F"/>
     <w:rsid w:val="000F4150"/>
     <w:rsid w:val="000F478F"/>
     <w:rsid w:val="000F49FD"/>
     <w:rsid w:val="000F4F1C"/>
     <w:rsid w:val="000F4F8F"/>
     <w:rsid w:val="000F524F"/>
     <w:rsid w:val="000F5311"/>
     <w:rsid w:val="000F5325"/>
     <w:rsid w:val="000F5338"/>
     <w:rsid w:val="000F5DB9"/>
     <w:rsid w:val="000F6099"/>
     <w:rsid w:val="000F7B5F"/>
     <w:rsid w:val="001018DB"/>
     <w:rsid w:val="00101B7D"/>
     <w:rsid w:val="00101CF7"/>
     <w:rsid w:val="00102459"/>
     <w:rsid w:val="00102866"/>
     <w:rsid w:val="00104DF4"/>
     <w:rsid w:val="001053EA"/>
     <w:rsid w:val="001055BF"/>
+    <w:rsid w:val="00105835"/>
     <w:rsid w:val="0010618E"/>
     <w:rsid w:val="00107008"/>
     <w:rsid w:val="00107055"/>
     <w:rsid w:val="001079F4"/>
     <w:rsid w:val="00107A98"/>
     <w:rsid w:val="00111008"/>
     <w:rsid w:val="00111877"/>
     <w:rsid w:val="0011206D"/>
     <w:rsid w:val="00113469"/>
     <w:rsid w:val="00113752"/>
     <w:rsid w:val="001139AE"/>
     <w:rsid w:val="00113AC7"/>
     <w:rsid w:val="00114F96"/>
+    <w:rsid w:val="0011542A"/>
     <w:rsid w:val="001155E7"/>
     <w:rsid w:val="00115E76"/>
     <w:rsid w:val="00115F3B"/>
     <w:rsid w:val="001169BC"/>
+    <w:rsid w:val="001177C6"/>
     <w:rsid w:val="00117D49"/>
     <w:rsid w:val="00117DA2"/>
     <w:rsid w:val="00120E3E"/>
     <w:rsid w:val="00122698"/>
     <w:rsid w:val="00122A7C"/>
     <w:rsid w:val="00122C5A"/>
     <w:rsid w:val="00122E14"/>
     <w:rsid w:val="00123783"/>
     <w:rsid w:val="0012386E"/>
+    <w:rsid w:val="00124810"/>
     <w:rsid w:val="001258CC"/>
     <w:rsid w:val="00125935"/>
+    <w:rsid w:val="001308C4"/>
     <w:rsid w:val="00131519"/>
     <w:rsid w:val="00131A64"/>
     <w:rsid w:val="00131EAA"/>
     <w:rsid w:val="001330BE"/>
     <w:rsid w:val="00133222"/>
     <w:rsid w:val="00133C67"/>
     <w:rsid w:val="001341B5"/>
     <w:rsid w:val="00134506"/>
     <w:rsid w:val="00134D68"/>
     <w:rsid w:val="00134E87"/>
     <w:rsid w:val="00135222"/>
     <w:rsid w:val="00135FDB"/>
     <w:rsid w:val="001361EB"/>
     <w:rsid w:val="00136C54"/>
     <w:rsid w:val="001404BB"/>
     <w:rsid w:val="00140A66"/>
     <w:rsid w:val="00140BEF"/>
     <w:rsid w:val="00140E8B"/>
     <w:rsid w:val="00140E9C"/>
     <w:rsid w:val="00141B61"/>
     <w:rsid w:val="00141DB3"/>
     <w:rsid w:val="00142DEF"/>
     <w:rsid w:val="00142E77"/>
     <w:rsid w:val="00143853"/>
     <w:rsid w:val="00143A03"/>
     <w:rsid w:val="001446C4"/>
     <w:rsid w:val="00144944"/>
     <w:rsid w:val="001451F3"/>
     <w:rsid w:val="00145854"/>
     <w:rsid w:val="00146075"/>
     <w:rsid w:val="001467BB"/>
     <w:rsid w:val="00146E0E"/>
     <w:rsid w:val="00146EE5"/>
     <w:rsid w:val="00146FAF"/>
+    <w:rsid w:val="001474DC"/>
     <w:rsid w:val="00150B90"/>
+    <w:rsid w:val="0015331F"/>
     <w:rsid w:val="00154572"/>
     <w:rsid w:val="00154D3D"/>
     <w:rsid w:val="00154E7E"/>
     <w:rsid w:val="00156591"/>
     <w:rsid w:val="001569B4"/>
     <w:rsid w:val="001569F0"/>
     <w:rsid w:val="00156EDC"/>
     <w:rsid w:val="00157742"/>
     <w:rsid w:val="001600E5"/>
     <w:rsid w:val="00160AE9"/>
+    <w:rsid w:val="00161481"/>
     <w:rsid w:val="001619D0"/>
     <w:rsid w:val="00161B62"/>
     <w:rsid w:val="001625CC"/>
     <w:rsid w:val="001625EF"/>
     <w:rsid w:val="00162989"/>
     <w:rsid w:val="0016344B"/>
     <w:rsid w:val="0016390D"/>
     <w:rsid w:val="00164086"/>
     <w:rsid w:val="00164E03"/>
     <w:rsid w:val="00165038"/>
     <w:rsid w:val="001650BA"/>
+    <w:rsid w:val="00166970"/>
     <w:rsid w:val="00166B12"/>
     <w:rsid w:val="00167040"/>
     <w:rsid w:val="0016716A"/>
     <w:rsid w:val="00167545"/>
     <w:rsid w:val="00167577"/>
     <w:rsid w:val="0016794A"/>
+    <w:rsid w:val="00167D9F"/>
     <w:rsid w:val="00170ACB"/>
     <w:rsid w:val="00170B9C"/>
+    <w:rsid w:val="001714F6"/>
     <w:rsid w:val="0017165D"/>
     <w:rsid w:val="001717B0"/>
     <w:rsid w:val="001729EE"/>
     <w:rsid w:val="00172DD0"/>
     <w:rsid w:val="00174773"/>
     <w:rsid w:val="00174984"/>
     <w:rsid w:val="00174A04"/>
     <w:rsid w:val="00174B08"/>
     <w:rsid w:val="00175462"/>
+    <w:rsid w:val="0017581F"/>
+    <w:rsid w:val="001761CB"/>
     <w:rsid w:val="00176C1F"/>
     <w:rsid w:val="00177C06"/>
     <w:rsid w:val="001806D4"/>
     <w:rsid w:val="00180955"/>
     <w:rsid w:val="00180AD1"/>
     <w:rsid w:val="00181CE8"/>
     <w:rsid w:val="00182631"/>
     <w:rsid w:val="001830D5"/>
     <w:rsid w:val="00183703"/>
     <w:rsid w:val="00183B4C"/>
     <w:rsid w:val="00183E07"/>
     <w:rsid w:val="001842CD"/>
     <w:rsid w:val="00184CC5"/>
     <w:rsid w:val="00185106"/>
     <w:rsid w:val="00185A1B"/>
     <w:rsid w:val="00185C49"/>
     <w:rsid w:val="00186A54"/>
+    <w:rsid w:val="00186BCF"/>
     <w:rsid w:val="00187DD3"/>
     <w:rsid w:val="00187EC3"/>
+    <w:rsid w:val="0019006D"/>
+    <w:rsid w:val="00190180"/>
     <w:rsid w:val="00190B1B"/>
     <w:rsid w:val="00190C41"/>
+    <w:rsid w:val="00190F8C"/>
     <w:rsid w:val="0019101D"/>
     <w:rsid w:val="00191ABB"/>
     <w:rsid w:val="00192F2C"/>
     <w:rsid w:val="001937CA"/>
     <w:rsid w:val="001938BF"/>
     <w:rsid w:val="00193EE1"/>
     <w:rsid w:val="001944CD"/>
+    <w:rsid w:val="00195226"/>
     <w:rsid w:val="00195AB2"/>
     <w:rsid w:val="00195D46"/>
     <w:rsid w:val="00195D5F"/>
     <w:rsid w:val="00195DF8"/>
     <w:rsid w:val="00196F2F"/>
     <w:rsid w:val="00197E0E"/>
     <w:rsid w:val="00197F97"/>
     <w:rsid w:val="001A032D"/>
     <w:rsid w:val="001A09E6"/>
     <w:rsid w:val="001A1AE7"/>
     <w:rsid w:val="001A27FF"/>
     <w:rsid w:val="001A315B"/>
+    <w:rsid w:val="001A321B"/>
     <w:rsid w:val="001A337C"/>
     <w:rsid w:val="001A3552"/>
     <w:rsid w:val="001A3D90"/>
     <w:rsid w:val="001A3DB4"/>
     <w:rsid w:val="001A4169"/>
     <w:rsid w:val="001A44AF"/>
     <w:rsid w:val="001A4E4D"/>
     <w:rsid w:val="001A53A7"/>
     <w:rsid w:val="001A6788"/>
     <w:rsid w:val="001A7680"/>
     <w:rsid w:val="001A7AEE"/>
     <w:rsid w:val="001B124F"/>
     <w:rsid w:val="001B137E"/>
     <w:rsid w:val="001B173A"/>
     <w:rsid w:val="001B1807"/>
     <w:rsid w:val="001B198A"/>
     <w:rsid w:val="001B1B38"/>
     <w:rsid w:val="001B23F8"/>
     <w:rsid w:val="001B2505"/>
     <w:rsid w:val="001B25D0"/>
     <w:rsid w:val="001B3A07"/>
     <w:rsid w:val="001B3B5A"/>
     <w:rsid w:val="001B559F"/>
+    <w:rsid w:val="001B57BF"/>
     <w:rsid w:val="001B5B38"/>
     <w:rsid w:val="001B6201"/>
     <w:rsid w:val="001B6D03"/>
     <w:rsid w:val="001B709F"/>
     <w:rsid w:val="001B70EB"/>
+    <w:rsid w:val="001B7610"/>
     <w:rsid w:val="001B7636"/>
     <w:rsid w:val="001B7923"/>
+    <w:rsid w:val="001B7A50"/>
     <w:rsid w:val="001B7C2E"/>
     <w:rsid w:val="001C0215"/>
     <w:rsid w:val="001C0E1D"/>
     <w:rsid w:val="001C10A0"/>
     <w:rsid w:val="001C15F6"/>
     <w:rsid w:val="001C26DF"/>
     <w:rsid w:val="001C2957"/>
     <w:rsid w:val="001C33B8"/>
     <w:rsid w:val="001C3907"/>
     <w:rsid w:val="001C3FD7"/>
     <w:rsid w:val="001C4C8B"/>
     <w:rsid w:val="001C5379"/>
     <w:rsid w:val="001C62BC"/>
     <w:rsid w:val="001C65E9"/>
     <w:rsid w:val="001C6806"/>
     <w:rsid w:val="001C6890"/>
     <w:rsid w:val="001C6C1C"/>
     <w:rsid w:val="001C7BAF"/>
     <w:rsid w:val="001C7FA7"/>
     <w:rsid w:val="001C7FF9"/>
+    <w:rsid w:val="001D01C7"/>
     <w:rsid w:val="001D04E5"/>
     <w:rsid w:val="001D0596"/>
     <w:rsid w:val="001D0956"/>
+    <w:rsid w:val="001D09D3"/>
+    <w:rsid w:val="001D1F4C"/>
     <w:rsid w:val="001D2213"/>
     <w:rsid w:val="001D222C"/>
     <w:rsid w:val="001D22A8"/>
+    <w:rsid w:val="001D23A8"/>
     <w:rsid w:val="001D2A54"/>
     <w:rsid w:val="001D365D"/>
     <w:rsid w:val="001D3933"/>
+    <w:rsid w:val="001D431A"/>
+    <w:rsid w:val="001D44E4"/>
+    <w:rsid w:val="001D53D3"/>
     <w:rsid w:val="001D6108"/>
+    <w:rsid w:val="001D6C01"/>
+    <w:rsid w:val="001D74E3"/>
     <w:rsid w:val="001D7624"/>
     <w:rsid w:val="001D769B"/>
     <w:rsid w:val="001D76B2"/>
     <w:rsid w:val="001D7AE9"/>
     <w:rsid w:val="001D7BE7"/>
     <w:rsid w:val="001D7D8F"/>
     <w:rsid w:val="001E0659"/>
     <w:rsid w:val="001E06AE"/>
     <w:rsid w:val="001E0BC5"/>
     <w:rsid w:val="001E0CB5"/>
     <w:rsid w:val="001E0FFC"/>
     <w:rsid w:val="001E18EA"/>
     <w:rsid w:val="001E23BC"/>
     <w:rsid w:val="001E247E"/>
     <w:rsid w:val="001E313F"/>
     <w:rsid w:val="001E317D"/>
     <w:rsid w:val="001E31F8"/>
     <w:rsid w:val="001E3535"/>
     <w:rsid w:val="001E381C"/>
     <w:rsid w:val="001E3E77"/>
     <w:rsid w:val="001E427B"/>
     <w:rsid w:val="001E4573"/>
     <w:rsid w:val="001E488C"/>
     <w:rsid w:val="001E5150"/>
     <w:rsid w:val="001E5758"/>
     <w:rsid w:val="001E7BF1"/>
     <w:rsid w:val="001F10EC"/>
     <w:rsid w:val="001F1194"/>
     <w:rsid w:val="001F1296"/>
     <w:rsid w:val="001F13A8"/>
     <w:rsid w:val="001F1726"/>
     <w:rsid w:val="001F179C"/>
     <w:rsid w:val="001F1BB0"/>
     <w:rsid w:val="001F265B"/>
     <w:rsid w:val="001F3200"/>
     <w:rsid w:val="001F3A81"/>
     <w:rsid w:val="001F5079"/>
     <w:rsid w:val="001F527D"/>
     <w:rsid w:val="001F5390"/>
     <w:rsid w:val="001F5951"/>
     <w:rsid w:val="001F634F"/>
     <w:rsid w:val="001F68EE"/>
     <w:rsid w:val="001F6BF3"/>
     <w:rsid w:val="001F72DC"/>
     <w:rsid w:val="0020020D"/>
     <w:rsid w:val="002006C1"/>
     <w:rsid w:val="00201144"/>
+    <w:rsid w:val="00201171"/>
     <w:rsid w:val="00202C61"/>
     <w:rsid w:val="00203091"/>
     <w:rsid w:val="002030EA"/>
     <w:rsid w:val="00203699"/>
     <w:rsid w:val="00203CDD"/>
     <w:rsid w:val="00205177"/>
     <w:rsid w:val="00205489"/>
+    <w:rsid w:val="00205EEC"/>
     <w:rsid w:val="00206451"/>
     <w:rsid w:val="0020692A"/>
     <w:rsid w:val="00206A5B"/>
     <w:rsid w:val="0020735D"/>
     <w:rsid w:val="002078A4"/>
     <w:rsid w:val="00210366"/>
     <w:rsid w:val="002104DC"/>
     <w:rsid w:val="002108E8"/>
     <w:rsid w:val="00210A02"/>
     <w:rsid w:val="00210BF5"/>
+    <w:rsid w:val="00210DAB"/>
     <w:rsid w:val="00210E84"/>
     <w:rsid w:val="002110ED"/>
     <w:rsid w:val="002114E3"/>
     <w:rsid w:val="002119DC"/>
     <w:rsid w:val="00211E6C"/>
     <w:rsid w:val="00212132"/>
     <w:rsid w:val="00212604"/>
     <w:rsid w:val="002128DA"/>
     <w:rsid w:val="00213A70"/>
     <w:rsid w:val="00213C26"/>
     <w:rsid w:val="00213D55"/>
     <w:rsid w:val="00214100"/>
     <w:rsid w:val="00214AB5"/>
     <w:rsid w:val="00216178"/>
     <w:rsid w:val="00216DD8"/>
     <w:rsid w:val="00216F13"/>
+    <w:rsid w:val="0021791B"/>
     <w:rsid w:val="00217A93"/>
     <w:rsid w:val="00217CFB"/>
     <w:rsid w:val="00220004"/>
     <w:rsid w:val="00220607"/>
     <w:rsid w:val="00220E69"/>
     <w:rsid w:val="0022445D"/>
     <w:rsid w:val="0022476F"/>
     <w:rsid w:val="0022591D"/>
     <w:rsid w:val="002269B8"/>
     <w:rsid w:val="00226D78"/>
     <w:rsid w:val="00227176"/>
     <w:rsid w:val="0022718A"/>
     <w:rsid w:val="002276D0"/>
     <w:rsid w:val="00227E9E"/>
     <w:rsid w:val="00227F07"/>
     <w:rsid w:val="0023088F"/>
     <w:rsid w:val="002308B5"/>
     <w:rsid w:val="00230F67"/>
+    <w:rsid w:val="002314D1"/>
     <w:rsid w:val="0023160E"/>
     <w:rsid w:val="00231A26"/>
     <w:rsid w:val="00231CDD"/>
     <w:rsid w:val="0023211E"/>
     <w:rsid w:val="00232218"/>
     <w:rsid w:val="002324FB"/>
     <w:rsid w:val="002329B9"/>
     <w:rsid w:val="002333F0"/>
     <w:rsid w:val="00234D28"/>
     <w:rsid w:val="00234E1E"/>
+    <w:rsid w:val="00234E48"/>
+    <w:rsid w:val="00235AF4"/>
     <w:rsid w:val="00235C9A"/>
     <w:rsid w:val="00237065"/>
     <w:rsid w:val="0023721B"/>
     <w:rsid w:val="00237F9C"/>
     <w:rsid w:val="00241EB7"/>
     <w:rsid w:val="00241EFD"/>
     <w:rsid w:val="002424D4"/>
     <w:rsid w:val="0024396E"/>
     <w:rsid w:val="0024399A"/>
     <w:rsid w:val="00243CCA"/>
     <w:rsid w:val="0024535A"/>
     <w:rsid w:val="002456D6"/>
     <w:rsid w:val="00247303"/>
     <w:rsid w:val="002500E8"/>
     <w:rsid w:val="002507F2"/>
     <w:rsid w:val="00250D1E"/>
     <w:rsid w:val="00250E56"/>
     <w:rsid w:val="00251278"/>
     <w:rsid w:val="0025128E"/>
     <w:rsid w:val="00251883"/>
     <w:rsid w:val="00252055"/>
     <w:rsid w:val="002520E5"/>
+    <w:rsid w:val="00252791"/>
     <w:rsid w:val="00252851"/>
     <w:rsid w:val="002529A4"/>
+    <w:rsid w:val="00252BF4"/>
     <w:rsid w:val="002530DD"/>
     <w:rsid w:val="00253584"/>
     <w:rsid w:val="00254D58"/>
     <w:rsid w:val="002559EB"/>
     <w:rsid w:val="00255D18"/>
     <w:rsid w:val="00256FE8"/>
     <w:rsid w:val="002570A2"/>
     <w:rsid w:val="00257AB0"/>
     <w:rsid w:val="002603BF"/>
     <w:rsid w:val="0026086E"/>
+    <w:rsid w:val="002608A8"/>
     <w:rsid w:val="0026130E"/>
+    <w:rsid w:val="0026187E"/>
     <w:rsid w:val="00263015"/>
     <w:rsid w:val="0026346B"/>
     <w:rsid w:val="00263491"/>
     <w:rsid w:val="002637D5"/>
     <w:rsid w:val="00263E4E"/>
     <w:rsid w:val="00265B90"/>
     <w:rsid w:val="00265BAA"/>
     <w:rsid w:val="00265D13"/>
+    <w:rsid w:val="002660D2"/>
     <w:rsid w:val="0026660C"/>
     <w:rsid w:val="002675B0"/>
     <w:rsid w:val="00267C34"/>
     <w:rsid w:val="00270473"/>
     <w:rsid w:val="0027089B"/>
     <w:rsid w:val="00270A02"/>
     <w:rsid w:val="00271B52"/>
     <w:rsid w:val="00271B85"/>
     <w:rsid w:val="00272A52"/>
     <w:rsid w:val="00272D39"/>
     <w:rsid w:val="00273EDC"/>
     <w:rsid w:val="00274AD5"/>
     <w:rsid w:val="00274B75"/>
     <w:rsid w:val="00275A31"/>
     <w:rsid w:val="00275CDC"/>
     <w:rsid w:val="00275EB1"/>
     <w:rsid w:val="002760FA"/>
     <w:rsid w:val="00276C0F"/>
     <w:rsid w:val="00276F6C"/>
     <w:rsid w:val="00276FD9"/>
+    <w:rsid w:val="0027740E"/>
     <w:rsid w:val="00277DD0"/>
     <w:rsid w:val="0028090B"/>
     <w:rsid w:val="00280CD8"/>
     <w:rsid w:val="002817D3"/>
     <w:rsid w:val="00281A59"/>
     <w:rsid w:val="002826D6"/>
     <w:rsid w:val="002827C0"/>
     <w:rsid w:val="002827F5"/>
     <w:rsid w:val="00283365"/>
     <w:rsid w:val="00283371"/>
     <w:rsid w:val="00283C1B"/>
     <w:rsid w:val="00283E5B"/>
     <w:rsid w:val="00284740"/>
     <w:rsid w:val="00284B8A"/>
     <w:rsid w:val="00285D34"/>
     <w:rsid w:val="00285ED2"/>
     <w:rsid w:val="00286228"/>
     <w:rsid w:val="00287554"/>
     <w:rsid w:val="00287650"/>
     <w:rsid w:val="002876A8"/>
     <w:rsid w:val="00291AC7"/>
     <w:rsid w:val="0029261B"/>
     <w:rsid w:val="0029284F"/>
     <w:rsid w:val="002928A0"/>
     <w:rsid w:val="002929A2"/>
+    <w:rsid w:val="00292DAD"/>
     <w:rsid w:val="00292DF3"/>
+    <w:rsid w:val="002935EB"/>
     <w:rsid w:val="00293834"/>
     <w:rsid w:val="00293AAE"/>
     <w:rsid w:val="00293B1B"/>
     <w:rsid w:val="00293C9A"/>
     <w:rsid w:val="0029400D"/>
+    <w:rsid w:val="002944BD"/>
     <w:rsid w:val="00294B1B"/>
     <w:rsid w:val="002957CE"/>
+    <w:rsid w:val="002957E4"/>
     <w:rsid w:val="00295B88"/>
+    <w:rsid w:val="0029607C"/>
     <w:rsid w:val="00296188"/>
     <w:rsid w:val="00296BE4"/>
     <w:rsid w:val="00296CF6"/>
     <w:rsid w:val="00297061"/>
     <w:rsid w:val="002976AE"/>
     <w:rsid w:val="002A012B"/>
     <w:rsid w:val="002A06F1"/>
     <w:rsid w:val="002A1A59"/>
     <w:rsid w:val="002A30F7"/>
     <w:rsid w:val="002A3FB5"/>
     <w:rsid w:val="002A45AE"/>
     <w:rsid w:val="002A4648"/>
     <w:rsid w:val="002A5429"/>
     <w:rsid w:val="002A6056"/>
     <w:rsid w:val="002A6158"/>
     <w:rsid w:val="002A62D9"/>
     <w:rsid w:val="002A64F8"/>
     <w:rsid w:val="002A734E"/>
     <w:rsid w:val="002A776A"/>
     <w:rsid w:val="002A778F"/>
+    <w:rsid w:val="002B0EAE"/>
     <w:rsid w:val="002B0EB8"/>
+    <w:rsid w:val="002B1D80"/>
     <w:rsid w:val="002B2390"/>
     <w:rsid w:val="002B25E9"/>
     <w:rsid w:val="002B27B7"/>
     <w:rsid w:val="002B2AB4"/>
     <w:rsid w:val="002B35E0"/>
     <w:rsid w:val="002B3F45"/>
     <w:rsid w:val="002B443C"/>
     <w:rsid w:val="002B489A"/>
     <w:rsid w:val="002B4D15"/>
     <w:rsid w:val="002B5865"/>
     <w:rsid w:val="002B634F"/>
     <w:rsid w:val="002B68E8"/>
     <w:rsid w:val="002B6BBB"/>
     <w:rsid w:val="002B74B8"/>
     <w:rsid w:val="002B78FB"/>
     <w:rsid w:val="002C0808"/>
     <w:rsid w:val="002C1756"/>
+    <w:rsid w:val="002C1ACD"/>
     <w:rsid w:val="002C3968"/>
     <w:rsid w:val="002C41A4"/>
     <w:rsid w:val="002C4925"/>
     <w:rsid w:val="002C4F17"/>
     <w:rsid w:val="002C5350"/>
     <w:rsid w:val="002C5A6F"/>
     <w:rsid w:val="002C6B15"/>
     <w:rsid w:val="002C6C6A"/>
+    <w:rsid w:val="002C6F0C"/>
     <w:rsid w:val="002C6F8D"/>
     <w:rsid w:val="002C75A9"/>
     <w:rsid w:val="002C76B5"/>
     <w:rsid w:val="002C7BBB"/>
     <w:rsid w:val="002CACFA"/>
     <w:rsid w:val="002D007C"/>
     <w:rsid w:val="002D0736"/>
     <w:rsid w:val="002D0760"/>
     <w:rsid w:val="002D163A"/>
+    <w:rsid w:val="002D1C05"/>
     <w:rsid w:val="002D3449"/>
+    <w:rsid w:val="002D3CC1"/>
     <w:rsid w:val="002D4010"/>
+    <w:rsid w:val="002D48EA"/>
+    <w:rsid w:val="002D4D39"/>
     <w:rsid w:val="002D6958"/>
     <w:rsid w:val="002D7918"/>
     <w:rsid w:val="002E00BE"/>
     <w:rsid w:val="002E0216"/>
     <w:rsid w:val="002E12E1"/>
     <w:rsid w:val="002E14AD"/>
     <w:rsid w:val="002E14E4"/>
     <w:rsid w:val="002E18BA"/>
     <w:rsid w:val="002E1FEB"/>
     <w:rsid w:val="002E223A"/>
     <w:rsid w:val="002E4183"/>
     <w:rsid w:val="002E4AC6"/>
     <w:rsid w:val="002E4BF1"/>
     <w:rsid w:val="002E5021"/>
     <w:rsid w:val="002E5630"/>
     <w:rsid w:val="002E5C67"/>
     <w:rsid w:val="002E6275"/>
     <w:rsid w:val="002E6310"/>
     <w:rsid w:val="002E6926"/>
     <w:rsid w:val="002E6E69"/>
+    <w:rsid w:val="002E75B5"/>
     <w:rsid w:val="002E76E5"/>
     <w:rsid w:val="002E7746"/>
     <w:rsid w:val="002E7D6F"/>
     <w:rsid w:val="002F031E"/>
     <w:rsid w:val="002F0B98"/>
     <w:rsid w:val="002F0C24"/>
     <w:rsid w:val="002F15CD"/>
     <w:rsid w:val="002F1C29"/>
     <w:rsid w:val="002F1CCF"/>
     <w:rsid w:val="002F24EB"/>
     <w:rsid w:val="002F3197"/>
     <w:rsid w:val="002F3A7C"/>
     <w:rsid w:val="002F3B0E"/>
     <w:rsid w:val="002F47A4"/>
     <w:rsid w:val="002F4883"/>
     <w:rsid w:val="002F5535"/>
     <w:rsid w:val="002F5766"/>
     <w:rsid w:val="002F5D25"/>
     <w:rsid w:val="002F6F58"/>
     <w:rsid w:val="002F7653"/>
     <w:rsid w:val="002F7905"/>
     <w:rsid w:val="002F7AF5"/>
     <w:rsid w:val="003003CE"/>
     <w:rsid w:val="0030149E"/>
     <w:rsid w:val="0030171E"/>
     <w:rsid w:val="00301D94"/>
     <w:rsid w:val="00301E02"/>
+    <w:rsid w:val="00302614"/>
     <w:rsid w:val="0030330C"/>
     <w:rsid w:val="003039CB"/>
     <w:rsid w:val="00304178"/>
     <w:rsid w:val="003054B1"/>
     <w:rsid w:val="0030614E"/>
     <w:rsid w:val="00307459"/>
     <w:rsid w:val="003075C9"/>
     <w:rsid w:val="003103C0"/>
     <w:rsid w:val="003115DD"/>
     <w:rsid w:val="003116F9"/>
     <w:rsid w:val="00311CA8"/>
     <w:rsid w:val="00311D37"/>
     <w:rsid w:val="003121B4"/>
     <w:rsid w:val="00312777"/>
     <w:rsid w:val="00312A54"/>
     <w:rsid w:val="00312F4B"/>
     <w:rsid w:val="003131A7"/>
     <w:rsid w:val="0031336E"/>
+    <w:rsid w:val="00313474"/>
     <w:rsid w:val="00313D26"/>
+    <w:rsid w:val="00313E3A"/>
     <w:rsid w:val="003140FD"/>
     <w:rsid w:val="00314222"/>
     <w:rsid w:val="0031465D"/>
     <w:rsid w:val="00315ED2"/>
     <w:rsid w:val="003162C7"/>
     <w:rsid w:val="00317005"/>
     <w:rsid w:val="0031700E"/>
     <w:rsid w:val="0032008D"/>
     <w:rsid w:val="003205E6"/>
+    <w:rsid w:val="00321252"/>
     <w:rsid w:val="003216BE"/>
     <w:rsid w:val="00321C5D"/>
     <w:rsid w:val="00321D6C"/>
     <w:rsid w:val="00321E49"/>
     <w:rsid w:val="00322910"/>
     <w:rsid w:val="00322BD3"/>
     <w:rsid w:val="003232BB"/>
     <w:rsid w:val="003235BD"/>
     <w:rsid w:val="00323740"/>
+    <w:rsid w:val="003238ED"/>
     <w:rsid w:val="00323D78"/>
+    <w:rsid w:val="00324784"/>
     <w:rsid w:val="003253C5"/>
+    <w:rsid w:val="003262F6"/>
     <w:rsid w:val="00326B64"/>
     <w:rsid w:val="00326C4E"/>
+    <w:rsid w:val="00327DE3"/>
     <w:rsid w:val="00330A27"/>
     <w:rsid w:val="0033160D"/>
     <w:rsid w:val="00331FDA"/>
     <w:rsid w:val="00332376"/>
+    <w:rsid w:val="00332678"/>
     <w:rsid w:val="00332958"/>
     <w:rsid w:val="00332DCB"/>
     <w:rsid w:val="00332ECE"/>
     <w:rsid w:val="003330BB"/>
     <w:rsid w:val="00333426"/>
     <w:rsid w:val="0033369F"/>
     <w:rsid w:val="003341E7"/>
     <w:rsid w:val="00334E25"/>
     <w:rsid w:val="00334F38"/>
     <w:rsid w:val="00335268"/>
     <w:rsid w:val="003359A6"/>
     <w:rsid w:val="00336A04"/>
     <w:rsid w:val="00336C14"/>
     <w:rsid w:val="00336C65"/>
     <w:rsid w:val="003371F9"/>
     <w:rsid w:val="00337F24"/>
     <w:rsid w:val="003400CD"/>
     <w:rsid w:val="00340AC4"/>
     <w:rsid w:val="00340BFC"/>
     <w:rsid w:val="00340C66"/>
     <w:rsid w:val="00340E77"/>
     <w:rsid w:val="003412B7"/>
     <w:rsid w:val="00341F07"/>
+    <w:rsid w:val="0034220F"/>
     <w:rsid w:val="0034311A"/>
     <w:rsid w:val="003433D4"/>
     <w:rsid w:val="00344D42"/>
     <w:rsid w:val="00345434"/>
     <w:rsid w:val="003455AB"/>
     <w:rsid w:val="00345647"/>
     <w:rsid w:val="003458B4"/>
     <w:rsid w:val="00345EE1"/>
     <w:rsid w:val="003470AF"/>
     <w:rsid w:val="0034732D"/>
     <w:rsid w:val="0034769A"/>
     <w:rsid w:val="00350013"/>
+    <w:rsid w:val="00350234"/>
     <w:rsid w:val="00350AD6"/>
+    <w:rsid w:val="003513B9"/>
     <w:rsid w:val="00351599"/>
     <w:rsid w:val="003527AF"/>
     <w:rsid w:val="00353718"/>
     <w:rsid w:val="00353B79"/>
     <w:rsid w:val="00353CBC"/>
     <w:rsid w:val="00353E4B"/>
     <w:rsid w:val="00354092"/>
     <w:rsid w:val="00354EC7"/>
     <w:rsid w:val="00354F93"/>
     <w:rsid w:val="00355CB7"/>
     <w:rsid w:val="00355EEA"/>
     <w:rsid w:val="003569E9"/>
     <w:rsid w:val="00356FCF"/>
     <w:rsid w:val="00357C68"/>
     <w:rsid w:val="00357DB1"/>
     <w:rsid w:val="00357E36"/>
     <w:rsid w:val="0036137B"/>
     <w:rsid w:val="003613BC"/>
     <w:rsid w:val="00361E2E"/>
     <w:rsid w:val="00363846"/>
     <w:rsid w:val="00363CBC"/>
     <w:rsid w:val="00365995"/>
     <w:rsid w:val="00365E01"/>
     <w:rsid w:val="003674FC"/>
     <w:rsid w:val="00370249"/>
     <w:rsid w:val="00370AD7"/>
     <w:rsid w:val="0037114A"/>
     <w:rsid w:val="003711B9"/>
     <w:rsid w:val="003712CA"/>
     <w:rsid w:val="00371796"/>
     <w:rsid w:val="00372C6F"/>
     <w:rsid w:val="00372E70"/>
     <w:rsid w:val="003732ED"/>
     <w:rsid w:val="0037352E"/>
     <w:rsid w:val="00373A65"/>
     <w:rsid w:val="0037420E"/>
     <w:rsid w:val="003744E3"/>
     <w:rsid w:val="00374974"/>
     <w:rsid w:val="003756F8"/>
     <w:rsid w:val="00375958"/>
     <w:rsid w:val="00375CA6"/>
+    <w:rsid w:val="00375F99"/>
     <w:rsid w:val="00376591"/>
     <w:rsid w:val="00376DA7"/>
     <w:rsid w:val="00377126"/>
     <w:rsid w:val="00377FAE"/>
     <w:rsid w:val="00380905"/>
     <w:rsid w:val="0038097C"/>
     <w:rsid w:val="00380B1A"/>
     <w:rsid w:val="00380B79"/>
     <w:rsid w:val="00380DF6"/>
     <w:rsid w:val="00381A6C"/>
     <w:rsid w:val="00381BFB"/>
     <w:rsid w:val="003820B8"/>
     <w:rsid w:val="0038216E"/>
     <w:rsid w:val="0038256F"/>
     <w:rsid w:val="00382A18"/>
     <w:rsid w:val="00382B2D"/>
     <w:rsid w:val="00382C51"/>
     <w:rsid w:val="00383801"/>
     <w:rsid w:val="003839C9"/>
     <w:rsid w:val="00383BC3"/>
     <w:rsid w:val="00385972"/>
     <w:rsid w:val="00386584"/>
     <w:rsid w:val="00387442"/>
     <w:rsid w:val="003876FC"/>
     <w:rsid w:val="003878A7"/>
     <w:rsid w:val="00390885"/>
     <w:rsid w:val="00390F62"/>
     <w:rsid w:val="00391FA9"/>
     <w:rsid w:val="003921FA"/>
     <w:rsid w:val="00392B1E"/>
+    <w:rsid w:val="00392CBB"/>
     <w:rsid w:val="003932EC"/>
     <w:rsid w:val="003938AE"/>
     <w:rsid w:val="00394FB1"/>
     <w:rsid w:val="00394FF2"/>
     <w:rsid w:val="0039500C"/>
     <w:rsid w:val="003951FC"/>
     <w:rsid w:val="003956AB"/>
     <w:rsid w:val="003961AE"/>
     <w:rsid w:val="003978B2"/>
     <w:rsid w:val="003A05DA"/>
     <w:rsid w:val="003A077C"/>
     <w:rsid w:val="003A1695"/>
     <w:rsid w:val="003A215A"/>
     <w:rsid w:val="003A21F7"/>
     <w:rsid w:val="003A263C"/>
     <w:rsid w:val="003A2910"/>
+    <w:rsid w:val="003A3DF7"/>
     <w:rsid w:val="003A472B"/>
+    <w:rsid w:val="003A517A"/>
+    <w:rsid w:val="003A52BA"/>
     <w:rsid w:val="003A560D"/>
     <w:rsid w:val="003A566C"/>
     <w:rsid w:val="003A594F"/>
     <w:rsid w:val="003A5F9F"/>
     <w:rsid w:val="003A6197"/>
     <w:rsid w:val="003A791B"/>
     <w:rsid w:val="003A7E32"/>
     <w:rsid w:val="003B0119"/>
     <w:rsid w:val="003B0557"/>
     <w:rsid w:val="003B08C3"/>
     <w:rsid w:val="003B091B"/>
     <w:rsid w:val="003B0CAB"/>
     <w:rsid w:val="003B0D21"/>
     <w:rsid w:val="003B130F"/>
     <w:rsid w:val="003B1731"/>
     <w:rsid w:val="003B2EBE"/>
     <w:rsid w:val="003B3FC8"/>
     <w:rsid w:val="003B42B2"/>
     <w:rsid w:val="003B5864"/>
     <w:rsid w:val="003B5E20"/>
     <w:rsid w:val="003B6399"/>
     <w:rsid w:val="003B77D3"/>
     <w:rsid w:val="003C0AB7"/>
     <w:rsid w:val="003C2B5E"/>
     <w:rsid w:val="003C2D73"/>
     <w:rsid w:val="003C3002"/>
     <w:rsid w:val="003C31D9"/>
+    <w:rsid w:val="003C386B"/>
     <w:rsid w:val="003C441E"/>
     <w:rsid w:val="003C4AB3"/>
     <w:rsid w:val="003C500E"/>
     <w:rsid w:val="003C51D8"/>
     <w:rsid w:val="003C5C20"/>
     <w:rsid w:val="003C5E56"/>
     <w:rsid w:val="003C5E7D"/>
     <w:rsid w:val="003C6045"/>
     <w:rsid w:val="003C6DA2"/>
     <w:rsid w:val="003C79D0"/>
     <w:rsid w:val="003C7DA3"/>
+    <w:rsid w:val="003C7FEE"/>
     <w:rsid w:val="003D0CAE"/>
     <w:rsid w:val="003D267C"/>
+    <w:rsid w:val="003D2DC0"/>
     <w:rsid w:val="003D3024"/>
     <w:rsid w:val="003D3286"/>
     <w:rsid w:val="003D360B"/>
     <w:rsid w:val="003D3863"/>
     <w:rsid w:val="003D3B6B"/>
     <w:rsid w:val="003D539D"/>
     <w:rsid w:val="003D5405"/>
     <w:rsid w:val="003D5A97"/>
     <w:rsid w:val="003D6539"/>
     <w:rsid w:val="003D7B16"/>
     <w:rsid w:val="003E0737"/>
     <w:rsid w:val="003E0D33"/>
     <w:rsid w:val="003E0E43"/>
     <w:rsid w:val="003E1298"/>
     <w:rsid w:val="003E1329"/>
     <w:rsid w:val="003E134E"/>
     <w:rsid w:val="003E1C8D"/>
     <w:rsid w:val="003E237A"/>
     <w:rsid w:val="003E2386"/>
     <w:rsid w:val="003E24C7"/>
     <w:rsid w:val="003E2DFB"/>
     <w:rsid w:val="003E3116"/>
     <w:rsid w:val="003E3276"/>
     <w:rsid w:val="003E38BC"/>
     <w:rsid w:val="003E3B47"/>
     <w:rsid w:val="003E3E3E"/>
     <w:rsid w:val="003E46F8"/>
     <w:rsid w:val="003E56AF"/>
     <w:rsid w:val="003E5B8C"/>
     <w:rsid w:val="003E6208"/>
     <w:rsid w:val="003E6342"/>
     <w:rsid w:val="003E6600"/>
+    <w:rsid w:val="003E665E"/>
     <w:rsid w:val="003E679E"/>
     <w:rsid w:val="003E75B5"/>
     <w:rsid w:val="003E7C0D"/>
     <w:rsid w:val="003E7DD0"/>
     <w:rsid w:val="003F0590"/>
     <w:rsid w:val="003F0EE2"/>
     <w:rsid w:val="003F0F9B"/>
     <w:rsid w:val="003F1B31"/>
     <w:rsid w:val="003F293E"/>
     <w:rsid w:val="003F2C67"/>
     <w:rsid w:val="003F3342"/>
     <w:rsid w:val="003F33C0"/>
     <w:rsid w:val="003F40EB"/>
     <w:rsid w:val="003F525C"/>
     <w:rsid w:val="003F5E19"/>
+    <w:rsid w:val="003F6338"/>
     <w:rsid w:val="003F6AC9"/>
     <w:rsid w:val="003F772D"/>
     <w:rsid w:val="003F785B"/>
     <w:rsid w:val="003F7F9A"/>
     <w:rsid w:val="0040050C"/>
     <w:rsid w:val="00400A44"/>
     <w:rsid w:val="0040105C"/>
     <w:rsid w:val="00401102"/>
     <w:rsid w:val="0040120D"/>
     <w:rsid w:val="004023DD"/>
     <w:rsid w:val="00402C90"/>
     <w:rsid w:val="004034F0"/>
     <w:rsid w:val="00403CF7"/>
     <w:rsid w:val="0040440B"/>
     <w:rsid w:val="0040442D"/>
     <w:rsid w:val="00404AFE"/>
+    <w:rsid w:val="00404F8F"/>
     <w:rsid w:val="0040585F"/>
     <w:rsid w:val="00405D89"/>
+    <w:rsid w:val="00406413"/>
     <w:rsid w:val="004069E8"/>
     <w:rsid w:val="00407F7B"/>
     <w:rsid w:val="00410940"/>
     <w:rsid w:val="00410F97"/>
     <w:rsid w:val="004116D8"/>
     <w:rsid w:val="004118CF"/>
     <w:rsid w:val="00411E6E"/>
     <w:rsid w:val="00412395"/>
     <w:rsid w:val="0041291B"/>
     <w:rsid w:val="004138FB"/>
     <w:rsid w:val="00413F76"/>
     <w:rsid w:val="00414229"/>
     <w:rsid w:val="00414E83"/>
     <w:rsid w:val="00415476"/>
     <w:rsid w:val="00415761"/>
     <w:rsid w:val="00415AC6"/>
     <w:rsid w:val="00415DA0"/>
     <w:rsid w:val="00415FC5"/>
     <w:rsid w:val="0041682B"/>
     <w:rsid w:val="00416D9B"/>
+    <w:rsid w:val="004172E1"/>
     <w:rsid w:val="00417BCB"/>
     <w:rsid w:val="004212B1"/>
     <w:rsid w:val="00421CED"/>
     <w:rsid w:val="00423583"/>
     <w:rsid w:val="004237DA"/>
     <w:rsid w:val="004239F8"/>
+    <w:rsid w:val="00423C6F"/>
     <w:rsid w:val="004242CA"/>
     <w:rsid w:val="004242FB"/>
     <w:rsid w:val="0042433E"/>
     <w:rsid w:val="00424886"/>
     <w:rsid w:val="00424E51"/>
     <w:rsid w:val="00424E5B"/>
     <w:rsid w:val="00424E7D"/>
     <w:rsid w:val="004264A1"/>
     <w:rsid w:val="004265A0"/>
     <w:rsid w:val="0042666E"/>
     <w:rsid w:val="004276B5"/>
     <w:rsid w:val="00427A00"/>
     <w:rsid w:val="00430692"/>
     <w:rsid w:val="00430698"/>
     <w:rsid w:val="004314D3"/>
     <w:rsid w:val="0043261C"/>
     <w:rsid w:val="004326E6"/>
     <w:rsid w:val="0043288F"/>
     <w:rsid w:val="00432979"/>
     <w:rsid w:val="00432D8D"/>
     <w:rsid w:val="00432EF5"/>
     <w:rsid w:val="0043306F"/>
     <w:rsid w:val="00433248"/>
     <w:rsid w:val="00433437"/>
     <w:rsid w:val="00433855"/>
     <w:rsid w:val="00433A8E"/>
     <w:rsid w:val="004342D5"/>
     <w:rsid w:val="0043454D"/>
     <w:rsid w:val="0043456D"/>
     <w:rsid w:val="004352A2"/>
     <w:rsid w:val="004356D0"/>
     <w:rsid w:val="004359F0"/>
     <w:rsid w:val="00436F3D"/>
     <w:rsid w:val="00440299"/>
     <w:rsid w:val="00440A40"/>
     <w:rsid w:val="00440BE1"/>
     <w:rsid w:val="00440D27"/>
     <w:rsid w:val="00440D2C"/>
     <w:rsid w:val="00440F56"/>
     <w:rsid w:val="00441DC0"/>
     <w:rsid w:val="00441FF6"/>
     <w:rsid w:val="00442D22"/>
     <w:rsid w:val="00443416"/>
     <w:rsid w:val="004434C3"/>
     <w:rsid w:val="0044403F"/>
     <w:rsid w:val="00444385"/>
     <w:rsid w:val="0044442D"/>
     <w:rsid w:val="00444947"/>
+    <w:rsid w:val="004454B4"/>
     <w:rsid w:val="004456A2"/>
     <w:rsid w:val="00445D2A"/>
     <w:rsid w:val="004466B4"/>
     <w:rsid w:val="0044677C"/>
     <w:rsid w:val="00446868"/>
     <w:rsid w:val="004469C6"/>
     <w:rsid w:val="004472A7"/>
     <w:rsid w:val="00447947"/>
     <w:rsid w:val="00447B3F"/>
     <w:rsid w:val="00447D05"/>
     <w:rsid w:val="00447DE9"/>
     <w:rsid w:val="0045090E"/>
     <w:rsid w:val="00450B7D"/>
     <w:rsid w:val="00450EB4"/>
+    <w:rsid w:val="004514E2"/>
     <w:rsid w:val="0045153D"/>
     <w:rsid w:val="00451AB8"/>
     <w:rsid w:val="00451B26"/>
     <w:rsid w:val="00451E99"/>
     <w:rsid w:val="004520B6"/>
     <w:rsid w:val="00452448"/>
+    <w:rsid w:val="0045261B"/>
     <w:rsid w:val="004526E7"/>
     <w:rsid w:val="00452A70"/>
     <w:rsid w:val="0045403E"/>
     <w:rsid w:val="00454BCB"/>
     <w:rsid w:val="00454ECB"/>
     <w:rsid w:val="00455E43"/>
     <w:rsid w:val="004568F8"/>
+    <w:rsid w:val="00456A9E"/>
     <w:rsid w:val="00457915"/>
     <w:rsid w:val="00457CB3"/>
     <w:rsid w:val="0046083A"/>
     <w:rsid w:val="00461C28"/>
     <w:rsid w:val="00461FED"/>
     <w:rsid w:val="00462059"/>
     <w:rsid w:val="00462E27"/>
     <w:rsid w:val="00462E52"/>
     <w:rsid w:val="00462FBC"/>
     <w:rsid w:val="00463418"/>
     <w:rsid w:val="004645F6"/>
     <w:rsid w:val="00464698"/>
     <w:rsid w:val="00464DFD"/>
     <w:rsid w:val="0046516A"/>
     <w:rsid w:val="00465FAC"/>
     <w:rsid w:val="00465FAD"/>
     <w:rsid w:val="00466936"/>
     <w:rsid w:val="0046695E"/>
     <w:rsid w:val="00466ABD"/>
     <w:rsid w:val="00466C85"/>
     <w:rsid w:val="004670F0"/>
     <w:rsid w:val="004676A6"/>
     <w:rsid w:val="004705F0"/>
     <w:rsid w:val="00470656"/>
     <w:rsid w:val="00470750"/>
     <w:rsid w:val="00470D2C"/>
     <w:rsid w:val="004714B5"/>
     <w:rsid w:val="00471F19"/>
+    <w:rsid w:val="00472040"/>
     <w:rsid w:val="004723AC"/>
     <w:rsid w:val="00472702"/>
     <w:rsid w:val="0047277E"/>
     <w:rsid w:val="00472A8C"/>
     <w:rsid w:val="00472FBE"/>
     <w:rsid w:val="0047335C"/>
     <w:rsid w:val="0047359D"/>
     <w:rsid w:val="00473C7C"/>
     <w:rsid w:val="00473F4C"/>
     <w:rsid w:val="00474A9A"/>
     <w:rsid w:val="00474D88"/>
     <w:rsid w:val="004752CF"/>
+    <w:rsid w:val="004752FD"/>
     <w:rsid w:val="0047546E"/>
     <w:rsid w:val="00475F1A"/>
     <w:rsid w:val="00476009"/>
     <w:rsid w:val="004760FB"/>
     <w:rsid w:val="00476283"/>
     <w:rsid w:val="00476354"/>
     <w:rsid w:val="00476E09"/>
     <w:rsid w:val="00476E40"/>
     <w:rsid w:val="004772DE"/>
     <w:rsid w:val="00477423"/>
     <w:rsid w:val="00477575"/>
     <w:rsid w:val="00477FE8"/>
     <w:rsid w:val="004804C6"/>
     <w:rsid w:val="004804D6"/>
     <w:rsid w:val="0048077F"/>
     <w:rsid w:val="00481084"/>
     <w:rsid w:val="00481AD5"/>
     <w:rsid w:val="00481D1F"/>
     <w:rsid w:val="00482142"/>
     <w:rsid w:val="00482FC9"/>
     <w:rsid w:val="00484323"/>
     <w:rsid w:val="00484B23"/>
     <w:rsid w:val="004852C5"/>
     <w:rsid w:val="0048567F"/>
     <w:rsid w:val="00485E85"/>
     <w:rsid w:val="004860F2"/>
     <w:rsid w:val="00486176"/>
     <w:rsid w:val="0048638C"/>
     <w:rsid w:val="00486985"/>
     <w:rsid w:val="00486B13"/>
     <w:rsid w:val="00486BB9"/>
     <w:rsid w:val="00486D8F"/>
     <w:rsid w:val="00486EE6"/>
     <w:rsid w:val="0048748A"/>
     <w:rsid w:val="0048756C"/>
     <w:rsid w:val="00487E05"/>
     <w:rsid w:val="0049048D"/>
+    <w:rsid w:val="004905CC"/>
     <w:rsid w:val="0049062A"/>
     <w:rsid w:val="00490AF1"/>
     <w:rsid w:val="00490E8C"/>
     <w:rsid w:val="0049109B"/>
     <w:rsid w:val="00491521"/>
     <w:rsid w:val="004922DB"/>
     <w:rsid w:val="0049232B"/>
     <w:rsid w:val="0049359C"/>
     <w:rsid w:val="00493AC2"/>
     <w:rsid w:val="00493BE6"/>
     <w:rsid w:val="00493D15"/>
     <w:rsid w:val="00494156"/>
     <w:rsid w:val="0049480A"/>
     <w:rsid w:val="004949BE"/>
     <w:rsid w:val="00494C66"/>
+    <w:rsid w:val="00495895"/>
     <w:rsid w:val="00496576"/>
     <w:rsid w:val="00496B09"/>
     <w:rsid w:val="00496F4A"/>
     <w:rsid w:val="0049712B"/>
     <w:rsid w:val="004974F7"/>
     <w:rsid w:val="00497770"/>
     <w:rsid w:val="0049780D"/>
     <w:rsid w:val="004978E7"/>
     <w:rsid w:val="004A0C24"/>
     <w:rsid w:val="004A0F5C"/>
     <w:rsid w:val="004A1864"/>
     <w:rsid w:val="004A1C26"/>
+    <w:rsid w:val="004A1EA9"/>
+    <w:rsid w:val="004A1EEC"/>
     <w:rsid w:val="004A2C2A"/>
     <w:rsid w:val="004A3BAA"/>
     <w:rsid w:val="004A3CA0"/>
     <w:rsid w:val="004A3D59"/>
     <w:rsid w:val="004A46BF"/>
     <w:rsid w:val="004A4DBB"/>
     <w:rsid w:val="004A6040"/>
     <w:rsid w:val="004A6D70"/>
     <w:rsid w:val="004A6F16"/>
+    <w:rsid w:val="004A7083"/>
     <w:rsid w:val="004B0F27"/>
     <w:rsid w:val="004B1CF9"/>
     <w:rsid w:val="004B200B"/>
     <w:rsid w:val="004B24DF"/>
+    <w:rsid w:val="004B2B8E"/>
     <w:rsid w:val="004B39E4"/>
     <w:rsid w:val="004B3FC5"/>
     <w:rsid w:val="004B4471"/>
     <w:rsid w:val="004B467F"/>
     <w:rsid w:val="004B4A32"/>
     <w:rsid w:val="004B6827"/>
     <w:rsid w:val="004B6F8C"/>
     <w:rsid w:val="004B709E"/>
     <w:rsid w:val="004B77F3"/>
     <w:rsid w:val="004B7ADE"/>
     <w:rsid w:val="004B7C1A"/>
     <w:rsid w:val="004B7D7B"/>
     <w:rsid w:val="004B7F67"/>
     <w:rsid w:val="004B7F7B"/>
     <w:rsid w:val="004B7FB1"/>
     <w:rsid w:val="004C0290"/>
     <w:rsid w:val="004C0FF6"/>
     <w:rsid w:val="004C136C"/>
     <w:rsid w:val="004C1621"/>
     <w:rsid w:val="004C2431"/>
     <w:rsid w:val="004C2B18"/>
     <w:rsid w:val="004C2EC2"/>
     <w:rsid w:val="004C2F8E"/>
     <w:rsid w:val="004C3193"/>
     <w:rsid w:val="004C324C"/>
     <w:rsid w:val="004C365B"/>
     <w:rsid w:val="004C3DBD"/>
     <w:rsid w:val="004C417F"/>
     <w:rsid w:val="004C5281"/>
     <w:rsid w:val="004C6219"/>
     <w:rsid w:val="004C7A91"/>
     <w:rsid w:val="004C7DA7"/>
     <w:rsid w:val="004D00DD"/>
     <w:rsid w:val="004D0340"/>
     <w:rsid w:val="004D0997"/>
     <w:rsid w:val="004D1737"/>
     <w:rsid w:val="004D1D2A"/>
     <w:rsid w:val="004D2055"/>
     <w:rsid w:val="004D2D5E"/>
     <w:rsid w:val="004D30AE"/>
+    <w:rsid w:val="004D354C"/>
     <w:rsid w:val="004D3FB4"/>
     <w:rsid w:val="004D4E51"/>
     <w:rsid w:val="004D711A"/>
     <w:rsid w:val="004D7A34"/>
     <w:rsid w:val="004E0F81"/>
     <w:rsid w:val="004E180D"/>
     <w:rsid w:val="004E1914"/>
     <w:rsid w:val="004E1BB4"/>
     <w:rsid w:val="004E1CE9"/>
     <w:rsid w:val="004E232C"/>
     <w:rsid w:val="004E2A16"/>
     <w:rsid w:val="004E2F0A"/>
     <w:rsid w:val="004E3618"/>
     <w:rsid w:val="004E37D1"/>
     <w:rsid w:val="004E39D5"/>
     <w:rsid w:val="004E3FD2"/>
     <w:rsid w:val="004E4050"/>
     <w:rsid w:val="004E43FD"/>
     <w:rsid w:val="004E4A38"/>
     <w:rsid w:val="004E5036"/>
     <w:rsid w:val="004E5361"/>
     <w:rsid w:val="004E5664"/>
     <w:rsid w:val="004E6027"/>
+    <w:rsid w:val="004E66A3"/>
     <w:rsid w:val="004E67A1"/>
     <w:rsid w:val="004E7C89"/>
     <w:rsid w:val="004E7D83"/>
     <w:rsid w:val="004F0542"/>
     <w:rsid w:val="004F0A40"/>
     <w:rsid w:val="004F159D"/>
     <w:rsid w:val="004F1698"/>
     <w:rsid w:val="004F2133"/>
     <w:rsid w:val="004F260B"/>
     <w:rsid w:val="004F3AA7"/>
     <w:rsid w:val="004F3D4A"/>
     <w:rsid w:val="004F40BA"/>
     <w:rsid w:val="004F4509"/>
     <w:rsid w:val="004F5EA5"/>
     <w:rsid w:val="004F66FE"/>
     <w:rsid w:val="004F6951"/>
     <w:rsid w:val="004F6A99"/>
     <w:rsid w:val="004F6C24"/>
     <w:rsid w:val="004F7039"/>
     <w:rsid w:val="004F77D2"/>
     <w:rsid w:val="0050049F"/>
     <w:rsid w:val="0050155F"/>
     <w:rsid w:val="005015F4"/>
     <w:rsid w:val="00501E9A"/>
     <w:rsid w:val="00502AC3"/>
     <w:rsid w:val="005037C0"/>
     <w:rsid w:val="00504DB2"/>
     <w:rsid w:val="00504E99"/>
     <w:rsid w:val="00510148"/>
     <w:rsid w:val="00510590"/>
     <w:rsid w:val="005105C2"/>
     <w:rsid w:val="005109DA"/>
     <w:rsid w:val="00511052"/>
     <w:rsid w:val="005112E3"/>
     <w:rsid w:val="00511C67"/>
     <w:rsid w:val="0051262B"/>
     <w:rsid w:val="005127BA"/>
     <w:rsid w:val="0051381E"/>
     <w:rsid w:val="00513D3E"/>
+    <w:rsid w:val="00514760"/>
     <w:rsid w:val="005152B7"/>
     <w:rsid w:val="00515C81"/>
     <w:rsid w:val="00516511"/>
+    <w:rsid w:val="005176A2"/>
+    <w:rsid w:val="00517933"/>
     <w:rsid w:val="00520365"/>
     <w:rsid w:val="00521636"/>
     <w:rsid w:val="005222F4"/>
     <w:rsid w:val="00522D6A"/>
     <w:rsid w:val="00522DBB"/>
     <w:rsid w:val="00523427"/>
     <w:rsid w:val="00523F92"/>
+    <w:rsid w:val="0052442D"/>
     <w:rsid w:val="00524AB9"/>
     <w:rsid w:val="00524ABE"/>
     <w:rsid w:val="00524AD1"/>
     <w:rsid w:val="00524FA9"/>
     <w:rsid w:val="0052578D"/>
     <w:rsid w:val="0052596D"/>
     <w:rsid w:val="00525BE2"/>
     <w:rsid w:val="00526421"/>
     <w:rsid w:val="00526802"/>
     <w:rsid w:val="00526D16"/>
     <w:rsid w:val="005277D5"/>
     <w:rsid w:val="005278FA"/>
     <w:rsid w:val="00530630"/>
     <w:rsid w:val="005312F1"/>
     <w:rsid w:val="005315C9"/>
+    <w:rsid w:val="005315E1"/>
     <w:rsid w:val="00531719"/>
+    <w:rsid w:val="00531A63"/>
     <w:rsid w:val="00531BB5"/>
     <w:rsid w:val="00532A47"/>
     <w:rsid w:val="00532B11"/>
     <w:rsid w:val="005333DF"/>
     <w:rsid w:val="0053375B"/>
     <w:rsid w:val="005337F2"/>
     <w:rsid w:val="00533D99"/>
     <w:rsid w:val="00534FFB"/>
     <w:rsid w:val="00535850"/>
     <w:rsid w:val="005360EB"/>
     <w:rsid w:val="005367F4"/>
     <w:rsid w:val="00536818"/>
     <w:rsid w:val="00536902"/>
     <w:rsid w:val="00536C62"/>
     <w:rsid w:val="0053712C"/>
     <w:rsid w:val="00537219"/>
     <w:rsid w:val="00537C98"/>
     <w:rsid w:val="005401EC"/>
     <w:rsid w:val="00540261"/>
+    <w:rsid w:val="00540296"/>
     <w:rsid w:val="00540904"/>
     <w:rsid w:val="005411B0"/>
     <w:rsid w:val="0054120A"/>
     <w:rsid w:val="00542E49"/>
     <w:rsid w:val="005437CD"/>
     <w:rsid w:val="0054441E"/>
     <w:rsid w:val="00546435"/>
     <w:rsid w:val="0054697B"/>
     <w:rsid w:val="00547050"/>
     <w:rsid w:val="0054730C"/>
     <w:rsid w:val="005476C5"/>
     <w:rsid w:val="005476FE"/>
     <w:rsid w:val="00550078"/>
     <w:rsid w:val="0055083B"/>
     <w:rsid w:val="00550FE1"/>
     <w:rsid w:val="00552020"/>
     <w:rsid w:val="0055211F"/>
     <w:rsid w:val="005525AC"/>
     <w:rsid w:val="00552DA1"/>
     <w:rsid w:val="005536DA"/>
     <w:rsid w:val="00553CB7"/>
     <w:rsid w:val="005543CF"/>
     <w:rsid w:val="00555352"/>
     <w:rsid w:val="0055580B"/>
     <w:rsid w:val="00556456"/>
     <w:rsid w:val="005566C2"/>
     <w:rsid w:val="0055755D"/>
     <w:rsid w:val="005578E5"/>
     <w:rsid w:val="00557AED"/>
     <w:rsid w:val="00557EB4"/>
     <w:rsid w:val="0056156D"/>
     <w:rsid w:val="00561E58"/>
     <w:rsid w:val="00561ED0"/>
     <w:rsid w:val="005621D1"/>
+    <w:rsid w:val="0056257C"/>
     <w:rsid w:val="00563C30"/>
     <w:rsid w:val="005645EF"/>
     <w:rsid w:val="0056463F"/>
     <w:rsid w:val="00564721"/>
     <w:rsid w:val="0056487D"/>
     <w:rsid w:val="00566C3A"/>
     <w:rsid w:val="0057014E"/>
     <w:rsid w:val="0057076E"/>
     <w:rsid w:val="005707F2"/>
     <w:rsid w:val="00570D6D"/>
     <w:rsid w:val="00572FC8"/>
     <w:rsid w:val="005734CD"/>
     <w:rsid w:val="00575044"/>
     <w:rsid w:val="005755E2"/>
     <w:rsid w:val="00575E35"/>
     <w:rsid w:val="005760B5"/>
     <w:rsid w:val="005761DF"/>
     <w:rsid w:val="00576447"/>
     <w:rsid w:val="00577019"/>
     <w:rsid w:val="0057775C"/>
     <w:rsid w:val="005778DA"/>
     <w:rsid w:val="00577D07"/>
     <w:rsid w:val="00580C70"/>
     <w:rsid w:val="00580E67"/>
     <w:rsid w:val="00581343"/>
     <w:rsid w:val="005815B5"/>
     <w:rsid w:val="005816A8"/>
     <w:rsid w:val="00581966"/>
     <w:rsid w:val="00582414"/>
     <w:rsid w:val="005828A7"/>
     <w:rsid w:val="00582EA2"/>
     <w:rsid w:val="005830BD"/>
+    <w:rsid w:val="00583FAE"/>
     <w:rsid w:val="0058548D"/>
     <w:rsid w:val="0058566C"/>
     <w:rsid w:val="005865E3"/>
     <w:rsid w:val="005867EE"/>
     <w:rsid w:val="00586F92"/>
     <w:rsid w:val="005876C9"/>
     <w:rsid w:val="00590790"/>
     <w:rsid w:val="005909C1"/>
     <w:rsid w:val="00591649"/>
     <w:rsid w:val="00591CDD"/>
     <w:rsid w:val="00592689"/>
+    <w:rsid w:val="00592B6B"/>
     <w:rsid w:val="00594D07"/>
     <w:rsid w:val="00594F49"/>
     <w:rsid w:val="00594F7E"/>
     <w:rsid w:val="0059533A"/>
     <w:rsid w:val="00595424"/>
     <w:rsid w:val="00595EA2"/>
     <w:rsid w:val="00596668"/>
     <w:rsid w:val="005969EB"/>
     <w:rsid w:val="005972AF"/>
     <w:rsid w:val="00597A4F"/>
     <w:rsid w:val="00597C53"/>
     <w:rsid w:val="005A0771"/>
     <w:rsid w:val="005A16CA"/>
     <w:rsid w:val="005A27FA"/>
     <w:rsid w:val="005A3B5F"/>
     <w:rsid w:val="005A3D6A"/>
     <w:rsid w:val="005A3F78"/>
     <w:rsid w:val="005A40E4"/>
     <w:rsid w:val="005A40F3"/>
     <w:rsid w:val="005A4A97"/>
     <w:rsid w:val="005A4C05"/>
     <w:rsid w:val="005A4D2F"/>
     <w:rsid w:val="005A69E5"/>
     <w:rsid w:val="005A6F7C"/>
     <w:rsid w:val="005A7115"/>
     <w:rsid w:val="005A77CA"/>
     <w:rsid w:val="005A78E1"/>
     <w:rsid w:val="005A7ADE"/>
     <w:rsid w:val="005B17CA"/>
+    <w:rsid w:val="005B1C2F"/>
     <w:rsid w:val="005B1DE5"/>
     <w:rsid w:val="005B2DD0"/>
     <w:rsid w:val="005B3681"/>
     <w:rsid w:val="005B40E9"/>
     <w:rsid w:val="005B4707"/>
     <w:rsid w:val="005B47EA"/>
     <w:rsid w:val="005B50D4"/>
     <w:rsid w:val="005B5B71"/>
     <w:rsid w:val="005B6CC4"/>
     <w:rsid w:val="005B7509"/>
     <w:rsid w:val="005B783D"/>
     <w:rsid w:val="005C0551"/>
     <w:rsid w:val="005C077F"/>
+    <w:rsid w:val="005C099D"/>
     <w:rsid w:val="005C0FA7"/>
+    <w:rsid w:val="005C18E8"/>
     <w:rsid w:val="005C2038"/>
     <w:rsid w:val="005C2CAA"/>
     <w:rsid w:val="005C38E8"/>
     <w:rsid w:val="005C3B87"/>
     <w:rsid w:val="005C3D63"/>
     <w:rsid w:val="005C3DFC"/>
     <w:rsid w:val="005C4617"/>
     <w:rsid w:val="005C4CF0"/>
+    <w:rsid w:val="005C5D8D"/>
     <w:rsid w:val="005C6146"/>
     <w:rsid w:val="005C622A"/>
+    <w:rsid w:val="005C6424"/>
+    <w:rsid w:val="005C64F1"/>
+    <w:rsid w:val="005D158B"/>
     <w:rsid w:val="005D16D3"/>
     <w:rsid w:val="005D1C37"/>
     <w:rsid w:val="005D1E81"/>
     <w:rsid w:val="005D27A5"/>
     <w:rsid w:val="005D31A2"/>
     <w:rsid w:val="005D3485"/>
     <w:rsid w:val="005D45B5"/>
     <w:rsid w:val="005D4602"/>
     <w:rsid w:val="005D4BEA"/>
     <w:rsid w:val="005D4E0D"/>
+    <w:rsid w:val="005D65F2"/>
     <w:rsid w:val="005D7006"/>
     <w:rsid w:val="005E11D5"/>
     <w:rsid w:val="005E13E9"/>
     <w:rsid w:val="005E1D48"/>
     <w:rsid w:val="005E1DC2"/>
     <w:rsid w:val="005E384F"/>
     <w:rsid w:val="005E3E1A"/>
     <w:rsid w:val="005E3FC8"/>
     <w:rsid w:val="005E42FD"/>
     <w:rsid w:val="005E46A6"/>
     <w:rsid w:val="005E4827"/>
     <w:rsid w:val="005E5020"/>
     <w:rsid w:val="005E5DE1"/>
+    <w:rsid w:val="005E6213"/>
     <w:rsid w:val="005E644B"/>
     <w:rsid w:val="005E6620"/>
     <w:rsid w:val="005E686C"/>
     <w:rsid w:val="005E701B"/>
     <w:rsid w:val="005E7489"/>
     <w:rsid w:val="005E78B4"/>
     <w:rsid w:val="005F0522"/>
     <w:rsid w:val="005F12DB"/>
     <w:rsid w:val="005F2C06"/>
+    <w:rsid w:val="005F3040"/>
     <w:rsid w:val="005F3703"/>
     <w:rsid w:val="005F3848"/>
+    <w:rsid w:val="005F395B"/>
     <w:rsid w:val="005F547B"/>
     <w:rsid w:val="005F5A46"/>
     <w:rsid w:val="005F5B0E"/>
     <w:rsid w:val="005F5DAF"/>
     <w:rsid w:val="005F6113"/>
+    <w:rsid w:val="005F63D8"/>
     <w:rsid w:val="005F6616"/>
     <w:rsid w:val="005F67BA"/>
     <w:rsid w:val="005F6B16"/>
     <w:rsid w:val="005F6B73"/>
     <w:rsid w:val="005F6BC8"/>
     <w:rsid w:val="005F6DFD"/>
     <w:rsid w:val="005F7057"/>
     <w:rsid w:val="005F7729"/>
     <w:rsid w:val="00600414"/>
+    <w:rsid w:val="006007AF"/>
     <w:rsid w:val="00600825"/>
     <w:rsid w:val="00600E94"/>
     <w:rsid w:val="006015D0"/>
     <w:rsid w:val="00601D05"/>
     <w:rsid w:val="00601E00"/>
     <w:rsid w:val="00602D26"/>
+    <w:rsid w:val="0060307C"/>
     <w:rsid w:val="0060346D"/>
     <w:rsid w:val="00603CBD"/>
     <w:rsid w:val="00603FCB"/>
+    <w:rsid w:val="00604364"/>
     <w:rsid w:val="00604ACD"/>
     <w:rsid w:val="006068D9"/>
     <w:rsid w:val="00607691"/>
     <w:rsid w:val="00607F78"/>
     <w:rsid w:val="00610FB9"/>
     <w:rsid w:val="00611614"/>
     <w:rsid w:val="00611806"/>
     <w:rsid w:val="00611BE6"/>
     <w:rsid w:val="00612C42"/>
     <w:rsid w:val="00613964"/>
     <w:rsid w:val="00614280"/>
     <w:rsid w:val="006149BA"/>
     <w:rsid w:val="00615030"/>
     <w:rsid w:val="00615517"/>
     <w:rsid w:val="00615BD4"/>
     <w:rsid w:val="00615C50"/>
     <w:rsid w:val="00615C7A"/>
     <w:rsid w:val="006165A2"/>
     <w:rsid w:val="00616E2B"/>
     <w:rsid w:val="00616EB4"/>
     <w:rsid w:val="00617576"/>
     <w:rsid w:val="0062004B"/>
     <w:rsid w:val="00620D4C"/>
     <w:rsid w:val="0062120A"/>
     <w:rsid w:val="00621C54"/>
     <w:rsid w:val="00621CBB"/>
     <w:rsid w:val="00622539"/>
     <w:rsid w:val="006229B6"/>
     <w:rsid w:val="00623684"/>
     <w:rsid w:val="006236AA"/>
+    <w:rsid w:val="00624620"/>
     <w:rsid w:val="00625600"/>
     <w:rsid w:val="00625643"/>
     <w:rsid w:val="006256C4"/>
+    <w:rsid w:val="00625BB5"/>
     <w:rsid w:val="00625CAF"/>
     <w:rsid w:val="00625DD4"/>
     <w:rsid w:val="0062620D"/>
     <w:rsid w:val="006262B0"/>
     <w:rsid w:val="0062683D"/>
     <w:rsid w:val="00627449"/>
     <w:rsid w:val="00627B55"/>
+    <w:rsid w:val="00627DAF"/>
     <w:rsid w:val="006303D7"/>
     <w:rsid w:val="0063107F"/>
     <w:rsid w:val="006310D1"/>
     <w:rsid w:val="006312A8"/>
     <w:rsid w:val="006315F5"/>
+    <w:rsid w:val="00631CB8"/>
     <w:rsid w:val="00631F96"/>
     <w:rsid w:val="00632C3A"/>
     <w:rsid w:val="006333CA"/>
     <w:rsid w:val="00633801"/>
     <w:rsid w:val="00634328"/>
     <w:rsid w:val="0063465B"/>
     <w:rsid w:val="00634C41"/>
     <w:rsid w:val="00634DDE"/>
     <w:rsid w:val="00635005"/>
     <w:rsid w:val="006357B2"/>
     <w:rsid w:val="00635AAF"/>
     <w:rsid w:val="00635E95"/>
     <w:rsid w:val="006372D8"/>
+    <w:rsid w:val="00637612"/>
+    <w:rsid w:val="00640114"/>
     <w:rsid w:val="00640D0A"/>
     <w:rsid w:val="00640E22"/>
     <w:rsid w:val="00640E46"/>
     <w:rsid w:val="0064150F"/>
     <w:rsid w:val="006424C9"/>
     <w:rsid w:val="00642977"/>
     <w:rsid w:val="00642AF9"/>
     <w:rsid w:val="006432EE"/>
     <w:rsid w:val="006434B8"/>
     <w:rsid w:val="00643ED8"/>
     <w:rsid w:val="00643FD3"/>
     <w:rsid w:val="00644401"/>
     <w:rsid w:val="00644406"/>
+    <w:rsid w:val="00644501"/>
     <w:rsid w:val="00644AFC"/>
     <w:rsid w:val="00644D1B"/>
     <w:rsid w:val="00644F6E"/>
     <w:rsid w:val="006469BA"/>
     <w:rsid w:val="00647CA7"/>
     <w:rsid w:val="00650066"/>
     <w:rsid w:val="0065032E"/>
     <w:rsid w:val="006503B3"/>
     <w:rsid w:val="00650454"/>
     <w:rsid w:val="00650972"/>
     <w:rsid w:val="006509B3"/>
     <w:rsid w:val="00651318"/>
     <w:rsid w:val="0065156E"/>
+    <w:rsid w:val="006516D3"/>
+    <w:rsid w:val="00651994"/>
     <w:rsid w:val="006521E0"/>
     <w:rsid w:val="00653604"/>
     <w:rsid w:val="00653719"/>
     <w:rsid w:val="00653D57"/>
     <w:rsid w:val="00656333"/>
     <w:rsid w:val="006565B8"/>
     <w:rsid w:val="00656E01"/>
     <w:rsid w:val="006574FF"/>
     <w:rsid w:val="00657E62"/>
     <w:rsid w:val="00657F51"/>
     <w:rsid w:val="0066029B"/>
     <w:rsid w:val="00660B64"/>
     <w:rsid w:val="00660FB5"/>
     <w:rsid w:val="00661AB9"/>
     <w:rsid w:val="00661C4C"/>
     <w:rsid w:val="00661ED3"/>
     <w:rsid w:val="00662B43"/>
     <w:rsid w:val="00662D57"/>
     <w:rsid w:val="00662DB8"/>
     <w:rsid w:val="00662E69"/>
+    <w:rsid w:val="00663EAC"/>
     <w:rsid w:val="00664400"/>
     <w:rsid w:val="00664490"/>
     <w:rsid w:val="00665444"/>
     <w:rsid w:val="00665FC1"/>
     <w:rsid w:val="00666236"/>
     <w:rsid w:val="00666929"/>
     <w:rsid w:val="00666A6C"/>
     <w:rsid w:val="00666BEC"/>
     <w:rsid w:val="00666DE4"/>
     <w:rsid w:val="006679CD"/>
     <w:rsid w:val="00667E34"/>
     <w:rsid w:val="0067013F"/>
     <w:rsid w:val="00670AA2"/>
+    <w:rsid w:val="00670C21"/>
     <w:rsid w:val="00670EF0"/>
     <w:rsid w:val="00671CEA"/>
     <w:rsid w:val="006722F5"/>
+    <w:rsid w:val="006728F0"/>
     <w:rsid w:val="006762B2"/>
     <w:rsid w:val="00676EBF"/>
     <w:rsid w:val="0067707A"/>
     <w:rsid w:val="006772C9"/>
     <w:rsid w:val="006815DD"/>
     <w:rsid w:val="0068265C"/>
     <w:rsid w:val="00682EBD"/>
     <w:rsid w:val="00682F6F"/>
+    <w:rsid w:val="00683473"/>
     <w:rsid w:val="00683B38"/>
     <w:rsid w:val="00684142"/>
     <w:rsid w:val="0068463A"/>
     <w:rsid w:val="00684770"/>
     <w:rsid w:val="0068510A"/>
     <w:rsid w:val="00685287"/>
     <w:rsid w:val="00687535"/>
     <w:rsid w:val="00690D95"/>
+    <w:rsid w:val="00691F7E"/>
     <w:rsid w:val="00692548"/>
     <w:rsid w:val="00692D56"/>
     <w:rsid w:val="00693ECD"/>
     <w:rsid w:val="0069425F"/>
     <w:rsid w:val="006950BF"/>
     <w:rsid w:val="006953D2"/>
     <w:rsid w:val="00695ABA"/>
     <w:rsid w:val="00695B02"/>
     <w:rsid w:val="00695FE4"/>
     <w:rsid w:val="00696D2E"/>
     <w:rsid w:val="00697B4C"/>
     <w:rsid w:val="006A00E5"/>
+    <w:rsid w:val="006A00E8"/>
+    <w:rsid w:val="006A1187"/>
     <w:rsid w:val="006A1CF0"/>
     <w:rsid w:val="006A1F0E"/>
     <w:rsid w:val="006A1FD9"/>
     <w:rsid w:val="006A2995"/>
     <w:rsid w:val="006A2A40"/>
     <w:rsid w:val="006A3125"/>
     <w:rsid w:val="006A43ED"/>
     <w:rsid w:val="006A4712"/>
     <w:rsid w:val="006A5097"/>
     <w:rsid w:val="006A541F"/>
     <w:rsid w:val="006A5E34"/>
     <w:rsid w:val="006A632C"/>
     <w:rsid w:val="006A6A29"/>
     <w:rsid w:val="006A6DB9"/>
     <w:rsid w:val="006A6E73"/>
     <w:rsid w:val="006A6E7B"/>
     <w:rsid w:val="006B0441"/>
     <w:rsid w:val="006B1421"/>
     <w:rsid w:val="006B1528"/>
     <w:rsid w:val="006B2791"/>
     <w:rsid w:val="006B31E7"/>
     <w:rsid w:val="006B407E"/>
     <w:rsid w:val="006B48C9"/>
     <w:rsid w:val="006B4BDB"/>
     <w:rsid w:val="006B509A"/>
@@ -32813,120 +37811,131 @@
     <w:rsid w:val="006C2F82"/>
     <w:rsid w:val="006C322F"/>
     <w:rsid w:val="006C359F"/>
     <w:rsid w:val="006C3D33"/>
     <w:rsid w:val="006C4B82"/>
     <w:rsid w:val="006C520F"/>
     <w:rsid w:val="006C5B7B"/>
     <w:rsid w:val="006C66B7"/>
     <w:rsid w:val="006C6A03"/>
     <w:rsid w:val="006C73CC"/>
     <w:rsid w:val="006C7C3E"/>
     <w:rsid w:val="006D0313"/>
     <w:rsid w:val="006D0C99"/>
     <w:rsid w:val="006D0E67"/>
     <w:rsid w:val="006D160A"/>
     <w:rsid w:val="006D1AC2"/>
     <w:rsid w:val="006D1C76"/>
     <w:rsid w:val="006D35C7"/>
     <w:rsid w:val="006D3BD9"/>
     <w:rsid w:val="006D448B"/>
     <w:rsid w:val="006D4990"/>
     <w:rsid w:val="006D4A48"/>
     <w:rsid w:val="006D4C73"/>
     <w:rsid w:val="006D50AC"/>
     <w:rsid w:val="006D6AC7"/>
+    <w:rsid w:val="006D7668"/>
     <w:rsid w:val="006E02A2"/>
+    <w:rsid w:val="006E02AF"/>
+    <w:rsid w:val="006E0FE3"/>
+    <w:rsid w:val="006E156B"/>
     <w:rsid w:val="006E1687"/>
     <w:rsid w:val="006E1BB2"/>
     <w:rsid w:val="006E1C26"/>
     <w:rsid w:val="006E1C62"/>
     <w:rsid w:val="006E1F6D"/>
     <w:rsid w:val="006E22F3"/>
     <w:rsid w:val="006E3473"/>
     <w:rsid w:val="006E363B"/>
     <w:rsid w:val="006E369E"/>
     <w:rsid w:val="006E3BEB"/>
     <w:rsid w:val="006E41BF"/>
     <w:rsid w:val="006E4366"/>
     <w:rsid w:val="006E4431"/>
     <w:rsid w:val="006E44B8"/>
     <w:rsid w:val="006E485B"/>
     <w:rsid w:val="006E4EC4"/>
     <w:rsid w:val="006E5194"/>
     <w:rsid w:val="006E55FC"/>
     <w:rsid w:val="006E5F70"/>
     <w:rsid w:val="006E601D"/>
     <w:rsid w:val="006E7B43"/>
     <w:rsid w:val="006F0412"/>
     <w:rsid w:val="006F10A2"/>
     <w:rsid w:val="006F282F"/>
     <w:rsid w:val="006F2D04"/>
     <w:rsid w:val="006F36AB"/>
     <w:rsid w:val="006F429D"/>
     <w:rsid w:val="006F42AD"/>
     <w:rsid w:val="006F4462"/>
     <w:rsid w:val="006F4B38"/>
     <w:rsid w:val="006F515C"/>
     <w:rsid w:val="006F6BFB"/>
     <w:rsid w:val="006F7EEB"/>
     <w:rsid w:val="00700667"/>
     <w:rsid w:val="007009D7"/>
+    <w:rsid w:val="007009DF"/>
     <w:rsid w:val="00701291"/>
     <w:rsid w:val="007012A9"/>
     <w:rsid w:val="00702FD4"/>
     <w:rsid w:val="00703F6B"/>
     <w:rsid w:val="007055BD"/>
     <w:rsid w:val="00706003"/>
     <w:rsid w:val="00707732"/>
+    <w:rsid w:val="00707A4C"/>
     <w:rsid w:val="0071130F"/>
     <w:rsid w:val="007115FA"/>
     <w:rsid w:val="007117F3"/>
     <w:rsid w:val="007121D0"/>
     <w:rsid w:val="00713497"/>
+    <w:rsid w:val="0071349F"/>
     <w:rsid w:val="00714188"/>
     <w:rsid w:val="007154B5"/>
     <w:rsid w:val="0071675A"/>
     <w:rsid w:val="00716836"/>
     <w:rsid w:val="00717146"/>
     <w:rsid w:val="00717FCC"/>
     <w:rsid w:val="00721807"/>
     <w:rsid w:val="00721DDB"/>
     <w:rsid w:val="00722744"/>
     <w:rsid w:val="00722954"/>
     <w:rsid w:val="00722D79"/>
     <w:rsid w:val="007234FC"/>
+    <w:rsid w:val="00723D4A"/>
     <w:rsid w:val="00725B7C"/>
     <w:rsid w:val="00725BEA"/>
     <w:rsid w:val="0072646A"/>
     <w:rsid w:val="007264DB"/>
     <w:rsid w:val="007272B1"/>
     <w:rsid w:val="007276BA"/>
+    <w:rsid w:val="0072778F"/>
     <w:rsid w:val="00727F1E"/>
     <w:rsid w:val="00727FF0"/>
     <w:rsid w:val="00730682"/>
     <w:rsid w:val="007311D7"/>
+    <w:rsid w:val="00731C54"/>
+    <w:rsid w:val="00731EB2"/>
     <w:rsid w:val="00732022"/>
     <w:rsid w:val="00733B06"/>
     <w:rsid w:val="007340DC"/>
     <w:rsid w:val="007340E2"/>
     <w:rsid w:val="007347D9"/>
     <w:rsid w:val="007363F3"/>
     <w:rsid w:val="007364B0"/>
     <w:rsid w:val="00736518"/>
     <w:rsid w:val="0073672E"/>
     <w:rsid w:val="0073681F"/>
     <w:rsid w:val="0073720B"/>
     <w:rsid w:val="00737409"/>
     <w:rsid w:val="00737D08"/>
     <w:rsid w:val="0074089F"/>
     <w:rsid w:val="00740ECD"/>
     <w:rsid w:val="00741288"/>
     <w:rsid w:val="00741B1F"/>
     <w:rsid w:val="00742C52"/>
     <w:rsid w:val="007433AC"/>
     <w:rsid w:val="00743487"/>
     <w:rsid w:val="00743998"/>
     <w:rsid w:val="00744421"/>
     <w:rsid w:val="00744725"/>
     <w:rsid w:val="00744743"/>
     <w:rsid w:val="00744773"/>
@@ -32946,929 +37955,1016 @@
     <w:rsid w:val="0075349D"/>
     <w:rsid w:val="007535EC"/>
     <w:rsid w:val="00753A81"/>
     <w:rsid w:val="007555B4"/>
     <w:rsid w:val="00755990"/>
     <w:rsid w:val="00755B7C"/>
     <w:rsid w:val="00755C86"/>
     <w:rsid w:val="007562FF"/>
     <w:rsid w:val="00756519"/>
     <w:rsid w:val="007566D1"/>
     <w:rsid w:val="00756B46"/>
     <w:rsid w:val="0075731A"/>
     <w:rsid w:val="0075736C"/>
     <w:rsid w:val="00757740"/>
     <w:rsid w:val="00757A83"/>
     <w:rsid w:val="0076014B"/>
     <w:rsid w:val="00761559"/>
     <w:rsid w:val="00762711"/>
     <w:rsid w:val="007638B2"/>
     <w:rsid w:val="00763F11"/>
     <w:rsid w:val="0076454C"/>
     <w:rsid w:val="00765039"/>
     <w:rsid w:val="0076564B"/>
     <w:rsid w:val="007657A2"/>
     <w:rsid w:val="00765A10"/>
+    <w:rsid w:val="00766377"/>
     <w:rsid w:val="00766531"/>
     <w:rsid w:val="00766E85"/>
     <w:rsid w:val="00766FCC"/>
+    <w:rsid w:val="00767152"/>
     <w:rsid w:val="007671EA"/>
     <w:rsid w:val="00767EA8"/>
     <w:rsid w:val="0077017A"/>
     <w:rsid w:val="00771DF8"/>
     <w:rsid w:val="00771FDD"/>
     <w:rsid w:val="00772878"/>
     <w:rsid w:val="0077398E"/>
     <w:rsid w:val="00773D1D"/>
     <w:rsid w:val="00773E77"/>
     <w:rsid w:val="0077510F"/>
     <w:rsid w:val="00775871"/>
     <w:rsid w:val="00776808"/>
     <w:rsid w:val="0077756C"/>
     <w:rsid w:val="007775C7"/>
     <w:rsid w:val="007775FA"/>
     <w:rsid w:val="007776FB"/>
     <w:rsid w:val="00780338"/>
+    <w:rsid w:val="007806C8"/>
     <w:rsid w:val="00780B17"/>
     <w:rsid w:val="007818FF"/>
     <w:rsid w:val="00781DD2"/>
     <w:rsid w:val="007823BC"/>
     <w:rsid w:val="007835C8"/>
     <w:rsid w:val="0078384F"/>
     <w:rsid w:val="007841EC"/>
+    <w:rsid w:val="00784F75"/>
+    <w:rsid w:val="007855E8"/>
     <w:rsid w:val="00785938"/>
     <w:rsid w:val="00785E40"/>
     <w:rsid w:val="00786DCA"/>
     <w:rsid w:val="007873E4"/>
     <w:rsid w:val="007877ED"/>
     <w:rsid w:val="00787985"/>
     <w:rsid w:val="0079023C"/>
     <w:rsid w:val="00790512"/>
     <w:rsid w:val="00790537"/>
     <w:rsid w:val="007919FF"/>
     <w:rsid w:val="00791B83"/>
     <w:rsid w:val="00791CDE"/>
     <w:rsid w:val="00792C78"/>
     <w:rsid w:val="00792EA6"/>
     <w:rsid w:val="00793A1D"/>
     <w:rsid w:val="00793D5D"/>
     <w:rsid w:val="00794044"/>
     <w:rsid w:val="007941C8"/>
     <w:rsid w:val="00794A26"/>
     <w:rsid w:val="00794FC2"/>
+    <w:rsid w:val="00795079"/>
     <w:rsid w:val="0079578C"/>
     <w:rsid w:val="00795B9F"/>
     <w:rsid w:val="00796036"/>
     <w:rsid w:val="00796C8D"/>
     <w:rsid w:val="00796DBE"/>
     <w:rsid w:val="007971CD"/>
+    <w:rsid w:val="0079736C"/>
     <w:rsid w:val="007A0062"/>
+    <w:rsid w:val="007A034F"/>
     <w:rsid w:val="007A0B12"/>
     <w:rsid w:val="007A235F"/>
     <w:rsid w:val="007A2E1D"/>
     <w:rsid w:val="007A3384"/>
     <w:rsid w:val="007A365D"/>
     <w:rsid w:val="007A3962"/>
     <w:rsid w:val="007A46C1"/>
+    <w:rsid w:val="007A4804"/>
     <w:rsid w:val="007A4FBB"/>
     <w:rsid w:val="007A57CF"/>
     <w:rsid w:val="007A5944"/>
     <w:rsid w:val="007A62D6"/>
     <w:rsid w:val="007A6DBE"/>
     <w:rsid w:val="007A6E00"/>
+    <w:rsid w:val="007A7823"/>
     <w:rsid w:val="007A7FAF"/>
     <w:rsid w:val="007B050F"/>
     <w:rsid w:val="007B0965"/>
     <w:rsid w:val="007B0FC7"/>
     <w:rsid w:val="007B22D1"/>
     <w:rsid w:val="007B2474"/>
+    <w:rsid w:val="007B28DC"/>
     <w:rsid w:val="007B2C96"/>
+    <w:rsid w:val="007B460C"/>
+    <w:rsid w:val="007B51BB"/>
     <w:rsid w:val="007B5ADB"/>
+    <w:rsid w:val="007B5C43"/>
     <w:rsid w:val="007B6796"/>
     <w:rsid w:val="007B68B5"/>
     <w:rsid w:val="007B6B7B"/>
     <w:rsid w:val="007B6E16"/>
     <w:rsid w:val="007C03D2"/>
     <w:rsid w:val="007C05BE"/>
     <w:rsid w:val="007C0863"/>
     <w:rsid w:val="007C0D12"/>
     <w:rsid w:val="007C11A1"/>
     <w:rsid w:val="007C1406"/>
     <w:rsid w:val="007C1661"/>
     <w:rsid w:val="007C26D6"/>
     <w:rsid w:val="007C2EB4"/>
     <w:rsid w:val="007C3CA5"/>
     <w:rsid w:val="007C3F54"/>
     <w:rsid w:val="007C4D20"/>
     <w:rsid w:val="007C52AB"/>
     <w:rsid w:val="007C5445"/>
     <w:rsid w:val="007C5A74"/>
     <w:rsid w:val="007C636E"/>
     <w:rsid w:val="007C6BC3"/>
     <w:rsid w:val="007C6F61"/>
     <w:rsid w:val="007C730A"/>
     <w:rsid w:val="007C75C6"/>
     <w:rsid w:val="007D1780"/>
     <w:rsid w:val="007D1AC1"/>
     <w:rsid w:val="007D21E0"/>
     <w:rsid w:val="007D292D"/>
     <w:rsid w:val="007D2F8D"/>
     <w:rsid w:val="007D3677"/>
     <w:rsid w:val="007D4ABF"/>
+    <w:rsid w:val="007D4B12"/>
     <w:rsid w:val="007D50E8"/>
     <w:rsid w:val="007D5548"/>
     <w:rsid w:val="007D6299"/>
     <w:rsid w:val="007D7343"/>
     <w:rsid w:val="007E005A"/>
     <w:rsid w:val="007E0DA1"/>
     <w:rsid w:val="007E17B3"/>
     <w:rsid w:val="007E1A89"/>
     <w:rsid w:val="007E2058"/>
     <w:rsid w:val="007E281C"/>
     <w:rsid w:val="007E2C72"/>
     <w:rsid w:val="007E2FB6"/>
     <w:rsid w:val="007E3596"/>
     <w:rsid w:val="007E3DA4"/>
     <w:rsid w:val="007E579A"/>
     <w:rsid w:val="007E6707"/>
     <w:rsid w:val="007E735F"/>
     <w:rsid w:val="007E75DC"/>
     <w:rsid w:val="007E76D6"/>
     <w:rsid w:val="007E7E70"/>
     <w:rsid w:val="007F0C4F"/>
     <w:rsid w:val="007F15CF"/>
+    <w:rsid w:val="007F1F29"/>
     <w:rsid w:val="007F3570"/>
     <w:rsid w:val="007F35A0"/>
     <w:rsid w:val="007F36EC"/>
     <w:rsid w:val="007F3747"/>
     <w:rsid w:val="007F3DD3"/>
+    <w:rsid w:val="007F3E08"/>
+    <w:rsid w:val="007F4755"/>
     <w:rsid w:val="007F5904"/>
     <w:rsid w:val="007F63AC"/>
     <w:rsid w:val="007F6607"/>
     <w:rsid w:val="007F6C4C"/>
     <w:rsid w:val="007F6C8D"/>
     <w:rsid w:val="007F6D8C"/>
     <w:rsid w:val="007F6EE8"/>
+    <w:rsid w:val="007F6F43"/>
     <w:rsid w:val="007F791A"/>
     <w:rsid w:val="00800275"/>
     <w:rsid w:val="0080146C"/>
     <w:rsid w:val="0080153E"/>
     <w:rsid w:val="008017E7"/>
     <w:rsid w:val="00801A23"/>
     <w:rsid w:val="00801CCF"/>
     <w:rsid w:val="00801D22"/>
     <w:rsid w:val="00802862"/>
     <w:rsid w:val="00803190"/>
     <w:rsid w:val="0080320F"/>
     <w:rsid w:val="008033DF"/>
     <w:rsid w:val="008035BB"/>
     <w:rsid w:val="00803C8B"/>
     <w:rsid w:val="00804172"/>
     <w:rsid w:val="00804317"/>
+    <w:rsid w:val="00804908"/>
     <w:rsid w:val="00805998"/>
+    <w:rsid w:val="008062B1"/>
     <w:rsid w:val="00806A44"/>
     <w:rsid w:val="00806E0C"/>
     <w:rsid w:val="00806ED6"/>
     <w:rsid w:val="00807830"/>
+    <w:rsid w:val="008107F7"/>
     <w:rsid w:val="00810882"/>
     <w:rsid w:val="00810A76"/>
     <w:rsid w:val="00810EF2"/>
     <w:rsid w:val="00811596"/>
     <w:rsid w:val="008115CD"/>
     <w:rsid w:val="008117C0"/>
     <w:rsid w:val="0081189C"/>
     <w:rsid w:val="00811E6E"/>
     <w:rsid w:val="00812FF1"/>
+    <w:rsid w:val="00814062"/>
     <w:rsid w:val="008148C3"/>
+    <w:rsid w:val="00814EBB"/>
     <w:rsid w:val="008155A7"/>
     <w:rsid w:val="00815902"/>
     <w:rsid w:val="00815C80"/>
     <w:rsid w:val="0082055E"/>
     <w:rsid w:val="00821CEC"/>
     <w:rsid w:val="00823B81"/>
     <w:rsid w:val="00823E28"/>
     <w:rsid w:val="00823FAB"/>
     <w:rsid w:val="008259E2"/>
     <w:rsid w:val="0082623D"/>
     <w:rsid w:val="00830209"/>
     <w:rsid w:val="00830D71"/>
     <w:rsid w:val="00830DC6"/>
     <w:rsid w:val="00831E36"/>
     <w:rsid w:val="00832112"/>
     <w:rsid w:val="00832CDB"/>
     <w:rsid w:val="00832D30"/>
     <w:rsid w:val="0083302B"/>
     <w:rsid w:val="00833267"/>
     <w:rsid w:val="00833370"/>
     <w:rsid w:val="00833FF0"/>
     <w:rsid w:val="008340BC"/>
     <w:rsid w:val="00834470"/>
     <w:rsid w:val="00834545"/>
+    <w:rsid w:val="00834574"/>
     <w:rsid w:val="008349F7"/>
     <w:rsid w:val="008355D6"/>
     <w:rsid w:val="008369A6"/>
+    <w:rsid w:val="00836E75"/>
+    <w:rsid w:val="0083723F"/>
     <w:rsid w:val="00840C89"/>
     <w:rsid w:val="00841B68"/>
     <w:rsid w:val="00841D93"/>
     <w:rsid w:val="0084233A"/>
     <w:rsid w:val="008424D6"/>
     <w:rsid w:val="0084274A"/>
     <w:rsid w:val="0084335E"/>
     <w:rsid w:val="00843F17"/>
     <w:rsid w:val="008446D1"/>
     <w:rsid w:val="008452CF"/>
+    <w:rsid w:val="00845E74"/>
     <w:rsid w:val="0084773A"/>
     <w:rsid w:val="00847AA8"/>
     <w:rsid w:val="008515EC"/>
     <w:rsid w:val="00851A97"/>
     <w:rsid w:val="00851C3A"/>
     <w:rsid w:val="008536BD"/>
     <w:rsid w:val="00853726"/>
     <w:rsid w:val="0085450D"/>
     <w:rsid w:val="008548F0"/>
     <w:rsid w:val="00854F63"/>
     <w:rsid w:val="00855395"/>
     <w:rsid w:val="00855ADC"/>
     <w:rsid w:val="00856793"/>
     <w:rsid w:val="00856EBA"/>
     <w:rsid w:val="008600B3"/>
     <w:rsid w:val="0086055D"/>
     <w:rsid w:val="008608DD"/>
     <w:rsid w:val="00860A91"/>
     <w:rsid w:val="00860E10"/>
+    <w:rsid w:val="0086190E"/>
     <w:rsid w:val="00861BF1"/>
     <w:rsid w:val="00861ED0"/>
     <w:rsid w:val="0086215A"/>
     <w:rsid w:val="0086247D"/>
     <w:rsid w:val="0086279E"/>
     <w:rsid w:val="0086294F"/>
     <w:rsid w:val="00862F63"/>
     <w:rsid w:val="008637CB"/>
     <w:rsid w:val="00863CBA"/>
     <w:rsid w:val="00864CBA"/>
     <w:rsid w:val="00864F2E"/>
     <w:rsid w:val="00865A7B"/>
     <w:rsid w:val="008663C2"/>
     <w:rsid w:val="00866D99"/>
     <w:rsid w:val="00866EAB"/>
+    <w:rsid w:val="008674B8"/>
     <w:rsid w:val="008676C1"/>
     <w:rsid w:val="00870347"/>
     <w:rsid w:val="00870907"/>
     <w:rsid w:val="00870BB8"/>
     <w:rsid w:val="00871FD1"/>
+    <w:rsid w:val="008721F3"/>
     <w:rsid w:val="008735C7"/>
     <w:rsid w:val="008737D6"/>
     <w:rsid w:val="0087392D"/>
     <w:rsid w:val="008744D9"/>
     <w:rsid w:val="00874761"/>
     <w:rsid w:val="0087573C"/>
     <w:rsid w:val="0087599A"/>
     <w:rsid w:val="00875F3A"/>
     <w:rsid w:val="0087624B"/>
     <w:rsid w:val="00876608"/>
     <w:rsid w:val="00876750"/>
     <w:rsid w:val="00876CAE"/>
     <w:rsid w:val="00877BC5"/>
     <w:rsid w:val="0088010D"/>
     <w:rsid w:val="008805EC"/>
     <w:rsid w:val="00881046"/>
     <w:rsid w:val="0088215E"/>
     <w:rsid w:val="00882240"/>
+    <w:rsid w:val="00883256"/>
     <w:rsid w:val="008834AB"/>
     <w:rsid w:val="00883F28"/>
     <w:rsid w:val="00884E79"/>
     <w:rsid w:val="008862DB"/>
     <w:rsid w:val="008901BE"/>
     <w:rsid w:val="00890B28"/>
     <w:rsid w:val="008914C7"/>
     <w:rsid w:val="008914F7"/>
+    <w:rsid w:val="00891A05"/>
     <w:rsid w:val="00891A8F"/>
     <w:rsid w:val="00891BCC"/>
     <w:rsid w:val="00891CDB"/>
     <w:rsid w:val="00891E02"/>
     <w:rsid w:val="00892B27"/>
     <w:rsid w:val="00892C81"/>
     <w:rsid w:val="00893881"/>
     <w:rsid w:val="00893BCE"/>
     <w:rsid w:val="008941F1"/>
+    <w:rsid w:val="00894DBC"/>
     <w:rsid w:val="00895942"/>
     <w:rsid w:val="008962CB"/>
     <w:rsid w:val="00896E97"/>
     <w:rsid w:val="00897580"/>
     <w:rsid w:val="00897883"/>
     <w:rsid w:val="00897ED6"/>
     <w:rsid w:val="008A10DD"/>
     <w:rsid w:val="008A1BCC"/>
     <w:rsid w:val="008A2418"/>
     <w:rsid w:val="008A27BD"/>
     <w:rsid w:val="008A3BA2"/>
     <w:rsid w:val="008A4E2F"/>
     <w:rsid w:val="008A5858"/>
     <w:rsid w:val="008A5CF0"/>
     <w:rsid w:val="008A5D32"/>
     <w:rsid w:val="008A5DFC"/>
     <w:rsid w:val="008A62EC"/>
     <w:rsid w:val="008A6313"/>
     <w:rsid w:val="008A718C"/>
     <w:rsid w:val="008B0089"/>
     <w:rsid w:val="008B0F64"/>
     <w:rsid w:val="008B1393"/>
     <w:rsid w:val="008B1792"/>
     <w:rsid w:val="008B20A2"/>
     <w:rsid w:val="008B2924"/>
     <w:rsid w:val="008B2EFF"/>
     <w:rsid w:val="008B2FC6"/>
     <w:rsid w:val="008B393A"/>
     <w:rsid w:val="008B3A98"/>
     <w:rsid w:val="008B3B86"/>
     <w:rsid w:val="008B3ED5"/>
     <w:rsid w:val="008B455A"/>
     <w:rsid w:val="008B46BC"/>
     <w:rsid w:val="008B49DF"/>
     <w:rsid w:val="008B6764"/>
     <w:rsid w:val="008B6A6F"/>
     <w:rsid w:val="008B7632"/>
     <w:rsid w:val="008B7D56"/>
     <w:rsid w:val="008C0956"/>
     <w:rsid w:val="008C0C44"/>
     <w:rsid w:val="008C0C85"/>
     <w:rsid w:val="008C0DB7"/>
     <w:rsid w:val="008C1B54"/>
     <w:rsid w:val="008C1BD1"/>
     <w:rsid w:val="008C1E04"/>
+    <w:rsid w:val="008C1E96"/>
     <w:rsid w:val="008C20FE"/>
     <w:rsid w:val="008C2357"/>
     <w:rsid w:val="008C2FEF"/>
     <w:rsid w:val="008C366F"/>
     <w:rsid w:val="008C3D9C"/>
     <w:rsid w:val="008C4DFC"/>
     <w:rsid w:val="008C4F74"/>
     <w:rsid w:val="008C566E"/>
     <w:rsid w:val="008C58CE"/>
     <w:rsid w:val="008C607B"/>
     <w:rsid w:val="008C6823"/>
     <w:rsid w:val="008C6A25"/>
     <w:rsid w:val="008C6CF9"/>
     <w:rsid w:val="008C75FD"/>
     <w:rsid w:val="008C7656"/>
     <w:rsid w:val="008C7896"/>
     <w:rsid w:val="008D111F"/>
     <w:rsid w:val="008D17BF"/>
     <w:rsid w:val="008D2D7B"/>
     <w:rsid w:val="008D349C"/>
+    <w:rsid w:val="008D375C"/>
     <w:rsid w:val="008D418E"/>
     <w:rsid w:val="008D4F0D"/>
     <w:rsid w:val="008D515D"/>
     <w:rsid w:val="008D51E8"/>
     <w:rsid w:val="008D54F6"/>
     <w:rsid w:val="008D5A84"/>
     <w:rsid w:val="008D62CE"/>
     <w:rsid w:val="008D6723"/>
     <w:rsid w:val="008E1359"/>
+    <w:rsid w:val="008E15A4"/>
     <w:rsid w:val="008E1B76"/>
     <w:rsid w:val="008E1C3E"/>
     <w:rsid w:val="008E2140"/>
+    <w:rsid w:val="008E232E"/>
     <w:rsid w:val="008E2F0E"/>
     <w:rsid w:val="008E3294"/>
     <w:rsid w:val="008E3431"/>
     <w:rsid w:val="008E34CC"/>
     <w:rsid w:val="008E4435"/>
     <w:rsid w:val="008E5468"/>
     <w:rsid w:val="008E5D94"/>
     <w:rsid w:val="008E5F49"/>
     <w:rsid w:val="008E62F7"/>
     <w:rsid w:val="008E7063"/>
     <w:rsid w:val="008E73F8"/>
     <w:rsid w:val="008E7433"/>
     <w:rsid w:val="008E744D"/>
     <w:rsid w:val="008E768F"/>
+    <w:rsid w:val="008E793C"/>
     <w:rsid w:val="008E795B"/>
     <w:rsid w:val="008F1036"/>
     <w:rsid w:val="008F15FF"/>
     <w:rsid w:val="008F1E88"/>
     <w:rsid w:val="008F2376"/>
     <w:rsid w:val="008F3544"/>
     <w:rsid w:val="008F35CA"/>
     <w:rsid w:val="008F3F3B"/>
     <w:rsid w:val="008F4333"/>
     <w:rsid w:val="008F575F"/>
     <w:rsid w:val="008F7B0E"/>
     <w:rsid w:val="008F7D3D"/>
     <w:rsid w:val="00900469"/>
     <w:rsid w:val="00900D02"/>
     <w:rsid w:val="00900F04"/>
     <w:rsid w:val="009016F1"/>
     <w:rsid w:val="0090200A"/>
     <w:rsid w:val="00902033"/>
     <w:rsid w:val="009020FF"/>
     <w:rsid w:val="00902179"/>
     <w:rsid w:val="009021BC"/>
     <w:rsid w:val="0090227B"/>
     <w:rsid w:val="00902EAA"/>
     <w:rsid w:val="00903A56"/>
     <w:rsid w:val="00903CFE"/>
+    <w:rsid w:val="00903E7F"/>
     <w:rsid w:val="009045EC"/>
     <w:rsid w:val="00904886"/>
     <w:rsid w:val="009068FA"/>
     <w:rsid w:val="00906C8C"/>
     <w:rsid w:val="00906CE2"/>
     <w:rsid w:val="00906CE3"/>
     <w:rsid w:val="0090705A"/>
     <w:rsid w:val="0090715F"/>
     <w:rsid w:val="00907356"/>
+    <w:rsid w:val="00907FC5"/>
     <w:rsid w:val="00910201"/>
+    <w:rsid w:val="00910917"/>
     <w:rsid w:val="00910DA2"/>
     <w:rsid w:val="00911486"/>
     <w:rsid w:val="009118A7"/>
     <w:rsid w:val="00911D70"/>
     <w:rsid w:val="00912304"/>
     <w:rsid w:val="009128AD"/>
     <w:rsid w:val="00912B5B"/>
     <w:rsid w:val="00912FEC"/>
     <w:rsid w:val="00913212"/>
     <w:rsid w:val="00913977"/>
     <w:rsid w:val="00913A3A"/>
     <w:rsid w:val="00913EF9"/>
     <w:rsid w:val="00914265"/>
+    <w:rsid w:val="0091483B"/>
+    <w:rsid w:val="00914E8B"/>
     <w:rsid w:val="0091505F"/>
     <w:rsid w:val="00915285"/>
     <w:rsid w:val="009155DE"/>
     <w:rsid w:val="00915A8D"/>
     <w:rsid w:val="009164B1"/>
     <w:rsid w:val="009173E0"/>
     <w:rsid w:val="00917552"/>
     <w:rsid w:val="00917F79"/>
+    <w:rsid w:val="00920CF0"/>
     <w:rsid w:val="009217E7"/>
     <w:rsid w:val="00921C71"/>
     <w:rsid w:val="009220EF"/>
     <w:rsid w:val="0092258A"/>
     <w:rsid w:val="00922761"/>
     <w:rsid w:val="00922B0F"/>
     <w:rsid w:val="00922BF2"/>
     <w:rsid w:val="0092322A"/>
     <w:rsid w:val="0092346A"/>
     <w:rsid w:val="00923E8E"/>
     <w:rsid w:val="00924751"/>
     <w:rsid w:val="00924A3D"/>
     <w:rsid w:val="00924B61"/>
     <w:rsid w:val="00925145"/>
     <w:rsid w:val="00926903"/>
     <w:rsid w:val="0092692F"/>
     <w:rsid w:val="00926E21"/>
     <w:rsid w:val="00926F93"/>
     <w:rsid w:val="00927235"/>
     <w:rsid w:val="00927657"/>
     <w:rsid w:val="0093062E"/>
     <w:rsid w:val="00930665"/>
     <w:rsid w:val="0093069A"/>
     <w:rsid w:val="00930986"/>
     <w:rsid w:val="00932301"/>
     <w:rsid w:val="009327B7"/>
     <w:rsid w:val="009329E4"/>
     <w:rsid w:val="00932A5E"/>
     <w:rsid w:val="009330F8"/>
     <w:rsid w:val="0093370D"/>
     <w:rsid w:val="009338A9"/>
     <w:rsid w:val="00933AFF"/>
     <w:rsid w:val="00933ED2"/>
+    <w:rsid w:val="00936724"/>
     <w:rsid w:val="00936B32"/>
     <w:rsid w:val="00937437"/>
     <w:rsid w:val="0093764F"/>
     <w:rsid w:val="00937E3F"/>
     <w:rsid w:val="00940190"/>
     <w:rsid w:val="00940C86"/>
     <w:rsid w:val="009415AC"/>
     <w:rsid w:val="0094244D"/>
     <w:rsid w:val="00943204"/>
     <w:rsid w:val="0094371D"/>
     <w:rsid w:val="0094422E"/>
     <w:rsid w:val="009445F9"/>
     <w:rsid w:val="009453D5"/>
     <w:rsid w:val="0094580D"/>
     <w:rsid w:val="00945874"/>
     <w:rsid w:val="009458DC"/>
     <w:rsid w:val="00946A18"/>
     <w:rsid w:val="009476CC"/>
     <w:rsid w:val="00950168"/>
     <w:rsid w:val="009524FC"/>
     <w:rsid w:val="00952855"/>
     <w:rsid w:val="00953328"/>
     <w:rsid w:val="009549F2"/>
     <w:rsid w:val="00955113"/>
     <w:rsid w:val="00955141"/>
     <w:rsid w:val="009556EA"/>
     <w:rsid w:val="009559A2"/>
     <w:rsid w:val="009566A4"/>
     <w:rsid w:val="00956EA7"/>
     <w:rsid w:val="00956EF2"/>
     <w:rsid w:val="009570F1"/>
     <w:rsid w:val="00957239"/>
+    <w:rsid w:val="0095738D"/>
     <w:rsid w:val="00957FEA"/>
     <w:rsid w:val="00960B69"/>
     <w:rsid w:val="0096141F"/>
     <w:rsid w:val="00961658"/>
     <w:rsid w:val="00961C61"/>
     <w:rsid w:val="00961CF3"/>
     <w:rsid w:val="00962C5D"/>
     <w:rsid w:val="009631D2"/>
     <w:rsid w:val="00963331"/>
     <w:rsid w:val="00963336"/>
     <w:rsid w:val="009634ED"/>
     <w:rsid w:val="00964A92"/>
+    <w:rsid w:val="00964C2D"/>
     <w:rsid w:val="00965030"/>
+    <w:rsid w:val="009654DC"/>
     <w:rsid w:val="00965838"/>
     <w:rsid w:val="00966B45"/>
     <w:rsid w:val="00967B05"/>
     <w:rsid w:val="00967E8A"/>
     <w:rsid w:val="0097051A"/>
     <w:rsid w:val="009711BF"/>
     <w:rsid w:val="00972EA6"/>
     <w:rsid w:val="00972EE5"/>
     <w:rsid w:val="00973411"/>
     <w:rsid w:val="0097396D"/>
     <w:rsid w:val="00974CDA"/>
     <w:rsid w:val="00974D14"/>
     <w:rsid w:val="0097577A"/>
     <w:rsid w:val="00975F9C"/>
     <w:rsid w:val="00975FAE"/>
     <w:rsid w:val="009767DF"/>
     <w:rsid w:val="00976F31"/>
     <w:rsid w:val="00977A11"/>
     <w:rsid w:val="00980023"/>
     <w:rsid w:val="009800AF"/>
     <w:rsid w:val="009800F6"/>
     <w:rsid w:val="00980CB0"/>
     <w:rsid w:val="0098129C"/>
     <w:rsid w:val="009816ED"/>
     <w:rsid w:val="00981F0D"/>
     <w:rsid w:val="00982314"/>
     <w:rsid w:val="00982F23"/>
     <w:rsid w:val="00983105"/>
     <w:rsid w:val="00983729"/>
     <w:rsid w:val="009845CA"/>
     <w:rsid w:val="00984D42"/>
     <w:rsid w:val="00985786"/>
     <w:rsid w:val="0098617C"/>
+    <w:rsid w:val="009861FF"/>
+    <w:rsid w:val="00986306"/>
     <w:rsid w:val="00986459"/>
     <w:rsid w:val="0098662A"/>
     <w:rsid w:val="00986B92"/>
     <w:rsid w:val="00986D62"/>
     <w:rsid w:val="00986F9A"/>
     <w:rsid w:val="0099010E"/>
     <w:rsid w:val="00990A79"/>
     <w:rsid w:val="00990C31"/>
     <w:rsid w:val="009918E0"/>
     <w:rsid w:val="00991E23"/>
     <w:rsid w:val="00992902"/>
     <w:rsid w:val="00992AD5"/>
     <w:rsid w:val="00992C60"/>
     <w:rsid w:val="00992DFB"/>
     <w:rsid w:val="00992E0F"/>
     <w:rsid w:val="009932C5"/>
     <w:rsid w:val="0099352D"/>
     <w:rsid w:val="00993781"/>
     <w:rsid w:val="0099498A"/>
     <w:rsid w:val="0099522D"/>
     <w:rsid w:val="00995256"/>
     <w:rsid w:val="00996152"/>
     <w:rsid w:val="009965E8"/>
     <w:rsid w:val="00997323"/>
     <w:rsid w:val="009A01E5"/>
     <w:rsid w:val="009A09AD"/>
     <w:rsid w:val="009A0B91"/>
     <w:rsid w:val="009A2102"/>
     <w:rsid w:val="009A2A1F"/>
     <w:rsid w:val="009A2B2F"/>
     <w:rsid w:val="009A2B84"/>
     <w:rsid w:val="009A3CCD"/>
     <w:rsid w:val="009A3E73"/>
     <w:rsid w:val="009A44BD"/>
     <w:rsid w:val="009A45E1"/>
     <w:rsid w:val="009A465A"/>
+    <w:rsid w:val="009A494F"/>
     <w:rsid w:val="009A575F"/>
     <w:rsid w:val="009A58CB"/>
     <w:rsid w:val="009A5EE1"/>
     <w:rsid w:val="009A6145"/>
     <w:rsid w:val="009A6EDF"/>
     <w:rsid w:val="009A7482"/>
     <w:rsid w:val="009A75E0"/>
     <w:rsid w:val="009A7740"/>
     <w:rsid w:val="009A7C0C"/>
     <w:rsid w:val="009A7D05"/>
     <w:rsid w:val="009B0936"/>
     <w:rsid w:val="009B17C6"/>
     <w:rsid w:val="009B1DCC"/>
     <w:rsid w:val="009B1E76"/>
     <w:rsid w:val="009B2DC4"/>
     <w:rsid w:val="009B3678"/>
     <w:rsid w:val="009B447F"/>
     <w:rsid w:val="009B4AC0"/>
     <w:rsid w:val="009B6021"/>
     <w:rsid w:val="009B60B7"/>
+    <w:rsid w:val="009B6300"/>
     <w:rsid w:val="009B65DE"/>
     <w:rsid w:val="009B68F1"/>
+    <w:rsid w:val="009B6BF5"/>
     <w:rsid w:val="009B6FBB"/>
     <w:rsid w:val="009B76EE"/>
     <w:rsid w:val="009B7AB2"/>
     <w:rsid w:val="009B7E94"/>
     <w:rsid w:val="009C042D"/>
     <w:rsid w:val="009C1407"/>
     <w:rsid w:val="009C1DAA"/>
     <w:rsid w:val="009C1EDC"/>
     <w:rsid w:val="009C2056"/>
     <w:rsid w:val="009C2068"/>
     <w:rsid w:val="009C2931"/>
     <w:rsid w:val="009C2941"/>
+    <w:rsid w:val="009C2942"/>
     <w:rsid w:val="009C2F97"/>
     <w:rsid w:val="009C322D"/>
     <w:rsid w:val="009C3250"/>
     <w:rsid w:val="009C339C"/>
     <w:rsid w:val="009C3F73"/>
     <w:rsid w:val="009C563D"/>
     <w:rsid w:val="009C5BB7"/>
     <w:rsid w:val="009C68DF"/>
     <w:rsid w:val="009C76ED"/>
     <w:rsid w:val="009C7DC5"/>
     <w:rsid w:val="009D17A0"/>
     <w:rsid w:val="009D23A6"/>
     <w:rsid w:val="009D2474"/>
     <w:rsid w:val="009D2CC3"/>
     <w:rsid w:val="009D3DE1"/>
     <w:rsid w:val="009D41EE"/>
     <w:rsid w:val="009D50B3"/>
     <w:rsid w:val="009D5866"/>
     <w:rsid w:val="009D599D"/>
     <w:rsid w:val="009D5B26"/>
     <w:rsid w:val="009D61CC"/>
+    <w:rsid w:val="009D6520"/>
+    <w:rsid w:val="009D6527"/>
     <w:rsid w:val="009D6850"/>
     <w:rsid w:val="009D694A"/>
     <w:rsid w:val="009D6BFC"/>
     <w:rsid w:val="009D6D12"/>
     <w:rsid w:val="009D6E7A"/>
+    <w:rsid w:val="009D732C"/>
     <w:rsid w:val="009E1490"/>
     <w:rsid w:val="009E1A0C"/>
     <w:rsid w:val="009E225A"/>
     <w:rsid w:val="009E28AD"/>
     <w:rsid w:val="009E2B88"/>
     <w:rsid w:val="009E3277"/>
     <w:rsid w:val="009E3285"/>
     <w:rsid w:val="009E3401"/>
     <w:rsid w:val="009E3AC9"/>
     <w:rsid w:val="009E3E52"/>
     <w:rsid w:val="009E4776"/>
     <w:rsid w:val="009E50A0"/>
     <w:rsid w:val="009E51F0"/>
     <w:rsid w:val="009E6144"/>
     <w:rsid w:val="009E6CA0"/>
     <w:rsid w:val="009F07F5"/>
     <w:rsid w:val="009F117A"/>
     <w:rsid w:val="009F1231"/>
     <w:rsid w:val="009F16F1"/>
     <w:rsid w:val="009F176C"/>
     <w:rsid w:val="009F1A7D"/>
     <w:rsid w:val="009F210A"/>
     <w:rsid w:val="009F2520"/>
     <w:rsid w:val="009F2560"/>
+    <w:rsid w:val="009F260C"/>
     <w:rsid w:val="009F28F3"/>
+    <w:rsid w:val="009F3310"/>
     <w:rsid w:val="009F3722"/>
     <w:rsid w:val="009F3B17"/>
     <w:rsid w:val="009F42BE"/>
+    <w:rsid w:val="009F4465"/>
     <w:rsid w:val="009F4AF1"/>
+    <w:rsid w:val="009F4B04"/>
     <w:rsid w:val="009F4D79"/>
     <w:rsid w:val="009F4E03"/>
     <w:rsid w:val="009F4E39"/>
     <w:rsid w:val="009F56E4"/>
     <w:rsid w:val="009F5DAC"/>
     <w:rsid w:val="009F6C7D"/>
     <w:rsid w:val="009F704A"/>
     <w:rsid w:val="009F74CE"/>
+    <w:rsid w:val="00A007D8"/>
     <w:rsid w:val="00A009DE"/>
     <w:rsid w:val="00A0179F"/>
     <w:rsid w:val="00A025AB"/>
     <w:rsid w:val="00A02B36"/>
     <w:rsid w:val="00A03547"/>
     <w:rsid w:val="00A040A7"/>
     <w:rsid w:val="00A05E3C"/>
     <w:rsid w:val="00A0659E"/>
     <w:rsid w:val="00A0774D"/>
     <w:rsid w:val="00A07B45"/>
     <w:rsid w:val="00A1003D"/>
     <w:rsid w:val="00A1098C"/>
     <w:rsid w:val="00A10E84"/>
     <w:rsid w:val="00A114FF"/>
     <w:rsid w:val="00A11888"/>
+    <w:rsid w:val="00A11A30"/>
     <w:rsid w:val="00A128FB"/>
     <w:rsid w:val="00A13696"/>
     <w:rsid w:val="00A14FA9"/>
+    <w:rsid w:val="00A15054"/>
     <w:rsid w:val="00A15399"/>
     <w:rsid w:val="00A153E1"/>
     <w:rsid w:val="00A15CA6"/>
     <w:rsid w:val="00A15FCD"/>
     <w:rsid w:val="00A1704B"/>
     <w:rsid w:val="00A17130"/>
     <w:rsid w:val="00A172C2"/>
     <w:rsid w:val="00A174D6"/>
     <w:rsid w:val="00A179FD"/>
     <w:rsid w:val="00A17C92"/>
     <w:rsid w:val="00A20400"/>
     <w:rsid w:val="00A20E51"/>
+    <w:rsid w:val="00A211B4"/>
     <w:rsid w:val="00A2225E"/>
+    <w:rsid w:val="00A227A0"/>
     <w:rsid w:val="00A231E6"/>
     <w:rsid w:val="00A233D4"/>
     <w:rsid w:val="00A2345E"/>
+    <w:rsid w:val="00A23525"/>
     <w:rsid w:val="00A2371A"/>
     <w:rsid w:val="00A23C5D"/>
     <w:rsid w:val="00A24940"/>
     <w:rsid w:val="00A24E3F"/>
     <w:rsid w:val="00A2572D"/>
     <w:rsid w:val="00A25C95"/>
     <w:rsid w:val="00A26975"/>
     <w:rsid w:val="00A3052E"/>
     <w:rsid w:val="00A313B6"/>
     <w:rsid w:val="00A31427"/>
+    <w:rsid w:val="00A315A5"/>
     <w:rsid w:val="00A318C6"/>
     <w:rsid w:val="00A32595"/>
     <w:rsid w:val="00A3322B"/>
     <w:rsid w:val="00A34D59"/>
     <w:rsid w:val="00A35073"/>
     <w:rsid w:val="00A351BB"/>
     <w:rsid w:val="00A3634E"/>
     <w:rsid w:val="00A368A0"/>
     <w:rsid w:val="00A368A5"/>
     <w:rsid w:val="00A36930"/>
     <w:rsid w:val="00A36FA9"/>
     <w:rsid w:val="00A403F6"/>
     <w:rsid w:val="00A404BF"/>
+    <w:rsid w:val="00A40B95"/>
     <w:rsid w:val="00A410D4"/>
     <w:rsid w:val="00A4127C"/>
     <w:rsid w:val="00A418D1"/>
     <w:rsid w:val="00A41BE9"/>
     <w:rsid w:val="00A41C31"/>
     <w:rsid w:val="00A426F0"/>
     <w:rsid w:val="00A449F9"/>
     <w:rsid w:val="00A45075"/>
     <w:rsid w:val="00A4546B"/>
     <w:rsid w:val="00A455DC"/>
     <w:rsid w:val="00A464D1"/>
     <w:rsid w:val="00A46C68"/>
     <w:rsid w:val="00A46CAA"/>
     <w:rsid w:val="00A4710E"/>
     <w:rsid w:val="00A5037C"/>
     <w:rsid w:val="00A505ED"/>
     <w:rsid w:val="00A50874"/>
     <w:rsid w:val="00A5242E"/>
     <w:rsid w:val="00A541C0"/>
     <w:rsid w:val="00A542A3"/>
     <w:rsid w:val="00A55D32"/>
     <w:rsid w:val="00A5600F"/>
     <w:rsid w:val="00A56084"/>
     <w:rsid w:val="00A560CD"/>
     <w:rsid w:val="00A56125"/>
     <w:rsid w:val="00A5663F"/>
     <w:rsid w:val="00A56DD1"/>
     <w:rsid w:val="00A5704F"/>
     <w:rsid w:val="00A570E6"/>
     <w:rsid w:val="00A572E6"/>
     <w:rsid w:val="00A5767B"/>
     <w:rsid w:val="00A57C90"/>
     <w:rsid w:val="00A606D5"/>
     <w:rsid w:val="00A6094B"/>
     <w:rsid w:val="00A60B3C"/>
+    <w:rsid w:val="00A61319"/>
     <w:rsid w:val="00A61605"/>
     <w:rsid w:val="00A61DBC"/>
     <w:rsid w:val="00A62035"/>
     <w:rsid w:val="00A62AC2"/>
     <w:rsid w:val="00A62B73"/>
     <w:rsid w:val="00A63679"/>
     <w:rsid w:val="00A63BB0"/>
     <w:rsid w:val="00A64D88"/>
+    <w:rsid w:val="00A64F53"/>
     <w:rsid w:val="00A66353"/>
     <w:rsid w:val="00A66DB9"/>
     <w:rsid w:val="00A670BD"/>
+    <w:rsid w:val="00A67CCE"/>
     <w:rsid w:val="00A67E2D"/>
     <w:rsid w:val="00A70008"/>
     <w:rsid w:val="00A70118"/>
     <w:rsid w:val="00A713B7"/>
     <w:rsid w:val="00A7233C"/>
     <w:rsid w:val="00A72633"/>
     <w:rsid w:val="00A72A76"/>
     <w:rsid w:val="00A72E82"/>
     <w:rsid w:val="00A731AC"/>
     <w:rsid w:val="00A73606"/>
     <w:rsid w:val="00A73817"/>
     <w:rsid w:val="00A73D2C"/>
     <w:rsid w:val="00A73F89"/>
     <w:rsid w:val="00A74439"/>
+    <w:rsid w:val="00A7454C"/>
     <w:rsid w:val="00A747A9"/>
     <w:rsid w:val="00A74945"/>
+    <w:rsid w:val="00A74EFD"/>
     <w:rsid w:val="00A75156"/>
+    <w:rsid w:val="00A752C9"/>
     <w:rsid w:val="00A75B1E"/>
     <w:rsid w:val="00A75C05"/>
     <w:rsid w:val="00A75D19"/>
     <w:rsid w:val="00A76739"/>
     <w:rsid w:val="00A76C01"/>
     <w:rsid w:val="00A770A6"/>
     <w:rsid w:val="00A775D6"/>
     <w:rsid w:val="00A77DAE"/>
     <w:rsid w:val="00A77F91"/>
     <w:rsid w:val="00A80372"/>
     <w:rsid w:val="00A80D26"/>
     <w:rsid w:val="00A81AEC"/>
     <w:rsid w:val="00A81FB0"/>
     <w:rsid w:val="00A81FD6"/>
+    <w:rsid w:val="00A82D9B"/>
     <w:rsid w:val="00A831A4"/>
+    <w:rsid w:val="00A83EC5"/>
     <w:rsid w:val="00A83F88"/>
     <w:rsid w:val="00A84202"/>
     <w:rsid w:val="00A8471A"/>
     <w:rsid w:val="00A84954"/>
     <w:rsid w:val="00A84B1C"/>
     <w:rsid w:val="00A84B56"/>
     <w:rsid w:val="00A84CA6"/>
     <w:rsid w:val="00A851B1"/>
     <w:rsid w:val="00A851D1"/>
     <w:rsid w:val="00A8553F"/>
     <w:rsid w:val="00A8647A"/>
     <w:rsid w:val="00A8650C"/>
     <w:rsid w:val="00A86522"/>
     <w:rsid w:val="00A866D0"/>
     <w:rsid w:val="00A86784"/>
     <w:rsid w:val="00A86B8E"/>
     <w:rsid w:val="00A872EE"/>
     <w:rsid w:val="00A900CD"/>
     <w:rsid w:val="00A9033C"/>
     <w:rsid w:val="00A90777"/>
     <w:rsid w:val="00A90875"/>
     <w:rsid w:val="00A90BB1"/>
     <w:rsid w:val="00A90C15"/>
     <w:rsid w:val="00A919A3"/>
     <w:rsid w:val="00A91A07"/>
     <w:rsid w:val="00A91F3E"/>
+    <w:rsid w:val="00A91F59"/>
     <w:rsid w:val="00A9238F"/>
     <w:rsid w:val="00A92D4A"/>
     <w:rsid w:val="00A939C3"/>
     <w:rsid w:val="00A94092"/>
     <w:rsid w:val="00A94178"/>
     <w:rsid w:val="00A95572"/>
+    <w:rsid w:val="00A95BA9"/>
     <w:rsid w:val="00A95BB7"/>
     <w:rsid w:val="00A96782"/>
     <w:rsid w:val="00A974AC"/>
     <w:rsid w:val="00A9750C"/>
+    <w:rsid w:val="00A97EF4"/>
     <w:rsid w:val="00AA0CAC"/>
     <w:rsid w:val="00AA0DFA"/>
     <w:rsid w:val="00AA1FF6"/>
     <w:rsid w:val="00AA2793"/>
     <w:rsid w:val="00AA2F6E"/>
     <w:rsid w:val="00AA3AD3"/>
     <w:rsid w:val="00AA3D4B"/>
     <w:rsid w:val="00AA3F37"/>
     <w:rsid w:val="00AA41F9"/>
     <w:rsid w:val="00AA4548"/>
     <w:rsid w:val="00AA5148"/>
     <w:rsid w:val="00AA552A"/>
     <w:rsid w:val="00AA577D"/>
     <w:rsid w:val="00AA5BED"/>
     <w:rsid w:val="00AA5C4A"/>
     <w:rsid w:val="00AA6642"/>
     <w:rsid w:val="00AA6BE8"/>
     <w:rsid w:val="00AA7A90"/>
     <w:rsid w:val="00AB012E"/>
     <w:rsid w:val="00AB0741"/>
     <w:rsid w:val="00AB11F7"/>
     <w:rsid w:val="00AB1846"/>
     <w:rsid w:val="00AB2BD6"/>
+    <w:rsid w:val="00AB3344"/>
     <w:rsid w:val="00AB344B"/>
     <w:rsid w:val="00AB361C"/>
     <w:rsid w:val="00AB3A76"/>
+    <w:rsid w:val="00AB3AA3"/>
     <w:rsid w:val="00AB3AA4"/>
+    <w:rsid w:val="00AB3E49"/>
     <w:rsid w:val="00AB4346"/>
     <w:rsid w:val="00AB4D64"/>
+    <w:rsid w:val="00AB4F66"/>
     <w:rsid w:val="00AB501D"/>
     <w:rsid w:val="00AB57DE"/>
     <w:rsid w:val="00AB57F5"/>
     <w:rsid w:val="00AB6351"/>
     <w:rsid w:val="00AB6496"/>
+    <w:rsid w:val="00AB79F8"/>
     <w:rsid w:val="00AB7DF2"/>
+    <w:rsid w:val="00AB7F62"/>
     <w:rsid w:val="00AC07FC"/>
     <w:rsid w:val="00AC0BCD"/>
     <w:rsid w:val="00AC0D4B"/>
     <w:rsid w:val="00AC1678"/>
     <w:rsid w:val="00AC1F94"/>
     <w:rsid w:val="00AC27CD"/>
     <w:rsid w:val="00AC2CCB"/>
     <w:rsid w:val="00AC3841"/>
     <w:rsid w:val="00AC3952"/>
     <w:rsid w:val="00AC3F9C"/>
     <w:rsid w:val="00AC570A"/>
     <w:rsid w:val="00AC5823"/>
     <w:rsid w:val="00AC62E1"/>
     <w:rsid w:val="00AC68B7"/>
     <w:rsid w:val="00AC6F05"/>
     <w:rsid w:val="00AC77C3"/>
     <w:rsid w:val="00AD0612"/>
     <w:rsid w:val="00AD0919"/>
     <w:rsid w:val="00AD1B36"/>
     <w:rsid w:val="00AD1C49"/>
     <w:rsid w:val="00AD218A"/>
     <w:rsid w:val="00AD21A2"/>
     <w:rsid w:val="00AD28B9"/>
     <w:rsid w:val="00AD2BAB"/>
     <w:rsid w:val="00AD30A9"/>
@@ -33880,467 +38976,497 @@
     <w:rsid w:val="00AD5856"/>
     <w:rsid w:val="00AD59EB"/>
     <w:rsid w:val="00AD6479"/>
     <w:rsid w:val="00AD67EA"/>
     <w:rsid w:val="00AD7ED5"/>
     <w:rsid w:val="00AE0737"/>
     <w:rsid w:val="00AE2C5F"/>
     <w:rsid w:val="00AE30DD"/>
     <w:rsid w:val="00AE38C0"/>
     <w:rsid w:val="00AE3D8B"/>
     <w:rsid w:val="00AE3EEB"/>
     <w:rsid w:val="00AE4059"/>
     <w:rsid w:val="00AE41DB"/>
     <w:rsid w:val="00AE4C62"/>
     <w:rsid w:val="00AE4E00"/>
     <w:rsid w:val="00AE5D34"/>
     <w:rsid w:val="00AE6941"/>
     <w:rsid w:val="00AE6C16"/>
     <w:rsid w:val="00AE6D9E"/>
     <w:rsid w:val="00AE72C9"/>
     <w:rsid w:val="00AF010D"/>
     <w:rsid w:val="00AF070C"/>
     <w:rsid w:val="00AF0E23"/>
     <w:rsid w:val="00AF27AE"/>
     <w:rsid w:val="00AF2AE2"/>
+    <w:rsid w:val="00AF35A3"/>
     <w:rsid w:val="00AF35FB"/>
     <w:rsid w:val="00AF3B0F"/>
     <w:rsid w:val="00AF3FC8"/>
     <w:rsid w:val="00AF4350"/>
     <w:rsid w:val="00AF6BF2"/>
     <w:rsid w:val="00AF71FA"/>
     <w:rsid w:val="00B01089"/>
     <w:rsid w:val="00B015C0"/>
     <w:rsid w:val="00B01957"/>
     <w:rsid w:val="00B02D97"/>
+    <w:rsid w:val="00B02E38"/>
     <w:rsid w:val="00B032F8"/>
     <w:rsid w:val="00B03318"/>
     <w:rsid w:val="00B03871"/>
     <w:rsid w:val="00B038E8"/>
     <w:rsid w:val="00B04EA4"/>
     <w:rsid w:val="00B05BDA"/>
     <w:rsid w:val="00B05D61"/>
     <w:rsid w:val="00B06038"/>
     <w:rsid w:val="00B07DC7"/>
+    <w:rsid w:val="00B10515"/>
     <w:rsid w:val="00B108E4"/>
     <w:rsid w:val="00B108FD"/>
     <w:rsid w:val="00B10AEF"/>
     <w:rsid w:val="00B10CFA"/>
     <w:rsid w:val="00B117D7"/>
     <w:rsid w:val="00B11BB0"/>
     <w:rsid w:val="00B11F49"/>
     <w:rsid w:val="00B120B3"/>
     <w:rsid w:val="00B1222A"/>
     <w:rsid w:val="00B12D40"/>
     <w:rsid w:val="00B1343C"/>
     <w:rsid w:val="00B13615"/>
     <w:rsid w:val="00B139C1"/>
     <w:rsid w:val="00B145F2"/>
     <w:rsid w:val="00B14CB9"/>
     <w:rsid w:val="00B156D1"/>
+    <w:rsid w:val="00B15C7F"/>
     <w:rsid w:val="00B1631F"/>
     <w:rsid w:val="00B1690B"/>
     <w:rsid w:val="00B16A88"/>
     <w:rsid w:val="00B16AC3"/>
     <w:rsid w:val="00B178D6"/>
     <w:rsid w:val="00B219B7"/>
     <w:rsid w:val="00B21E79"/>
     <w:rsid w:val="00B222BA"/>
+    <w:rsid w:val="00B22D97"/>
     <w:rsid w:val="00B23C75"/>
     <w:rsid w:val="00B23F75"/>
     <w:rsid w:val="00B24175"/>
     <w:rsid w:val="00B24996"/>
     <w:rsid w:val="00B24C2B"/>
     <w:rsid w:val="00B25359"/>
     <w:rsid w:val="00B25F2C"/>
     <w:rsid w:val="00B26001"/>
     <w:rsid w:val="00B26AF0"/>
     <w:rsid w:val="00B26B99"/>
+    <w:rsid w:val="00B2789F"/>
     <w:rsid w:val="00B279A7"/>
     <w:rsid w:val="00B27ACA"/>
     <w:rsid w:val="00B27F65"/>
     <w:rsid w:val="00B30679"/>
     <w:rsid w:val="00B30CB2"/>
     <w:rsid w:val="00B30F3F"/>
     <w:rsid w:val="00B31FEC"/>
     <w:rsid w:val="00B32DD0"/>
     <w:rsid w:val="00B33035"/>
     <w:rsid w:val="00B33111"/>
     <w:rsid w:val="00B335C6"/>
     <w:rsid w:val="00B343C2"/>
     <w:rsid w:val="00B343FF"/>
     <w:rsid w:val="00B35982"/>
     <w:rsid w:val="00B36516"/>
     <w:rsid w:val="00B36611"/>
     <w:rsid w:val="00B366B1"/>
     <w:rsid w:val="00B37208"/>
     <w:rsid w:val="00B3733F"/>
     <w:rsid w:val="00B41CFE"/>
     <w:rsid w:val="00B4257B"/>
     <w:rsid w:val="00B42E08"/>
     <w:rsid w:val="00B43321"/>
     <w:rsid w:val="00B43476"/>
     <w:rsid w:val="00B43CE9"/>
     <w:rsid w:val="00B43D5A"/>
     <w:rsid w:val="00B43E09"/>
     <w:rsid w:val="00B440E3"/>
+    <w:rsid w:val="00B441C2"/>
     <w:rsid w:val="00B44F8A"/>
     <w:rsid w:val="00B45268"/>
     <w:rsid w:val="00B4527E"/>
     <w:rsid w:val="00B45732"/>
     <w:rsid w:val="00B46760"/>
     <w:rsid w:val="00B47383"/>
+    <w:rsid w:val="00B475C5"/>
     <w:rsid w:val="00B477B9"/>
     <w:rsid w:val="00B50C0C"/>
     <w:rsid w:val="00B51200"/>
     <w:rsid w:val="00B5134A"/>
+    <w:rsid w:val="00B51A5C"/>
     <w:rsid w:val="00B51F36"/>
     <w:rsid w:val="00B52442"/>
     <w:rsid w:val="00B533D4"/>
     <w:rsid w:val="00B53672"/>
     <w:rsid w:val="00B53E0F"/>
     <w:rsid w:val="00B5426D"/>
     <w:rsid w:val="00B54AA6"/>
     <w:rsid w:val="00B550C1"/>
     <w:rsid w:val="00B5538E"/>
     <w:rsid w:val="00B559C4"/>
     <w:rsid w:val="00B55DA1"/>
     <w:rsid w:val="00B56261"/>
     <w:rsid w:val="00B5677E"/>
     <w:rsid w:val="00B56BBB"/>
     <w:rsid w:val="00B56D16"/>
     <w:rsid w:val="00B56E2F"/>
     <w:rsid w:val="00B5717E"/>
     <w:rsid w:val="00B57435"/>
     <w:rsid w:val="00B57549"/>
     <w:rsid w:val="00B578FB"/>
     <w:rsid w:val="00B57DAF"/>
     <w:rsid w:val="00B6046C"/>
     <w:rsid w:val="00B607B5"/>
     <w:rsid w:val="00B62399"/>
     <w:rsid w:val="00B62731"/>
     <w:rsid w:val="00B6274C"/>
     <w:rsid w:val="00B62EC0"/>
     <w:rsid w:val="00B63BC5"/>
     <w:rsid w:val="00B640B0"/>
     <w:rsid w:val="00B64DEF"/>
+    <w:rsid w:val="00B6517F"/>
     <w:rsid w:val="00B65556"/>
     <w:rsid w:val="00B6577D"/>
     <w:rsid w:val="00B65D1C"/>
     <w:rsid w:val="00B66005"/>
     <w:rsid w:val="00B662D6"/>
     <w:rsid w:val="00B66F2B"/>
     <w:rsid w:val="00B673F6"/>
     <w:rsid w:val="00B67520"/>
+    <w:rsid w:val="00B67789"/>
     <w:rsid w:val="00B70DDB"/>
     <w:rsid w:val="00B71ACC"/>
     <w:rsid w:val="00B7212D"/>
     <w:rsid w:val="00B72AB0"/>
     <w:rsid w:val="00B74AFC"/>
     <w:rsid w:val="00B757F6"/>
     <w:rsid w:val="00B759BD"/>
     <w:rsid w:val="00B75D8B"/>
     <w:rsid w:val="00B76482"/>
     <w:rsid w:val="00B770FA"/>
     <w:rsid w:val="00B77B17"/>
+    <w:rsid w:val="00B77C5D"/>
     <w:rsid w:val="00B8005B"/>
     <w:rsid w:val="00B80CBF"/>
     <w:rsid w:val="00B824DD"/>
     <w:rsid w:val="00B83130"/>
     <w:rsid w:val="00B83627"/>
     <w:rsid w:val="00B839D1"/>
     <w:rsid w:val="00B83CD2"/>
     <w:rsid w:val="00B83F0E"/>
     <w:rsid w:val="00B83F16"/>
     <w:rsid w:val="00B843E9"/>
     <w:rsid w:val="00B86238"/>
     <w:rsid w:val="00B87CF8"/>
     <w:rsid w:val="00B9011F"/>
     <w:rsid w:val="00B904DB"/>
     <w:rsid w:val="00B90516"/>
     <w:rsid w:val="00B907AB"/>
     <w:rsid w:val="00B91530"/>
     <w:rsid w:val="00B92BAD"/>
     <w:rsid w:val="00B93132"/>
     <w:rsid w:val="00B93642"/>
     <w:rsid w:val="00B93BA5"/>
     <w:rsid w:val="00B93BAA"/>
     <w:rsid w:val="00B946FA"/>
     <w:rsid w:val="00B94FC5"/>
     <w:rsid w:val="00B952BD"/>
     <w:rsid w:val="00B95437"/>
     <w:rsid w:val="00B95532"/>
     <w:rsid w:val="00B9584E"/>
     <w:rsid w:val="00B95909"/>
     <w:rsid w:val="00B97CDB"/>
     <w:rsid w:val="00BA05AC"/>
     <w:rsid w:val="00BA093D"/>
     <w:rsid w:val="00BA1366"/>
     <w:rsid w:val="00BA1531"/>
     <w:rsid w:val="00BA1666"/>
     <w:rsid w:val="00BA1F50"/>
     <w:rsid w:val="00BA22F4"/>
     <w:rsid w:val="00BA27CE"/>
     <w:rsid w:val="00BA3261"/>
     <w:rsid w:val="00BA3A2C"/>
     <w:rsid w:val="00BA3E87"/>
     <w:rsid w:val="00BA48C0"/>
+    <w:rsid w:val="00BA52D5"/>
     <w:rsid w:val="00BA6877"/>
     <w:rsid w:val="00BB0E31"/>
     <w:rsid w:val="00BB0FC4"/>
     <w:rsid w:val="00BB1227"/>
     <w:rsid w:val="00BB22E6"/>
     <w:rsid w:val="00BB2575"/>
     <w:rsid w:val="00BB294E"/>
     <w:rsid w:val="00BB2B38"/>
     <w:rsid w:val="00BB2C40"/>
     <w:rsid w:val="00BB2CF2"/>
     <w:rsid w:val="00BB3532"/>
     <w:rsid w:val="00BB3AC5"/>
     <w:rsid w:val="00BB3E79"/>
     <w:rsid w:val="00BB40E1"/>
     <w:rsid w:val="00BB43BE"/>
     <w:rsid w:val="00BB4DB8"/>
     <w:rsid w:val="00BB59BC"/>
     <w:rsid w:val="00BB5DAF"/>
     <w:rsid w:val="00BB6A37"/>
     <w:rsid w:val="00BB6F6E"/>
     <w:rsid w:val="00BB70C3"/>
     <w:rsid w:val="00BB7786"/>
     <w:rsid w:val="00BB791F"/>
     <w:rsid w:val="00BC07B4"/>
     <w:rsid w:val="00BC0A26"/>
     <w:rsid w:val="00BC0AC3"/>
     <w:rsid w:val="00BC0D46"/>
+    <w:rsid w:val="00BC0EE0"/>
     <w:rsid w:val="00BC202E"/>
+    <w:rsid w:val="00BC2DCB"/>
     <w:rsid w:val="00BC333F"/>
     <w:rsid w:val="00BC3CD2"/>
     <w:rsid w:val="00BC4DC4"/>
     <w:rsid w:val="00BC4ED6"/>
     <w:rsid w:val="00BC6A1B"/>
     <w:rsid w:val="00BC6A34"/>
     <w:rsid w:val="00BC6C65"/>
+    <w:rsid w:val="00BD108B"/>
     <w:rsid w:val="00BD12E1"/>
     <w:rsid w:val="00BD14F8"/>
     <w:rsid w:val="00BD1A86"/>
     <w:rsid w:val="00BD1E35"/>
     <w:rsid w:val="00BD1E9D"/>
     <w:rsid w:val="00BD25E8"/>
     <w:rsid w:val="00BD281E"/>
+    <w:rsid w:val="00BD2B5C"/>
+    <w:rsid w:val="00BD2E26"/>
     <w:rsid w:val="00BD376A"/>
     <w:rsid w:val="00BD3789"/>
     <w:rsid w:val="00BD39F5"/>
+    <w:rsid w:val="00BD4549"/>
     <w:rsid w:val="00BD45E3"/>
     <w:rsid w:val="00BD4A0B"/>
     <w:rsid w:val="00BD544F"/>
     <w:rsid w:val="00BD64B8"/>
     <w:rsid w:val="00BD6647"/>
     <w:rsid w:val="00BD6D6D"/>
+    <w:rsid w:val="00BD79AB"/>
     <w:rsid w:val="00BD7A9C"/>
     <w:rsid w:val="00BE05D8"/>
     <w:rsid w:val="00BE0BC5"/>
     <w:rsid w:val="00BE0C26"/>
     <w:rsid w:val="00BE1250"/>
     <w:rsid w:val="00BE162F"/>
     <w:rsid w:val="00BE2120"/>
     <w:rsid w:val="00BE2877"/>
     <w:rsid w:val="00BE2D40"/>
     <w:rsid w:val="00BE3242"/>
     <w:rsid w:val="00BE3372"/>
     <w:rsid w:val="00BE363B"/>
     <w:rsid w:val="00BE3ED1"/>
     <w:rsid w:val="00BE43EA"/>
     <w:rsid w:val="00BE4872"/>
     <w:rsid w:val="00BE57DE"/>
     <w:rsid w:val="00BE5A3A"/>
     <w:rsid w:val="00BE60D1"/>
     <w:rsid w:val="00BE6A72"/>
     <w:rsid w:val="00BE6E49"/>
     <w:rsid w:val="00BE7CFA"/>
     <w:rsid w:val="00BF0CA6"/>
     <w:rsid w:val="00BF15FD"/>
     <w:rsid w:val="00BF191D"/>
     <w:rsid w:val="00BF2429"/>
     <w:rsid w:val="00BF2AFA"/>
     <w:rsid w:val="00BF2DAF"/>
     <w:rsid w:val="00BF3AFF"/>
     <w:rsid w:val="00BF3D27"/>
     <w:rsid w:val="00BF4320"/>
     <w:rsid w:val="00BF4770"/>
     <w:rsid w:val="00BF4BD6"/>
     <w:rsid w:val="00BF53F0"/>
     <w:rsid w:val="00BF542A"/>
     <w:rsid w:val="00BF5C1D"/>
     <w:rsid w:val="00BF6154"/>
     <w:rsid w:val="00BF69BA"/>
+    <w:rsid w:val="00C009E3"/>
+    <w:rsid w:val="00C012F7"/>
+    <w:rsid w:val="00C017A9"/>
     <w:rsid w:val="00C019C9"/>
     <w:rsid w:val="00C01E2B"/>
     <w:rsid w:val="00C01F35"/>
     <w:rsid w:val="00C02008"/>
     <w:rsid w:val="00C022C8"/>
     <w:rsid w:val="00C02786"/>
     <w:rsid w:val="00C028B6"/>
     <w:rsid w:val="00C034A9"/>
     <w:rsid w:val="00C043D9"/>
     <w:rsid w:val="00C0475E"/>
     <w:rsid w:val="00C04BE4"/>
     <w:rsid w:val="00C05098"/>
     <w:rsid w:val="00C055E9"/>
     <w:rsid w:val="00C06610"/>
+    <w:rsid w:val="00C06C6B"/>
     <w:rsid w:val="00C0793C"/>
     <w:rsid w:val="00C107CF"/>
+    <w:rsid w:val="00C1099F"/>
     <w:rsid w:val="00C1149A"/>
     <w:rsid w:val="00C114BB"/>
     <w:rsid w:val="00C1191A"/>
     <w:rsid w:val="00C11A4B"/>
     <w:rsid w:val="00C12306"/>
     <w:rsid w:val="00C126F6"/>
     <w:rsid w:val="00C12AD9"/>
     <w:rsid w:val="00C12E09"/>
     <w:rsid w:val="00C13850"/>
     <w:rsid w:val="00C14222"/>
     <w:rsid w:val="00C14CE5"/>
     <w:rsid w:val="00C14DF9"/>
     <w:rsid w:val="00C15996"/>
     <w:rsid w:val="00C15CA5"/>
     <w:rsid w:val="00C16296"/>
     <w:rsid w:val="00C17522"/>
     <w:rsid w:val="00C17C33"/>
     <w:rsid w:val="00C20115"/>
     <w:rsid w:val="00C202B6"/>
     <w:rsid w:val="00C20B47"/>
+    <w:rsid w:val="00C20B8E"/>
     <w:rsid w:val="00C21C3A"/>
     <w:rsid w:val="00C22C19"/>
     <w:rsid w:val="00C231FE"/>
     <w:rsid w:val="00C2382F"/>
     <w:rsid w:val="00C238D2"/>
     <w:rsid w:val="00C239AC"/>
     <w:rsid w:val="00C23F08"/>
     <w:rsid w:val="00C24B32"/>
     <w:rsid w:val="00C24F13"/>
     <w:rsid w:val="00C25BAD"/>
     <w:rsid w:val="00C261B9"/>
     <w:rsid w:val="00C2637F"/>
     <w:rsid w:val="00C265F6"/>
     <w:rsid w:val="00C267BD"/>
     <w:rsid w:val="00C2691B"/>
     <w:rsid w:val="00C273DC"/>
     <w:rsid w:val="00C30457"/>
     <w:rsid w:val="00C305EF"/>
     <w:rsid w:val="00C31032"/>
     <w:rsid w:val="00C310DE"/>
     <w:rsid w:val="00C31131"/>
     <w:rsid w:val="00C31CD6"/>
     <w:rsid w:val="00C31F5E"/>
     <w:rsid w:val="00C32102"/>
     <w:rsid w:val="00C32B29"/>
     <w:rsid w:val="00C33198"/>
     <w:rsid w:val="00C34A37"/>
     <w:rsid w:val="00C34EF1"/>
     <w:rsid w:val="00C34F4B"/>
     <w:rsid w:val="00C352B6"/>
     <w:rsid w:val="00C3555D"/>
     <w:rsid w:val="00C3565D"/>
     <w:rsid w:val="00C35700"/>
     <w:rsid w:val="00C358D0"/>
     <w:rsid w:val="00C35E03"/>
     <w:rsid w:val="00C361C1"/>
+    <w:rsid w:val="00C366F5"/>
     <w:rsid w:val="00C368F5"/>
     <w:rsid w:val="00C37152"/>
     <w:rsid w:val="00C41208"/>
     <w:rsid w:val="00C41F5C"/>
     <w:rsid w:val="00C4210E"/>
     <w:rsid w:val="00C431FC"/>
     <w:rsid w:val="00C43365"/>
     <w:rsid w:val="00C437A2"/>
     <w:rsid w:val="00C4466F"/>
     <w:rsid w:val="00C44BEE"/>
     <w:rsid w:val="00C45096"/>
     <w:rsid w:val="00C452DA"/>
+    <w:rsid w:val="00C453C6"/>
     <w:rsid w:val="00C455A2"/>
     <w:rsid w:val="00C4578E"/>
     <w:rsid w:val="00C45CA2"/>
     <w:rsid w:val="00C46400"/>
     <w:rsid w:val="00C470B2"/>
     <w:rsid w:val="00C47297"/>
     <w:rsid w:val="00C472F9"/>
     <w:rsid w:val="00C5008D"/>
     <w:rsid w:val="00C500DB"/>
     <w:rsid w:val="00C50451"/>
     <w:rsid w:val="00C512C4"/>
     <w:rsid w:val="00C51B13"/>
     <w:rsid w:val="00C52446"/>
     <w:rsid w:val="00C5257D"/>
     <w:rsid w:val="00C52808"/>
     <w:rsid w:val="00C53DEF"/>
     <w:rsid w:val="00C54355"/>
     <w:rsid w:val="00C54C01"/>
     <w:rsid w:val="00C55509"/>
     <w:rsid w:val="00C557DE"/>
     <w:rsid w:val="00C561F9"/>
     <w:rsid w:val="00C56BDE"/>
     <w:rsid w:val="00C57048"/>
     <w:rsid w:val="00C5708C"/>
     <w:rsid w:val="00C57335"/>
     <w:rsid w:val="00C57394"/>
     <w:rsid w:val="00C579FF"/>
     <w:rsid w:val="00C57E6B"/>
     <w:rsid w:val="00C60085"/>
     <w:rsid w:val="00C60B2F"/>
     <w:rsid w:val="00C6106F"/>
     <w:rsid w:val="00C61188"/>
+    <w:rsid w:val="00C61459"/>
     <w:rsid w:val="00C61996"/>
     <w:rsid w:val="00C619F4"/>
     <w:rsid w:val="00C6277E"/>
     <w:rsid w:val="00C629A2"/>
     <w:rsid w:val="00C62F74"/>
     <w:rsid w:val="00C6318B"/>
     <w:rsid w:val="00C63F10"/>
     <w:rsid w:val="00C64415"/>
     <w:rsid w:val="00C64421"/>
     <w:rsid w:val="00C64481"/>
     <w:rsid w:val="00C644AD"/>
     <w:rsid w:val="00C6459A"/>
     <w:rsid w:val="00C6524D"/>
     <w:rsid w:val="00C669A9"/>
     <w:rsid w:val="00C66A93"/>
     <w:rsid w:val="00C670A1"/>
     <w:rsid w:val="00C6750B"/>
     <w:rsid w:val="00C7135A"/>
     <w:rsid w:val="00C72DD5"/>
     <w:rsid w:val="00C73014"/>
     <w:rsid w:val="00C735C1"/>
     <w:rsid w:val="00C735C7"/>
     <w:rsid w:val="00C73A42"/>
     <w:rsid w:val="00C73A6D"/>
     <w:rsid w:val="00C752C7"/>
     <w:rsid w:val="00C7572B"/>
     <w:rsid w:val="00C7598E"/>
     <w:rsid w:val="00C75BA0"/>
     <w:rsid w:val="00C76131"/>
     <w:rsid w:val="00C76A7F"/>
     <w:rsid w:val="00C76BDC"/>
+    <w:rsid w:val="00C771CE"/>
     <w:rsid w:val="00C773F7"/>
     <w:rsid w:val="00C81254"/>
     <w:rsid w:val="00C813AF"/>
     <w:rsid w:val="00C81658"/>
     <w:rsid w:val="00C816CA"/>
     <w:rsid w:val="00C81ABF"/>
     <w:rsid w:val="00C820CC"/>
     <w:rsid w:val="00C82D46"/>
     <w:rsid w:val="00C83267"/>
     <w:rsid w:val="00C8384F"/>
     <w:rsid w:val="00C85903"/>
     <w:rsid w:val="00C85D43"/>
     <w:rsid w:val="00C86A24"/>
     <w:rsid w:val="00C87089"/>
     <w:rsid w:val="00C87B94"/>
     <w:rsid w:val="00C87E96"/>
     <w:rsid w:val="00C90865"/>
     <w:rsid w:val="00C91A39"/>
     <w:rsid w:val="00C91BF6"/>
     <w:rsid w:val="00C924DA"/>
     <w:rsid w:val="00C92FC2"/>
     <w:rsid w:val="00C92FCC"/>
     <w:rsid w:val="00C93451"/>
     <w:rsid w:val="00C93B46"/>
     <w:rsid w:val="00C9434B"/>
@@ -34372,219 +39498,239 @@
     <w:rsid w:val="00CB00AF"/>
     <w:rsid w:val="00CB0100"/>
     <w:rsid w:val="00CB030B"/>
     <w:rsid w:val="00CB0570"/>
     <w:rsid w:val="00CB0D01"/>
     <w:rsid w:val="00CB16B4"/>
     <w:rsid w:val="00CB1B69"/>
     <w:rsid w:val="00CB2490"/>
     <w:rsid w:val="00CB2CCC"/>
     <w:rsid w:val="00CB3D33"/>
     <w:rsid w:val="00CB46F0"/>
     <w:rsid w:val="00CB5055"/>
     <w:rsid w:val="00CB62DC"/>
     <w:rsid w:val="00CB66E4"/>
     <w:rsid w:val="00CB6819"/>
     <w:rsid w:val="00CB72CC"/>
     <w:rsid w:val="00CB7463"/>
     <w:rsid w:val="00CB757D"/>
     <w:rsid w:val="00CB77E0"/>
     <w:rsid w:val="00CC043B"/>
     <w:rsid w:val="00CC06C6"/>
     <w:rsid w:val="00CC0A14"/>
     <w:rsid w:val="00CC0B8B"/>
     <w:rsid w:val="00CC175E"/>
     <w:rsid w:val="00CC1FAF"/>
+    <w:rsid w:val="00CC359E"/>
     <w:rsid w:val="00CC3BCC"/>
     <w:rsid w:val="00CC3CD4"/>
     <w:rsid w:val="00CC40EF"/>
     <w:rsid w:val="00CC5A2E"/>
     <w:rsid w:val="00CC616C"/>
     <w:rsid w:val="00CC6E79"/>
     <w:rsid w:val="00CC6F22"/>
     <w:rsid w:val="00CC70E0"/>
     <w:rsid w:val="00CC755A"/>
     <w:rsid w:val="00CD0A5C"/>
     <w:rsid w:val="00CD0F7A"/>
     <w:rsid w:val="00CD1200"/>
     <w:rsid w:val="00CD1234"/>
     <w:rsid w:val="00CD138D"/>
     <w:rsid w:val="00CD1C32"/>
     <w:rsid w:val="00CD2084"/>
     <w:rsid w:val="00CD34A6"/>
     <w:rsid w:val="00CD3522"/>
     <w:rsid w:val="00CD3914"/>
     <w:rsid w:val="00CD399F"/>
     <w:rsid w:val="00CD3BAE"/>
+    <w:rsid w:val="00CD3F39"/>
     <w:rsid w:val="00CD4131"/>
     <w:rsid w:val="00CD45A2"/>
     <w:rsid w:val="00CD531D"/>
     <w:rsid w:val="00CD69E9"/>
     <w:rsid w:val="00CD6D79"/>
     <w:rsid w:val="00CD6EA3"/>
     <w:rsid w:val="00CD7627"/>
+    <w:rsid w:val="00CD78BF"/>
+    <w:rsid w:val="00CD7CDB"/>
     <w:rsid w:val="00CE041B"/>
     <w:rsid w:val="00CE127D"/>
     <w:rsid w:val="00CE135C"/>
     <w:rsid w:val="00CE14D7"/>
     <w:rsid w:val="00CE25BA"/>
     <w:rsid w:val="00CE328B"/>
     <w:rsid w:val="00CE4809"/>
+    <w:rsid w:val="00CE4FD7"/>
     <w:rsid w:val="00CE5325"/>
     <w:rsid w:val="00CE5592"/>
     <w:rsid w:val="00CE5928"/>
     <w:rsid w:val="00CE5B05"/>
     <w:rsid w:val="00CE66AC"/>
     <w:rsid w:val="00CE732A"/>
     <w:rsid w:val="00CF1337"/>
     <w:rsid w:val="00CF1AA3"/>
     <w:rsid w:val="00CF2B36"/>
     <w:rsid w:val="00CF2C34"/>
     <w:rsid w:val="00CF2FC2"/>
+    <w:rsid w:val="00CF3B7D"/>
     <w:rsid w:val="00D0022D"/>
     <w:rsid w:val="00D00747"/>
     <w:rsid w:val="00D00826"/>
     <w:rsid w:val="00D008B7"/>
+    <w:rsid w:val="00D0124E"/>
     <w:rsid w:val="00D01273"/>
     <w:rsid w:val="00D01806"/>
     <w:rsid w:val="00D0213A"/>
+    <w:rsid w:val="00D0237C"/>
     <w:rsid w:val="00D04E6E"/>
     <w:rsid w:val="00D0534C"/>
     <w:rsid w:val="00D055DF"/>
     <w:rsid w:val="00D0586C"/>
     <w:rsid w:val="00D05C93"/>
     <w:rsid w:val="00D05D7D"/>
     <w:rsid w:val="00D06492"/>
     <w:rsid w:val="00D066D4"/>
     <w:rsid w:val="00D07034"/>
+    <w:rsid w:val="00D074FA"/>
     <w:rsid w:val="00D07D9A"/>
     <w:rsid w:val="00D10280"/>
     <w:rsid w:val="00D10B64"/>
     <w:rsid w:val="00D11340"/>
     <w:rsid w:val="00D114C0"/>
     <w:rsid w:val="00D11A06"/>
     <w:rsid w:val="00D137DA"/>
     <w:rsid w:val="00D14988"/>
     <w:rsid w:val="00D152D1"/>
     <w:rsid w:val="00D156B0"/>
     <w:rsid w:val="00D1588D"/>
     <w:rsid w:val="00D1616F"/>
     <w:rsid w:val="00D164AA"/>
     <w:rsid w:val="00D1695C"/>
+    <w:rsid w:val="00D16A5C"/>
     <w:rsid w:val="00D16BA1"/>
+    <w:rsid w:val="00D174C9"/>
     <w:rsid w:val="00D204CD"/>
     <w:rsid w:val="00D205D1"/>
     <w:rsid w:val="00D208D2"/>
     <w:rsid w:val="00D217D1"/>
     <w:rsid w:val="00D219D8"/>
     <w:rsid w:val="00D21A7C"/>
     <w:rsid w:val="00D2209A"/>
     <w:rsid w:val="00D2221C"/>
     <w:rsid w:val="00D22286"/>
     <w:rsid w:val="00D226FB"/>
     <w:rsid w:val="00D23162"/>
     <w:rsid w:val="00D23473"/>
     <w:rsid w:val="00D23576"/>
     <w:rsid w:val="00D2390A"/>
     <w:rsid w:val="00D23CB5"/>
     <w:rsid w:val="00D241E3"/>
     <w:rsid w:val="00D24219"/>
+    <w:rsid w:val="00D24720"/>
     <w:rsid w:val="00D24968"/>
     <w:rsid w:val="00D24ACE"/>
     <w:rsid w:val="00D24B4C"/>
     <w:rsid w:val="00D24BA5"/>
     <w:rsid w:val="00D25176"/>
     <w:rsid w:val="00D26329"/>
     <w:rsid w:val="00D26407"/>
     <w:rsid w:val="00D26E86"/>
     <w:rsid w:val="00D277E6"/>
     <w:rsid w:val="00D27F8F"/>
     <w:rsid w:val="00D305DA"/>
     <w:rsid w:val="00D30B85"/>
     <w:rsid w:val="00D31C5D"/>
     <w:rsid w:val="00D31D18"/>
     <w:rsid w:val="00D32244"/>
     <w:rsid w:val="00D32848"/>
     <w:rsid w:val="00D32C0F"/>
     <w:rsid w:val="00D32CEA"/>
     <w:rsid w:val="00D32FD8"/>
     <w:rsid w:val="00D33795"/>
     <w:rsid w:val="00D34185"/>
     <w:rsid w:val="00D35AED"/>
     <w:rsid w:val="00D36808"/>
+    <w:rsid w:val="00D37210"/>
+    <w:rsid w:val="00D41078"/>
+    <w:rsid w:val="00D4189E"/>
     <w:rsid w:val="00D418B9"/>
     <w:rsid w:val="00D41FBC"/>
     <w:rsid w:val="00D42793"/>
     <w:rsid w:val="00D42BD3"/>
     <w:rsid w:val="00D42C21"/>
     <w:rsid w:val="00D42DE2"/>
+    <w:rsid w:val="00D438A1"/>
     <w:rsid w:val="00D43996"/>
     <w:rsid w:val="00D43B81"/>
+    <w:rsid w:val="00D44A60"/>
     <w:rsid w:val="00D45D22"/>
     <w:rsid w:val="00D45D53"/>
     <w:rsid w:val="00D45D7F"/>
     <w:rsid w:val="00D46909"/>
+    <w:rsid w:val="00D46F91"/>
     <w:rsid w:val="00D47307"/>
     <w:rsid w:val="00D47BB4"/>
+    <w:rsid w:val="00D502BF"/>
     <w:rsid w:val="00D507FA"/>
     <w:rsid w:val="00D50859"/>
     <w:rsid w:val="00D5090A"/>
     <w:rsid w:val="00D51155"/>
     <w:rsid w:val="00D51C30"/>
     <w:rsid w:val="00D51E19"/>
     <w:rsid w:val="00D51E58"/>
     <w:rsid w:val="00D51F2C"/>
     <w:rsid w:val="00D51F58"/>
     <w:rsid w:val="00D52398"/>
     <w:rsid w:val="00D53FB1"/>
     <w:rsid w:val="00D5406C"/>
     <w:rsid w:val="00D54194"/>
     <w:rsid w:val="00D5474E"/>
     <w:rsid w:val="00D54BA6"/>
     <w:rsid w:val="00D54FF1"/>
     <w:rsid w:val="00D55095"/>
     <w:rsid w:val="00D55B4A"/>
     <w:rsid w:val="00D55B76"/>
     <w:rsid w:val="00D57384"/>
     <w:rsid w:val="00D57771"/>
     <w:rsid w:val="00D57A70"/>
     <w:rsid w:val="00D57D24"/>
     <w:rsid w:val="00D60828"/>
     <w:rsid w:val="00D6291D"/>
     <w:rsid w:val="00D631C7"/>
     <w:rsid w:val="00D63492"/>
     <w:rsid w:val="00D637E3"/>
     <w:rsid w:val="00D63E2B"/>
     <w:rsid w:val="00D64F93"/>
     <w:rsid w:val="00D65136"/>
     <w:rsid w:val="00D657A3"/>
     <w:rsid w:val="00D65C4D"/>
     <w:rsid w:val="00D66A9F"/>
     <w:rsid w:val="00D66BBD"/>
     <w:rsid w:val="00D679DC"/>
     <w:rsid w:val="00D67D8F"/>
     <w:rsid w:val="00D701D7"/>
+    <w:rsid w:val="00D70514"/>
     <w:rsid w:val="00D705B6"/>
     <w:rsid w:val="00D706A6"/>
     <w:rsid w:val="00D706D5"/>
     <w:rsid w:val="00D70BE6"/>
     <w:rsid w:val="00D70E33"/>
     <w:rsid w:val="00D70FD1"/>
     <w:rsid w:val="00D71436"/>
     <w:rsid w:val="00D71DE0"/>
     <w:rsid w:val="00D7225A"/>
     <w:rsid w:val="00D725E2"/>
     <w:rsid w:val="00D72845"/>
     <w:rsid w:val="00D72A31"/>
     <w:rsid w:val="00D73344"/>
     <w:rsid w:val="00D738BD"/>
     <w:rsid w:val="00D73BAE"/>
     <w:rsid w:val="00D74876"/>
     <w:rsid w:val="00D74E50"/>
     <w:rsid w:val="00D75CDE"/>
     <w:rsid w:val="00D76039"/>
     <w:rsid w:val="00D76E1C"/>
     <w:rsid w:val="00D778C3"/>
     <w:rsid w:val="00D77F5E"/>
     <w:rsid w:val="00D8109A"/>
     <w:rsid w:val="00D81113"/>
     <w:rsid w:val="00D81502"/>
@@ -34593,660 +39739,737 @@
     <w:rsid w:val="00D84F9F"/>
     <w:rsid w:val="00D84FA6"/>
     <w:rsid w:val="00D860DA"/>
     <w:rsid w:val="00D8649F"/>
     <w:rsid w:val="00D87A5C"/>
     <w:rsid w:val="00D87E15"/>
     <w:rsid w:val="00D87FDD"/>
     <w:rsid w:val="00D9090F"/>
     <w:rsid w:val="00D92FE9"/>
     <w:rsid w:val="00D9439C"/>
     <w:rsid w:val="00D94829"/>
     <w:rsid w:val="00D94ACC"/>
     <w:rsid w:val="00D95359"/>
     <w:rsid w:val="00D956E6"/>
     <w:rsid w:val="00D95B93"/>
     <w:rsid w:val="00D95B9B"/>
     <w:rsid w:val="00D9650E"/>
     <w:rsid w:val="00D96710"/>
     <w:rsid w:val="00D974D2"/>
     <w:rsid w:val="00D97537"/>
     <w:rsid w:val="00D97622"/>
     <w:rsid w:val="00D97982"/>
     <w:rsid w:val="00DA11D9"/>
     <w:rsid w:val="00DA155B"/>
     <w:rsid w:val="00DA1663"/>
+    <w:rsid w:val="00DA28BD"/>
+    <w:rsid w:val="00DA38F2"/>
     <w:rsid w:val="00DA3BC8"/>
     <w:rsid w:val="00DA4467"/>
     <w:rsid w:val="00DA48B4"/>
     <w:rsid w:val="00DA5059"/>
     <w:rsid w:val="00DA5E67"/>
     <w:rsid w:val="00DA6BCD"/>
     <w:rsid w:val="00DA74F5"/>
     <w:rsid w:val="00DB010B"/>
     <w:rsid w:val="00DB01C3"/>
+    <w:rsid w:val="00DB04DF"/>
     <w:rsid w:val="00DB08F0"/>
     <w:rsid w:val="00DB0C31"/>
     <w:rsid w:val="00DB16B4"/>
     <w:rsid w:val="00DB253B"/>
     <w:rsid w:val="00DB285C"/>
     <w:rsid w:val="00DB2F59"/>
     <w:rsid w:val="00DB2FC7"/>
+    <w:rsid w:val="00DB321F"/>
     <w:rsid w:val="00DB34BB"/>
     <w:rsid w:val="00DB36EC"/>
     <w:rsid w:val="00DB4D2B"/>
     <w:rsid w:val="00DB7BEA"/>
     <w:rsid w:val="00DC09CB"/>
     <w:rsid w:val="00DC0A5B"/>
     <w:rsid w:val="00DC0D7A"/>
     <w:rsid w:val="00DC1106"/>
     <w:rsid w:val="00DC3C66"/>
     <w:rsid w:val="00DC4151"/>
+    <w:rsid w:val="00DC473F"/>
+    <w:rsid w:val="00DC5639"/>
     <w:rsid w:val="00DC6050"/>
     <w:rsid w:val="00DC61F3"/>
     <w:rsid w:val="00DC6D28"/>
     <w:rsid w:val="00DC716E"/>
     <w:rsid w:val="00DC7C7A"/>
     <w:rsid w:val="00DC7CC2"/>
     <w:rsid w:val="00DC7EED"/>
     <w:rsid w:val="00DD07FF"/>
+    <w:rsid w:val="00DD0EB6"/>
     <w:rsid w:val="00DD12AF"/>
     <w:rsid w:val="00DD18BD"/>
     <w:rsid w:val="00DD20C6"/>
     <w:rsid w:val="00DD2D44"/>
     <w:rsid w:val="00DD36BC"/>
     <w:rsid w:val="00DD3C5E"/>
     <w:rsid w:val="00DD42C7"/>
     <w:rsid w:val="00DD4966"/>
+    <w:rsid w:val="00DD6157"/>
     <w:rsid w:val="00DD64EA"/>
     <w:rsid w:val="00DD66F8"/>
     <w:rsid w:val="00DD68AD"/>
     <w:rsid w:val="00DD7359"/>
     <w:rsid w:val="00DD7981"/>
+    <w:rsid w:val="00DD7C07"/>
     <w:rsid w:val="00DE075E"/>
     <w:rsid w:val="00DE0F4A"/>
     <w:rsid w:val="00DE1CAC"/>
     <w:rsid w:val="00DE1D29"/>
     <w:rsid w:val="00DE21DD"/>
     <w:rsid w:val="00DE2A0D"/>
     <w:rsid w:val="00DE2C3C"/>
     <w:rsid w:val="00DE305E"/>
     <w:rsid w:val="00DE4259"/>
+    <w:rsid w:val="00DE5097"/>
     <w:rsid w:val="00DE532E"/>
     <w:rsid w:val="00DE559C"/>
+    <w:rsid w:val="00DE55CB"/>
+    <w:rsid w:val="00DE5918"/>
     <w:rsid w:val="00DE68AD"/>
     <w:rsid w:val="00DE6E47"/>
     <w:rsid w:val="00DE6F4A"/>
     <w:rsid w:val="00DE710B"/>
     <w:rsid w:val="00DE7500"/>
+    <w:rsid w:val="00DE77D9"/>
     <w:rsid w:val="00DF01B2"/>
     <w:rsid w:val="00DF0600"/>
     <w:rsid w:val="00DF08F2"/>
     <w:rsid w:val="00DF0BE9"/>
+    <w:rsid w:val="00DF0D9E"/>
     <w:rsid w:val="00DF16A1"/>
     <w:rsid w:val="00DF25D6"/>
     <w:rsid w:val="00DF2985"/>
+    <w:rsid w:val="00DF3396"/>
     <w:rsid w:val="00DF3901"/>
     <w:rsid w:val="00DF3DCB"/>
     <w:rsid w:val="00DF4108"/>
     <w:rsid w:val="00DF43F1"/>
+    <w:rsid w:val="00DF488A"/>
+    <w:rsid w:val="00DF4B37"/>
     <w:rsid w:val="00DF5A5C"/>
     <w:rsid w:val="00DF5B5D"/>
     <w:rsid w:val="00DF5B7E"/>
     <w:rsid w:val="00DF6211"/>
     <w:rsid w:val="00DF691A"/>
+    <w:rsid w:val="00DF71A0"/>
     <w:rsid w:val="00E00435"/>
     <w:rsid w:val="00E00C82"/>
     <w:rsid w:val="00E01E2B"/>
     <w:rsid w:val="00E025E2"/>
     <w:rsid w:val="00E02984"/>
     <w:rsid w:val="00E033BC"/>
     <w:rsid w:val="00E03480"/>
     <w:rsid w:val="00E03D80"/>
     <w:rsid w:val="00E03D99"/>
     <w:rsid w:val="00E04796"/>
     <w:rsid w:val="00E05686"/>
     <w:rsid w:val="00E05A37"/>
     <w:rsid w:val="00E066B1"/>
+    <w:rsid w:val="00E069D2"/>
     <w:rsid w:val="00E104ED"/>
+    <w:rsid w:val="00E105F7"/>
     <w:rsid w:val="00E11402"/>
     <w:rsid w:val="00E11668"/>
     <w:rsid w:val="00E116B1"/>
     <w:rsid w:val="00E1299E"/>
     <w:rsid w:val="00E13107"/>
     <w:rsid w:val="00E13A7B"/>
     <w:rsid w:val="00E14AEF"/>
+    <w:rsid w:val="00E14DDC"/>
     <w:rsid w:val="00E15A08"/>
     <w:rsid w:val="00E15DE0"/>
     <w:rsid w:val="00E16996"/>
     <w:rsid w:val="00E17457"/>
     <w:rsid w:val="00E17830"/>
     <w:rsid w:val="00E17AF2"/>
     <w:rsid w:val="00E2044A"/>
     <w:rsid w:val="00E20451"/>
     <w:rsid w:val="00E205AE"/>
     <w:rsid w:val="00E2087B"/>
     <w:rsid w:val="00E20F0A"/>
     <w:rsid w:val="00E21A51"/>
     <w:rsid w:val="00E2241E"/>
     <w:rsid w:val="00E2311C"/>
     <w:rsid w:val="00E23B13"/>
     <w:rsid w:val="00E23FA5"/>
     <w:rsid w:val="00E243EC"/>
     <w:rsid w:val="00E24AE2"/>
     <w:rsid w:val="00E24FC6"/>
     <w:rsid w:val="00E250B0"/>
     <w:rsid w:val="00E268D3"/>
     <w:rsid w:val="00E26ACE"/>
     <w:rsid w:val="00E26F32"/>
     <w:rsid w:val="00E270EF"/>
     <w:rsid w:val="00E274D3"/>
     <w:rsid w:val="00E30774"/>
     <w:rsid w:val="00E30B10"/>
     <w:rsid w:val="00E313B8"/>
+    <w:rsid w:val="00E314B0"/>
     <w:rsid w:val="00E317FB"/>
     <w:rsid w:val="00E318BF"/>
     <w:rsid w:val="00E31DD0"/>
+    <w:rsid w:val="00E32BBE"/>
     <w:rsid w:val="00E33AF1"/>
     <w:rsid w:val="00E33BBD"/>
     <w:rsid w:val="00E34393"/>
     <w:rsid w:val="00E34A7A"/>
     <w:rsid w:val="00E34CE0"/>
     <w:rsid w:val="00E35111"/>
+    <w:rsid w:val="00E35818"/>
     <w:rsid w:val="00E35CC2"/>
     <w:rsid w:val="00E36FA7"/>
+    <w:rsid w:val="00E374E1"/>
     <w:rsid w:val="00E37E21"/>
     <w:rsid w:val="00E37F67"/>
     <w:rsid w:val="00E40A95"/>
     <w:rsid w:val="00E41DC3"/>
     <w:rsid w:val="00E42009"/>
     <w:rsid w:val="00E4343B"/>
     <w:rsid w:val="00E4378E"/>
+    <w:rsid w:val="00E43942"/>
     <w:rsid w:val="00E43F92"/>
     <w:rsid w:val="00E4429F"/>
     <w:rsid w:val="00E44FC3"/>
     <w:rsid w:val="00E4510A"/>
     <w:rsid w:val="00E45ACC"/>
     <w:rsid w:val="00E45BBF"/>
     <w:rsid w:val="00E460E4"/>
     <w:rsid w:val="00E467BB"/>
     <w:rsid w:val="00E46E5E"/>
     <w:rsid w:val="00E474E3"/>
     <w:rsid w:val="00E4791B"/>
     <w:rsid w:val="00E50337"/>
     <w:rsid w:val="00E50E06"/>
     <w:rsid w:val="00E51F8B"/>
     <w:rsid w:val="00E521F3"/>
     <w:rsid w:val="00E525B9"/>
     <w:rsid w:val="00E527C7"/>
     <w:rsid w:val="00E5305E"/>
     <w:rsid w:val="00E532EC"/>
+    <w:rsid w:val="00E5454B"/>
     <w:rsid w:val="00E54588"/>
     <w:rsid w:val="00E54978"/>
+    <w:rsid w:val="00E5559D"/>
     <w:rsid w:val="00E55C88"/>
     <w:rsid w:val="00E55FC7"/>
+    <w:rsid w:val="00E56441"/>
     <w:rsid w:val="00E568C7"/>
     <w:rsid w:val="00E56E22"/>
     <w:rsid w:val="00E56EF8"/>
     <w:rsid w:val="00E57AE0"/>
     <w:rsid w:val="00E57C68"/>
     <w:rsid w:val="00E606C6"/>
     <w:rsid w:val="00E60D1C"/>
     <w:rsid w:val="00E60F8D"/>
     <w:rsid w:val="00E60FB9"/>
     <w:rsid w:val="00E61D8D"/>
+    <w:rsid w:val="00E634EE"/>
     <w:rsid w:val="00E64355"/>
     <w:rsid w:val="00E649EA"/>
+    <w:rsid w:val="00E65C18"/>
     <w:rsid w:val="00E65C32"/>
     <w:rsid w:val="00E65DEF"/>
+    <w:rsid w:val="00E660ED"/>
     <w:rsid w:val="00E6686D"/>
     <w:rsid w:val="00E675BB"/>
     <w:rsid w:val="00E704F5"/>
     <w:rsid w:val="00E71A66"/>
     <w:rsid w:val="00E71E53"/>
     <w:rsid w:val="00E724B8"/>
     <w:rsid w:val="00E724D9"/>
     <w:rsid w:val="00E72534"/>
     <w:rsid w:val="00E726CF"/>
+    <w:rsid w:val="00E72D64"/>
     <w:rsid w:val="00E731C8"/>
     <w:rsid w:val="00E731DE"/>
     <w:rsid w:val="00E739F1"/>
     <w:rsid w:val="00E748A1"/>
     <w:rsid w:val="00E74987"/>
     <w:rsid w:val="00E75000"/>
     <w:rsid w:val="00E75542"/>
     <w:rsid w:val="00E758FA"/>
+    <w:rsid w:val="00E75944"/>
     <w:rsid w:val="00E75B15"/>
     <w:rsid w:val="00E776C2"/>
     <w:rsid w:val="00E778D2"/>
     <w:rsid w:val="00E77AD6"/>
     <w:rsid w:val="00E80B1F"/>
     <w:rsid w:val="00E80EB9"/>
     <w:rsid w:val="00E81241"/>
     <w:rsid w:val="00E8128F"/>
     <w:rsid w:val="00E82A90"/>
     <w:rsid w:val="00E82F1B"/>
     <w:rsid w:val="00E83121"/>
     <w:rsid w:val="00E84971"/>
     <w:rsid w:val="00E849C6"/>
     <w:rsid w:val="00E84D6B"/>
     <w:rsid w:val="00E8511C"/>
     <w:rsid w:val="00E851DF"/>
     <w:rsid w:val="00E85244"/>
     <w:rsid w:val="00E85727"/>
     <w:rsid w:val="00E858F9"/>
     <w:rsid w:val="00E86C4D"/>
     <w:rsid w:val="00E86CC7"/>
     <w:rsid w:val="00E878BE"/>
     <w:rsid w:val="00E879FB"/>
+    <w:rsid w:val="00E9053D"/>
     <w:rsid w:val="00E909B3"/>
     <w:rsid w:val="00E90AF4"/>
     <w:rsid w:val="00E90E27"/>
     <w:rsid w:val="00E90F30"/>
     <w:rsid w:val="00E91073"/>
     <w:rsid w:val="00E911F7"/>
     <w:rsid w:val="00E91A50"/>
     <w:rsid w:val="00E920F3"/>
     <w:rsid w:val="00E93E66"/>
     <w:rsid w:val="00E94205"/>
     <w:rsid w:val="00E94996"/>
     <w:rsid w:val="00E9548D"/>
     <w:rsid w:val="00E95A18"/>
     <w:rsid w:val="00E96439"/>
     <w:rsid w:val="00E97154"/>
     <w:rsid w:val="00E97670"/>
     <w:rsid w:val="00E97C16"/>
     <w:rsid w:val="00E97C8B"/>
     <w:rsid w:val="00EA01E2"/>
     <w:rsid w:val="00EA09BA"/>
     <w:rsid w:val="00EA0B0A"/>
     <w:rsid w:val="00EA158D"/>
     <w:rsid w:val="00EA163B"/>
     <w:rsid w:val="00EA371A"/>
     <w:rsid w:val="00EA3C51"/>
+    <w:rsid w:val="00EA3F08"/>
     <w:rsid w:val="00EA4513"/>
     <w:rsid w:val="00EA46EF"/>
+    <w:rsid w:val="00EA5FF4"/>
     <w:rsid w:val="00EA64D8"/>
+    <w:rsid w:val="00EA6B7D"/>
     <w:rsid w:val="00EA77BA"/>
     <w:rsid w:val="00EB010C"/>
     <w:rsid w:val="00EB0B5C"/>
     <w:rsid w:val="00EB0B9B"/>
     <w:rsid w:val="00EB0D12"/>
     <w:rsid w:val="00EB1F77"/>
     <w:rsid w:val="00EB2263"/>
     <w:rsid w:val="00EB24AD"/>
     <w:rsid w:val="00EB2647"/>
     <w:rsid w:val="00EB26A0"/>
     <w:rsid w:val="00EB27FD"/>
+    <w:rsid w:val="00EB2BFD"/>
+    <w:rsid w:val="00EB2C1E"/>
+    <w:rsid w:val="00EB2CBA"/>
     <w:rsid w:val="00EB2D76"/>
     <w:rsid w:val="00EB3344"/>
     <w:rsid w:val="00EB3570"/>
     <w:rsid w:val="00EB388E"/>
     <w:rsid w:val="00EB41D0"/>
     <w:rsid w:val="00EB4A2E"/>
     <w:rsid w:val="00EB51CB"/>
+    <w:rsid w:val="00EB5913"/>
     <w:rsid w:val="00EB5A17"/>
     <w:rsid w:val="00EB6C4A"/>
     <w:rsid w:val="00EB7C10"/>
     <w:rsid w:val="00EC04AF"/>
     <w:rsid w:val="00EC0673"/>
     <w:rsid w:val="00EC08C4"/>
     <w:rsid w:val="00EC0BEC"/>
     <w:rsid w:val="00EC0F74"/>
     <w:rsid w:val="00EC1170"/>
     <w:rsid w:val="00EC11B8"/>
     <w:rsid w:val="00EC15B0"/>
     <w:rsid w:val="00EC1A1F"/>
     <w:rsid w:val="00EC2A3D"/>
     <w:rsid w:val="00EC3677"/>
     <w:rsid w:val="00EC3C71"/>
     <w:rsid w:val="00EC3C9B"/>
     <w:rsid w:val="00EC4087"/>
     <w:rsid w:val="00EC43CB"/>
     <w:rsid w:val="00EC4A1C"/>
     <w:rsid w:val="00EC4BFB"/>
     <w:rsid w:val="00EC507E"/>
     <w:rsid w:val="00EC51C6"/>
     <w:rsid w:val="00EC59D0"/>
     <w:rsid w:val="00EC6777"/>
+    <w:rsid w:val="00EC70C2"/>
+    <w:rsid w:val="00EC70DA"/>
     <w:rsid w:val="00EC7E44"/>
     <w:rsid w:val="00ED0160"/>
     <w:rsid w:val="00ED069C"/>
     <w:rsid w:val="00ED2951"/>
     <w:rsid w:val="00ED2EAC"/>
     <w:rsid w:val="00ED3009"/>
     <w:rsid w:val="00ED31CA"/>
     <w:rsid w:val="00ED3D94"/>
     <w:rsid w:val="00ED4079"/>
     <w:rsid w:val="00ED47B2"/>
     <w:rsid w:val="00ED4F8C"/>
     <w:rsid w:val="00ED5138"/>
     <w:rsid w:val="00ED566C"/>
+    <w:rsid w:val="00ED5BEB"/>
     <w:rsid w:val="00ED60E7"/>
     <w:rsid w:val="00ED7202"/>
     <w:rsid w:val="00ED7471"/>
     <w:rsid w:val="00ED79A0"/>
     <w:rsid w:val="00ED7ACB"/>
     <w:rsid w:val="00EE01B0"/>
     <w:rsid w:val="00EE0409"/>
+    <w:rsid w:val="00EE05E6"/>
     <w:rsid w:val="00EE202C"/>
     <w:rsid w:val="00EE2717"/>
     <w:rsid w:val="00EE3ECF"/>
     <w:rsid w:val="00EE4001"/>
     <w:rsid w:val="00EE42D4"/>
     <w:rsid w:val="00EE434C"/>
     <w:rsid w:val="00EE6038"/>
     <w:rsid w:val="00EE6A69"/>
     <w:rsid w:val="00EE6E6A"/>
     <w:rsid w:val="00EE6EA1"/>
     <w:rsid w:val="00EE7BD2"/>
     <w:rsid w:val="00EE7EED"/>
     <w:rsid w:val="00EF1285"/>
     <w:rsid w:val="00EF1C17"/>
     <w:rsid w:val="00EF2757"/>
     <w:rsid w:val="00EF2B3D"/>
+    <w:rsid w:val="00EF2BE8"/>
     <w:rsid w:val="00EF3925"/>
     <w:rsid w:val="00EF4415"/>
     <w:rsid w:val="00EF49FC"/>
     <w:rsid w:val="00EF4F76"/>
     <w:rsid w:val="00EF523B"/>
     <w:rsid w:val="00EF53F5"/>
     <w:rsid w:val="00EF57D6"/>
     <w:rsid w:val="00EF6129"/>
     <w:rsid w:val="00EF62DD"/>
     <w:rsid w:val="00EF6AA4"/>
     <w:rsid w:val="00EF6BAA"/>
     <w:rsid w:val="00EF6E20"/>
     <w:rsid w:val="00EF6FA8"/>
     <w:rsid w:val="00EF714D"/>
+    <w:rsid w:val="00F000A4"/>
     <w:rsid w:val="00F0043E"/>
     <w:rsid w:val="00F005D5"/>
     <w:rsid w:val="00F0074F"/>
     <w:rsid w:val="00F017A4"/>
     <w:rsid w:val="00F01812"/>
+    <w:rsid w:val="00F0184E"/>
     <w:rsid w:val="00F01D5A"/>
+    <w:rsid w:val="00F022C3"/>
     <w:rsid w:val="00F023C0"/>
     <w:rsid w:val="00F02588"/>
     <w:rsid w:val="00F02AAE"/>
     <w:rsid w:val="00F03376"/>
     <w:rsid w:val="00F03CAE"/>
     <w:rsid w:val="00F0413B"/>
     <w:rsid w:val="00F04548"/>
     <w:rsid w:val="00F045CC"/>
     <w:rsid w:val="00F04847"/>
     <w:rsid w:val="00F048B5"/>
     <w:rsid w:val="00F049AA"/>
     <w:rsid w:val="00F05EF0"/>
     <w:rsid w:val="00F063FD"/>
     <w:rsid w:val="00F06648"/>
     <w:rsid w:val="00F073DD"/>
     <w:rsid w:val="00F079FD"/>
     <w:rsid w:val="00F1101A"/>
     <w:rsid w:val="00F11776"/>
     <w:rsid w:val="00F11AD4"/>
     <w:rsid w:val="00F11D18"/>
     <w:rsid w:val="00F1229D"/>
     <w:rsid w:val="00F127D7"/>
     <w:rsid w:val="00F13495"/>
     <w:rsid w:val="00F1369F"/>
     <w:rsid w:val="00F13C45"/>
     <w:rsid w:val="00F13CF6"/>
     <w:rsid w:val="00F13FEB"/>
     <w:rsid w:val="00F147E9"/>
     <w:rsid w:val="00F14815"/>
+    <w:rsid w:val="00F157DE"/>
     <w:rsid w:val="00F16059"/>
     <w:rsid w:val="00F1625F"/>
     <w:rsid w:val="00F163FF"/>
     <w:rsid w:val="00F17492"/>
     <w:rsid w:val="00F1763A"/>
     <w:rsid w:val="00F17A9F"/>
     <w:rsid w:val="00F20F01"/>
     <w:rsid w:val="00F2273F"/>
     <w:rsid w:val="00F23A88"/>
     <w:rsid w:val="00F23AD2"/>
     <w:rsid w:val="00F23FC8"/>
+    <w:rsid w:val="00F24830"/>
     <w:rsid w:val="00F255B0"/>
+    <w:rsid w:val="00F258B6"/>
     <w:rsid w:val="00F26577"/>
     <w:rsid w:val="00F267C2"/>
+    <w:rsid w:val="00F26A98"/>
     <w:rsid w:val="00F27608"/>
     <w:rsid w:val="00F2781F"/>
+    <w:rsid w:val="00F279C2"/>
+    <w:rsid w:val="00F27EF6"/>
     <w:rsid w:val="00F30438"/>
     <w:rsid w:val="00F30BE2"/>
     <w:rsid w:val="00F32343"/>
     <w:rsid w:val="00F33D4D"/>
     <w:rsid w:val="00F341A1"/>
     <w:rsid w:val="00F355BC"/>
     <w:rsid w:val="00F359FC"/>
     <w:rsid w:val="00F3637B"/>
     <w:rsid w:val="00F36415"/>
     <w:rsid w:val="00F3668C"/>
     <w:rsid w:val="00F3691B"/>
     <w:rsid w:val="00F36C6F"/>
     <w:rsid w:val="00F37D49"/>
     <w:rsid w:val="00F4017D"/>
     <w:rsid w:val="00F4030F"/>
     <w:rsid w:val="00F4097F"/>
     <w:rsid w:val="00F41211"/>
+    <w:rsid w:val="00F416B0"/>
+    <w:rsid w:val="00F42803"/>
     <w:rsid w:val="00F4303D"/>
     <w:rsid w:val="00F431A5"/>
     <w:rsid w:val="00F432BD"/>
     <w:rsid w:val="00F43495"/>
     <w:rsid w:val="00F43763"/>
     <w:rsid w:val="00F43AA5"/>
     <w:rsid w:val="00F43E1A"/>
     <w:rsid w:val="00F4456E"/>
     <w:rsid w:val="00F4518F"/>
     <w:rsid w:val="00F4536B"/>
     <w:rsid w:val="00F455E1"/>
     <w:rsid w:val="00F4598D"/>
     <w:rsid w:val="00F460D7"/>
     <w:rsid w:val="00F460EB"/>
     <w:rsid w:val="00F4755B"/>
     <w:rsid w:val="00F478CF"/>
     <w:rsid w:val="00F50EF2"/>
     <w:rsid w:val="00F51715"/>
     <w:rsid w:val="00F51721"/>
     <w:rsid w:val="00F52197"/>
     <w:rsid w:val="00F521F0"/>
+    <w:rsid w:val="00F538B4"/>
+    <w:rsid w:val="00F5453A"/>
     <w:rsid w:val="00F547FC"/>
+    <w:rsid w:val="00F5552E"/>
     <w:rsid w:val="00F55DFE"/>
     <w:rsid w:val="00F566C5"/>
     <w:rsid w:val="00F56AE3"/>
     <w:rsid w:val="00F56ED9"/>
     <w:rsid w:val="00F571B5"/>
     <w:rsid w:val="00F57525"/>
     <w:rsid w:val="00F577BD"/>
     <w:rsid w:val="00F6073E"/>
     <w:rsid w:val="00F613CE"/>
     <w:rsid w:val="00F628A5"/>
     <w:rsid w:val="00F62AC4"/>
     <w:rsid w:val="00F63311"/>
+    <w:rsid w:val="00F64642"/>
     <w:rsid w:val="00F651C0"/>
     <w:rsid w:val="00F65AAD"/>
     <w:rsid w:val="00F664B4"/>
     <w:rsid w:val="00F6657D"/>
     <w:rsid w:val="00F6661E"/>
     <w:rsid w:val="00F66C36"/>
+    <w:rsid w:val="00F67067"/>
     <w:rsid w:val="00F679AC"/>
     <w:rsid w:val="00F70303"/>
     <w:rsid w:val="00F7067D"/>
+    <w:rsid w:val="00F711F8"/>
     <w:rsid w:val="00F712F3"/>
+    <w:rsid w:val="00F71AAF"/>
     <w:rsid w:val="00F71EF2"/>
     <w:rsid w:val="00F72E4D"/>
+    <w:rsid w:val="00F73041"/>
     <w:rsid w:val="00F7307A"/>
     <w:rsid w:val="00F7312D"/>
     <w:rsid w:val="00F73A37"/>
     <w:rsid w:val="00F74CAA"/>
+    <w:rsid w:val="00F75356"/>
     <w:rsid w:val="00F75457"/>
     <w:rsid w:val="00F75605"/>
+    <w:rsid w:val="00F75908"/>
     <w:rsid w:val="00F75A04"/>
     <w:rsid w:val="00F75B14"/>
+    <w:rsid w:val="00F76739"/>
     <w:rsid w:val="00F7726A"/>
     <w:rsid w:val="00F77358"/>
     <w:rsid w:val="00F77375"/>
     <w:rsid w:val="00F7739E"/>
     <w:rsid w:val="00F77E2E"/>
     <w:rsid w:val="00F77FBC"/>
     <w:rsid w:val="00F80588"/>
     <w:rsid w:val="00F80829"/>
     <w:rsid w:val="00F80F99"/>
     <w:rsid w:val="00F8145C"/>
     <w:rsid w:val="00F81DF6"/>
     <w:rsid w:val="00F82A11"/>
     <w:rsid w:val="00F82DD9"/>
     <w:rsid w:val="00F835F8"/>
     <w:rsid w:val="00F83776"/>
     <w:rsid w:val="00F837B3"/>
     <w:rsid w:val="00F83BAC"/>
+    <w:rsid w:val="00F84350"/>
     <w:rsid w:val="00F85772"/>
     <w:rsid w:val="00F8659E"/>
     <w:rsid w:val="00F86EB0"/>
     <w:rsid w:val="00F86F96"/>
     <w:rsid w:val="00F871DA"/>
     <w:rsid w:val="00F87C75"/>
     <w:rsid w:val="00F87D0D"/>
     <w:rsid w:val="00F87EC3"/>
     <w:rsid w:val="00F90579"/>
     <w:rsid w:val="00F91D0A"/>
     <w:rsid w:val="00F91D9B"/>
     <w:rsid w:val="00F922D8"/>
     <w:rsid w:val="00F9278C"/>
     <w:rsid w:val="00F927DB"/>
     <w:rsid w:val="00F92A1E"/>
     <w:rsid w:val="00F92A4F"/>
     <w:rsid w:val="00F92BD3"/>
     <w:rsid w:val="00F939AD"/>
     <w:rsid w:val="00F9413B"/>
     <w:rsid w:val="00F949B1"/>
     <w:rsid w:val="00F94AAA"/>
     <w:rsid w:val="00F94DA2"/>
     <w:rsid w:val="00F956EB"/>
     <w:rsid w:val="00F95A3D"/>
     <w:rsid w:val="00F963F8"/>
     <w:rsid w:val="00F97769"/>
     <w:rsid w:val="00FA04CB"/>
     <w:rsid w:val="00FA075D"/>
     <w:rsid w:val="00FA1211"/>
     <w:rsid w:val="00FA13A2"/>
     <w:rsid w:val="00FA1E61"/>
     <w:rsid w:val="00FA2561"/>
     <w:rsid w:val="00FA3C4D"/>
     <w:rsid w:val="00FA3CA9"/>
+    <w:rsid w:val="00FA3CD3"/>
     <w:rsid w:val="00FA42E1"/>
     <w:rsid w:val="00FA4AE7"/>
+    <w:rsid w:val="00FA4F6C"/>
     <w:rsid w:val="00FA50E9"/>
     <w:rsid w:val="00FA52EC"/>
     <w:rsid w:val="00FA539E"/>
     <w:rsid w:val="00FA5E55"/>
     <w:rsid w:val="00FA630C"/>
     <w:rsid w:val="00FB09F9"/>
     <w:rsid w:val="00FB1128"/>
     <w:rsid w:val="00FB1F04"/>
     <w:rsid w:val="00FB235D"/>
     <w:rsid w:val="00FB2730"/>
     <w:rsid w:val="00FB2BB7"/>
     <w:rsid w:val="00FB33C0"/>
     <w:rsid w:val="00FB4514"/>
     <w:rsid w:val="00FB4B8F"/>
     <w:rsid w:val="00FB4CA6"/>
     <w:rsid w:val="00FB5174"/>
     <w:rsid w:val="00FB59FD"/>
     <w:rsid w:val="00FB60B8"/>
     <w:rsid w:val="00FB6229"/>
+    <w:rsid w:val="00FB637B"/>
     <w:rsid w:val="00FB6576"/>
     <w:rsid w:val="00FB664A"/>
     <w:rsid w:val="00FB6BFA"/>
     <w:rsid w:val="00FB6C7A"/>
     <w:rsid w:val="00FB6F62"/>
     <w:rsid w:val="00FC0323"/>
     <w:rsid w:val="00FC0B7C"/>
     <w:rsid w:val="00FC1488"/>
     <w:rsid w:val="00FC1EFF"/>
     <w:rsid w:val="00FC377D"/>
     <w:rsid w:val="00FC3CB3"/>
     <w:rsid w:val="00FC49D0"/>
     <w:rsid w:val="00FC4B08"/>
     <w:rsid w:val="00FC5DF9"/>
     <w:rsid w:val="00FC673F"/>
     <w:rsid w:val="00FC741D"/>
     <w:rsid w:val="00FC7836"/>
     <w:rsid w:val="00FC7DD0"/>
     <w:rsid w:val="00FD0EC0"/>
     <w:rsid w:val="00FD18FA"/>
     <w:rsid w:val="00FD1DA9"/>
     <w:rsid w:val="00FD2467"/>
     <w:rsid w:val="00FD2A53"/>
     <w:rsid w:val="00FD2E57"/>
+    <w:rsid w:val="00FD3248"/>
     <w:rsid w:val="00FD3C7C"/>
+    <w:rsid w:val="00FD425D"/>
     <w:rsid w:val="00FD4313"/>
     <w:rsid w:val="00FD44FB"/>
     <w:rsid w:val="00FD478A"/>
     <w:rsid w:val="00FD62BF"/>
     <w:rsid w:val="00FD66E0"/>
     <w:rsid w:val="00FD7309"/>
     <w:rsid w:val="00FD75BD"/>
     <w:rsid w:val="00FD771A"/>
     <w:rsid w:val="00FD779D"/>
     <w:rsid w:val="00FD78D1"/>
     <w:rsid w:val="00FD7FF0"/>
     <w:rsid w:val="00FE069D"/>
     <w:rsid w:val="00FE0EC7"/>
     <w:rsid w:val="00FE1CC4"/>
     <w:rsid w:val="00FE2314"/>
     <w:rsid w:val="00FE2523"/>
     <w:rsid w:val="00FE27AD"/>
     <w:rsid w:val="00FE2D6B"/>
     <w:rsid w:val="00FE2EA2"/>
     <w:rsid w:val="00FE2F56"/>
     <w:rsid w:val="00FE34D2"/>
     <w:rsid w:val="00FE398F"/>
     <w:rsid w:val="00FE3A8E"/>
     <w:rsid w:val="00FE3C7F"/>
     <w:rsid w:val="00FE4357"/>
     <w:rsid w:val="00FE468A"/>
     <w:rsid w:val="00FE4D0F"/>
     <w:rsid w:val="00FE4F1A"/>
     <w:rsid w:val="00FE4F69"/>
     <w:rsid w:val="00FE55FD"/>
     <w:rsid w:val="00FE5C1B"/>
     <w:rsid w:val="00FE64DF"/>
     <w:rsid w:val="00FE6E7A"/>
     <w:rsid w:val="00FE7602"/>
     <w:rsid w:val="00FE79DB"/>
     <w:rsid w:val="00FF09D2"/>
     <w:rsid w:val="00FF1F8E"/>
     <w:rsid w:val="00FF2576"/>
     <w:rsid w:val="00FF2625"/>
     <w:rsid w:val="00FF2F6E"/>
     <w:rsid w:val="00FF302F"/>
+    <w:rsid w:val="00FF30A3"/>
     <w:rsid w:val="00FF3375"/>
     <w:rsid w:val="00FF35EF"/>
     <w:rsid w:val="00FF3743"/>
     <w:rsid w:val="00FF3EC8"/>
     <w:rsid w:val="00FF3F05"/>
     <w:rsid w:val="00FF3FF3"/>
     <w:rsid w:val="00FF4310"/>
+    <w:rsid w:val="00FF5A29"/>
     <w:rsid w:val="00FF5AFB"/>
     <w:rsid w:val="00FF5C16"/>
     <w:rsid w:val="00FF6A75"/>
     <w:rsid w:val="00FF702B"/>
     <w:rsid w:val="00FF7308"/>
     <w:rsid w:val="00FF7FFE"/>
     <w:rsid w:val="01C87D5B"/>
     <w:rsid w:val="024381CD"/>
     <w:rsid w:val="04A275EE"/>
     <w:rsid w:val="060B8EE9"/>
     <w:rsid w:val="086E0054"/>
     <w:rsid w:val="0A4202D9"/>
     <w:rsid w:val="0C222144"/>
     <w:rsid w:val="0EE701CD"/>
     <w:rsid w:val="1305CB0D"/>
     <w:rsid w:val="1A33AFD1"/>
     <w:rsid w:val="1ABD9005"/>
     <w:rsid w:val="1D81944F"/>
     <w:rsid w:val="1DF530C7"/>
     <w:rsid w:val="23773664"/>
     <w:rsid w:val="23FF5540"/>
     <w:rsid w:val="250A58B5"/>
     <w:rsid w:val="26D8560F"/>
     <w:rsid w:val="2AEA00A5"/>
     <w:rsid w:val="2D413522"/>
@@ -36248,50 +41471,63 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004E1914"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="markzt15nz30z">
     <w:name w:val="markzt15nz30z"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004E1914"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="markwsv2tcysq">
     <w:name w:val="markwsv2tcysq"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="004E1914"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="anchor-text">
     <w:name w:val="anchor-text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00ED47B2"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="11955959">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="16082956">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="54864490">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -38348,51 +43584,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2142262474">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13683500.2024.2364758" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/08941920.2023.2250737" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23750472.2020.1791235" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00222216.2019.1701965" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/15588661231183434" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18666/JPRA-2021-11227" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jort.2019.100230" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrpa.org/parks-recreation-magazine/2020/november/making-the-most-of-your-partnerships/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrpa.org/parks-recreation-magazine/2023/february/30-under-30-for-2023/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unh.edu/unhtoday/2018/12/offshore-wind-support" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18666/JPRA-2024-12122" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/1937156X.2020.1760743" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jort.2024.100810" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cities.2022.104032" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/15588661211052077" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00222216.2020.1776652" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18666/JPRA-2019-9588" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrpa.org/parks-recreation-magazine/2022/november/advocating-for-consistent-funding-a-two-pronged-approach/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicnewsservice.org/2021-10-08/civic-engagement/report-how-covid-dei-impact-pennsylvanians-relationships-with-parks/a76017-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18666/JPRA-2023-11927" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18666/JPRA-2024-12135" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/26883597.2021.1953943" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00222216.2021.1910089" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/1937156X.2020.1718042" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.apgeog.2021.102446" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jglr.2018.10.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cehd.gmu.edu/news/stories/srtm-faculty-sammie-powers-hung-ling-stella-liu-and-ellen-rodgers-receive-us-geological-survey-award-in-support-of-a-study-to-advance-climate-adaptation-and-conservation-efforts" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.unh.edu/blog/2018/04/economic-development-academy-sparks-successful-projects-communities" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jort.2025.100868" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psu.edu/news/abington/story/abington-professor-researches-social-justice-urban-parks-and-recreation/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ufug.2024.128418" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00222216.2023.2183369" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ufug.2022.127517" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/15588661221089340" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18666/JPRA-2020-10295" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrpa.org/parks-recreation-magazine/2022/march/blazing-a-trail-in-bristol-connecticut/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01490400.2023.2252434" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17161/jas.v5i2.8439" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unh.edu/unhtoday/news/release/2019/07/31/unh-research-finds-shale-natural-gas-development-impacting-recreationists" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00222216.2024.2317280" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/15588661231156439" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00222216.2021.1964927" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18666/JPRA-2021-10839" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psu.edu/news/health-and-human-development/story/understanding-barriers-college-students-face-healthy-leisure/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.geoforum.2024.104149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18666/JPRA-2022-11223" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://volunteeralive.org/docs/IJOVA_Vol_XXIII_No._3_Dec_2018.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magazine.hhd.psu.edu/2021/10/02/can-parks-address-inequity/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jort.2024.100853" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/08941920.2023.2250737" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jort.2024.100810" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.apgeog.2021.102446" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18666/JPRA-2019-9588" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unh.edu/unhtoday/2018/12/offshore-wind-support" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jort.2024.100853" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/26883597.2021.1953943" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18666/JPRA-2025-12655" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18666/JPRA-2024-12122" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ufug.2022.127517" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/1937156X.2020.1718042" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/15588661221089340" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18666/JPRA-2020-10295" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrpa.org/parks-recreation-magazine/2022/march/blazing-a-trail-in-bristol-connecticut/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrpa.org/parks-recreation-magazine/2023/february/30-under-30-for-2023/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publicnewsservice.org/2021-10-08/civic-engagement/report-how-covid-dei-impact-pennsylvanians-relationships-with-parks/a76017-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/13683500.2024.2364758" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ufug.2025.128900" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ufug.2024.128418" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18666/JPRA-2023-11927" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/15588661231156439" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00222216.2021.1964927" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18666/JPRA-2021-10839" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.17161/jas.v5i2.8439" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cehd.gmu.edu/news/stories/srtm-faculty-sammie-powers-hung-ling-stella-liu-and-ellen-rodgers-receive-us-geological-survey-award-in-support-of-a-study-to-advance-climate-adaptation-and-conservation-efforts" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.unh.edu/blog/2018/04/economic-development-academy-sparks-successful-projects-communities" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18666/JPRA-2025-13150" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://volunteeralive.org/docs/IJOVA_Vol_XXIII_No._3_Dec_2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23748834.2025.2558406" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/01490400.2023.2252434" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00222216.2023.2183369" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23750472.2020.1791235" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18666/JPRA-2022-11223" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00222216.2019.1701965" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psu.edu/news/abington/story/abington-professor-researches-social-justice-urban-parks-and-recreation/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.geoforum.2024.104149" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18666/JPRA-2021-11227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrpa.org/parks-recreation-magazine/2020/november/making-the-most-of-your-partnerships/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unh.edu/unhtoday/news/release/2019/07/31/unh-research-finds-shale-natural-gas-development-impacting-recreationists" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jort.2025.100868" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18666/JPRA-2024-12135" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/15588661231183434" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/1937156X.2020.1760743" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jort.2019.100230" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.psu.edu/news/health-and-human-development/story/understanding-barriers-college-students-face-healthy-leisure/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18666/JPRA-2025-12395" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cities.2022.104032" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00222216.2020.1776652" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nrpa.org/parks-recreation-magazine/2022/november/advocating-for-consistent-funding-a-two-pronged-approach/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://magazine.hhd.psu.edu/2021/10/02/can-parks-address-inequity/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jort.2025.100929" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://doi.org/10.1080/23750472.2025.2561986" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00222216.2024.2317280" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/15588661211052077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/00222216.2021.1910089" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jglr.2018.10.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cehd.gmu.edu/news/stories/cehd-faculty-honored-by-the-academy-of-leisure-sciences-(tals)" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -38656,76 +43892,76 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4A1B860-7B3E-9D47-9101-1F8C1C8C74BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>26</Pages>
-[...1 lines deleted...]
-  <Characters>62603</Characters>
+  <Pages>30</Pages>
+  <Words>10837</Words>
+  <Characters>68596</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1181</Lines>
-  <Paragraphs>294</Paragraphs>
+  <Lines>1617</Lines>
+  <Paragraphs>811</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>PSU HHD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>73988</CharactersWithSpaces>
+  <CharactersWithSpaces>78714</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Recent Style Id 0_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-medical-association</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Mendeley Recent Style Name 0_1">
     <vt:lpwstr>American Medical Association</vt:lpwstr>