--- v0 (2025-10-19)
+++ v1 (2026-11-03)
@@ -1,500 +1,137 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_GoBack" w:displacedByCustomXml="next"/>
-    <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val="Title"/>
         <w:id w:val="32733611"/>
         <w:placeholder>
           <w:docPart w:val="ECA65232307A4D788EAA89940B05BEF1"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="4891DC8E" w14:textId="42BB6B33" w:rsidR="002C24F4" w:rsidRPr="00092A57" w:rsidRDefault="006A376F" w:rsidP="00092A57">
           <w:pPr>
             <w:pStyle w:val="ApprovalPage"/>
           </w:pPr>
           <w:r>
             <w:t>Title of Dissertation</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1EC706E9" w14:textId="77777777" w:rsidR="008411F3" w:rsidRDefault="008411F3" w:rsidP="00144141">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="004644A5">
         <w:t>by</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5460CB85" w14:textId="77777777" w:rsidR="00434464" w:rsidRPr="004644A5" w:rsidRDefault="00823B3D" w:rsidP="00144141">
+    <w:p w14:paraId="5460CB85" w14:textId="787431F7" w:rsidR="00434464" w:rsidRPr="004644A5" w:rsidRDefault="00434464" w:rsidP="00144141">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r>
-[...356 lines deleted...]
-    <w:p w14:paraId="1C6AD48F" w14:textId="2A117DEA" w:rsidR="00175117" w:rsidRDefault="00E32387" w:rsidP="00144141">
+    </w:p>
+    <w:p w14:paraId="1C6AD48F" w14:textId="77777777" w:rsidR="00175117" w:rsidRDefault="00000000" w:rsidP="00144141">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Author"/>
           <w:tag w:val="Author"/>
           <w:id w:val="32733621"/>
           <w:placeholder>
             <w:docPart w:val="81A006DC98B5445C8E22B7E42066A2C7"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0034247C">
             <w:t>Your Name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="49692A72" w14:textId="77777777" w:rsidR="008411F3" w:rsidRPr="004644A5" w:rsidRDefault="008411F3" w:rsidP="00144141">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="004644A5">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Status"/>
           <w:tag w:val="Status"/>
           <w:id w:val="519893274"/>
           <w:placeholder>
             <w:docPart w:val="B63E3657B7A04BEE8BABCC718170B4E4"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00167106">
             <w:t>Dissertation</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="628E2F9A" w14:textId="77777777" w:rsidR="008411F3" w:rsidRPr="004644A5" w:rsidRDefault="008411F3" w:rsidP="00144141">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="004644A5">
         <w:t>Submitted to the</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C51F22" w14:textId="77777777" w:rsidR="008411F3" w:rsidRPr="004644A5" w:rsidRDefault="008411F3" w:rsidP="00144141">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="004644A5">
         <w:t>Graduate Faculty</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C481C51" w14:textId="77777777" w:rsidR="008411F3" w:rsidRPr="004644A5" w:rsidRDefault="008411F3" w:rsidP="00144141">
       <w:pPr>
@@ -525,51 +162,50 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="004644A5">
         <w:t>The Requirements for the Degree</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22B72433" w14:textId="77777777" w:rsidR="00E35136" w:rsidRPr="004644A5" w:rsidRDefault="00E35136" w:rsidP="00144141">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>of</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Category"/>
         <w:tag w:val="Category"/>
         <w:id w:val="693366691"/>
         <w:placeholder>
           <w:docPart w:val="584DA378EC104283B3F7101DD965516A"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="66F46A6D" w14:textId="77777777" w:rsidR="00980491" w:rsidRDefault="00167106" w:rsidP="00144141">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>Doctor of Philosophy</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="49A3D6C0" w14:textId="77777777" w:rsidR="00980491" w:rsidRDefault="0069561E" w:rsidP="00144141">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D7266F5" w14:textId="77777777" w:rsidR="00980491" w:rsidRDefault="00980491" w:rsidP="00144141"/>
     <w:p w14:paraId="18E48B5D" w14:textId="77777777" w:rsidR="008411F3" w:rsidRDefault="008411F3" w:rsidP="008F7807">
       <w:r w:rsidRPr="004644A5">
         <w:t>Committee:</w:t>
       </w:r>
     </w:p>
@@ -674,151 +310,147 @@
       <w:r w:rsidRPr="00ED1CEC">
         <w:t>George Mason University</w:t>
       </w:r>
       <w:r w:rsidR="004921FF" w:rsidRPr="00ED1CEC">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00ED1CEC">
         <w:t>Fairfax, VA</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED1CEC">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val="Title"/>
         <w:id w:val="32733610"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="B7E43F1B1AF645258AF4FAFB7082FA26"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="1E9786D6" w14:textId="3E0AFDE3" w:rsidR="00044A5E" w:rsidRDefault="006A376F" w:rsidP="00092A57">
           <w:pPr>
             <w:pStyle w:val="TitlePageHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Title of Dissertation</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="361C86ED" w14:textId="77777777" w:rsidR="00044A5E" w:rsidRDefault="00044A5E" w:rsidP="0074078D">
       <w:pPr>
         <w:pStyle w:val="TitlePageText"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Status"/>
           <w:tag w:val=""/>
           <w:id w:val="189645647"/>
           <w:placeholder>
             <w:docPart w:val="2D34677255F944AF836855B03B15B4A2"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0034247C">
             <w:t>Dissertation</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003438A4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">submitted </w:t>
       </w:r>
       <w:r w:rsidRPr="002C24F4">
         <w:t>in partial fulfillment of the requirements for the degree of</w:t>
       </w:r>
       <w:r w:rsidR="00CA7683">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Category"/>
           <w:tag w:val="Category"/>
           <w:id w:val="693366696"/>
           <w:placeholder>
             <w:docPart w:val="2E1E3A126573455EAFC608073BEE4AF6"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0034247C">
             <w:t>Doctor of Philosophy</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="002C24F4">
         <w:t xml:space="preserve"> at George Mason University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F70FB00" w14:textId="77777777" w:rsidR="00044A5E" w:rsidRDefault="009C105D" w:rsidP="00F727B4">
       <w:pPr>
         <w:pStyle w:val="TitlePageText"/>
       </w:pPr>
       <w:r>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00044A5E" w:rsidRPr="002C24F4">
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5A2517" w14:textId="394895AC" w:rsidR="0069561E" w:rsidRDefault="00E32387" w:rsidP="0069561E">
+    <w:p w14:paraId="2C5A2517" w14:textId="77777777" w:rsidR="0069561E" w:rsidRDefault="00000000" w:rsidP="0069561E">
       <w:pPr>
         <w:pStyle w:val="TitlePageText"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Author"/>
           <w:tag w:val="Author"/>
           <w:id w:val="32733629"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="3A2CCDE93687480D867D365DA2F21355"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0034247C">
             <w:t>Your Name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="194DA106" w14:textId="77777777" w:rsidR="0069561E" w:rsidRDefault="0069561E" w:rsidP="0069561E">
       <w:pPr>
         <w:pStyle w:val="TitlePageText"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Master of Science</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52272976" w14:textId="77777777" w:rsidR="00044A5E" w:rsidRDefault="00AA5D38" w:rsidP="0069561E">
       <w:pPr>
         <w:pStyle w:val="TitlePageText"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Syracuse University</w:t>
       </w:r>
       <w:r w:rsidR="0069561E">
@@ -836,157 +468,155 @@
       <w:r>
         <w:t>George Mason University</w:t>
       </w:r>
       <w:r w:rsidR="0069561E">
         <w:t>, 1997</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="436E7C3E" w14:textId="77777777" w:rsidR="0069561E" w:rsidRDefault="0069561E" w:rsidP="0069561E">
       <w:pPr>
         <w:pStyle w:val="TitlePageText"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00A13157" w14:textId="77777777" w:rsidR="0069561E" w:rsidRDefault="0069561E" w:rsidP="0069561E">
       <w:pPr>
         <w:pStyle w:val="TitlePageText"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42EE8FC7" w14:textId="77777777" w:rsidR="0069561E" w:rsidRDefault="0069561E" w:rsidP="0069561E">
       <w:pPr>
         <w:pStyle w:val="TitlePageText"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="550E8F79" w14:textId="5F6F89BF" w:rsidR="002C24F4" w:rsidRDefault="00F87EAA" w:rsidP="00F727B4">
+    <w:p w14:paraId="550E8F79" w14:textId="77777777" w:rsidR="002C24F4" w:rsidRDefault="00F87EAA" w:rsidP="00F727B4">
       <w:pPr>
         <w:pStyle w:val="TitlePageText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Director: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Manager"/>
           <w:tag w:val="Manager"/>
           <w:id w:val="32733644"/>
           <w:placeholder>
             <w:docPart w:val="832BB471D0B548E8AA8F6B448C0964FE"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Manager[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00DE0182">
-            <w:t>Full Name</w:t>
+          <w:r w:rsidR="001D341E">
+            <w:t>First Last</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00044A5E" w:rsidRPr="002C24F4">
         <w:t>, Professor</w:t>
       </w:r>
       <w:r w:rsidR="002C24F4">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0069561E">
         <w:t>College of Education and Human Development</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA2F385" w14:textId="54DF5B67" w:rsidR="005D7F45" w:rsidRDefault="006A376F" w:rsidP="00F727B4">
       <w:pPr>
         <w:pStyle w:val="TitlePageText"/>
       </w:pPr>
       <w:r>
         <w:t>Season Semester Year</w:t>
       </w:r>
       <w:r w:rsidR="002C24F4">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00044A5E" w:rsidRPr="002C24F4">
         <w:t>George Mason University</w:t>
       </w:r>
       <w:r w:rsidR="002C24F4">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00044A5E" w:rsidRPr="002C24F4">
         <w:t xml:space="preserve">Fairfax, </w:t>
       </w:r>
       <w:r w:rsidR="00044A5E">
         <w:t>VA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27D7025C" w14:textId="77777777" w:rsidR="00044A5E" w:rsidRPr="00044A5E" w:rsidRDefault="00044A5E" w:rsidP="00FC4468">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:sectPr w:rsidR="00044A5E" w:rsidRPr="00044A5E" w:rsidSect="00636978">
-          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="2160" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E82577D" w14:textId="429702AD" w:rsidR="007F3A5B" w:rsidRDefault="006A376F" w:rsidP="003B7880">
+    <w:p w14:paraId="7E82577D" w14:textId="747F4456" w:rsidR="007F3A5B" w:rsidRDefault="006A376F" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="CopyrightPage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Copyright 2022</w:t>
       </w:r>
       <w:r w:rsidRPr="00A52CA5">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Author"/>
           <w:tag w:val="Author"/>
           <w:id w:val="420225987"/>
           <w:placeholder>
             <w:docPart w:val="316A4A9F74BE49FBA9121A41BE21DE83"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A52CA5">
             <w:rPr>
               <w:caps w:val="0"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Your Name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A52CA5">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>All Rights Reserved</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69634EF8" w14:textId="77777777" w:rsidR="003E1F8C" w:rsidRDefault="003E1F8C" w:rsidP="003E1F8C"/>
     <w:p w14:paraId="21D963FA" w14:textId="77777777" w:rsidR="00B83CF2" w:rsidRDefault="00636978" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="NotInContentsHeading1"/>
@@ -1048,51 +678,50 @@
         <w:t>, and the other members of my committee were of invaluable help. Finally, thanks go out to the Fenwick Library for providing a clean, quiet, and well-equipped repository in which to work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B869F44" w14:textId="77777777" w:rsidR="00B83CF2" w:rsidRDefault="00B83CF2" w:rsidP="00FC4468">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0698C0BC" w14:textId="77777777" w:rsidR="00001C5C" w:rsidRDefault="00001C5C" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="NotInContentsHeading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Table of Contents</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="249600459"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="2D269549" w14:textId="77777777" w:rsidR="00036795" w:rsidRPr="00036795" w:rsidRDefault="00036795" w:rsidP="00273199">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t>Page</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="4D2D99E6" w14:textId="60918614" w:rsidR="006A376F" w:rsidRDefault="00D17CB7">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
@@ -1136,51 +765,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>vi</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6975EEEF" w14:textId="6AD7DE70" w:rsidR="006A376F" w:rsidRDefault="00E32387">
+        <w:p w14:paraId="6975EEEF" w14:textId="6AD7DE70" w:rsidR="006A376F" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707444" w:history="1">
             <w:r w:rsidR="006A376F" w:rsidRPr="00E46CAC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>List of Figures</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
@@ -1203,51 +832,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>vii</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6C5C339E" w14:textId="488738E4" w:rsidR="006A376F" w:rsidRDefault="00E32387">
+        <w:p w14:paraId="6C5C339E" w14:textId="488738E4" w:rsidR="006A376F" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707445" w:history="1">
             <w:r w:rsidR="006A376F" w:rsidRPr="00E46CAC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>List of Equations</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
@@ -1270,51 +899,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>viii</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="28352AB6" w14:textId="25B398C1" w:rsidR="006A376F" w:rsidRDefault="00E32387">
+        <w:p w14:paraId="28352AB6" w14:textId="25B398C1" w:rsidR="006A376F" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707446" w:history="1">
             <w:r w:rsidR="006A376F" w:rsidRPr="00E46CAC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>List of Abbreviations and/or Symbols</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
@@ -1337,51 +966,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>ix</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1AB45AC4" w14:textId="0F585536" w:rsidR="006A376F" w:rsidRDefault="00E32387">
+        <w:p w14:paraId="1AB45AC4" w14:textId="0F585536" w:rsidR="006A376F" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707447" w:history="1">
             <w:r w:rsidR="006A376F" w:rsidRPr="00E46CAC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
@@ -1404,51 +1033,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="140AD218" w14:textId="0B874A6A" w:rsidR="006A376F" w:rsidRDefault="00E32387">
+        <w:p w14:paraId="140AD218" w14:textId="0B874A6A" w:rsidR="006A376F" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707448" w:history="1">
             <w:r w:rsidR="006A376F" w:rsidRPr="00E46CAC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Chapter One</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
@@ -1471,51 +1100,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7E2AA1BB" w14:textId="063F8BC2" w:rsidR="006A376F" w:rsidRDefault="00E32387">
+        <w:p w14:paraId="7E2AA1BB" w14:textId="063F8BC2" w:rsidR="006A376F" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707449" w:history="1">
             <w:r w:rsidR="006A376F" w:rsidRPr="00E46CAC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Level Two Heading for Section One</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
@@ -1538,51 +1167,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="448B79EB" w14:textId="78F917E6" w:rsidR="006A376F" w:rsidRDefault="00E32387">
+        <w:p w14:paraId="448B79EB" w14:textId="78F917E6" w:rsidR="006A376F" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707450" w:history="1">
             <w:r w:rsidR="006A376F" w:rsidRPr="00E46CAC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>This is a Level Three Heading</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -1608,51 +1237,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="35D1174B" w14:textId="29648CEC" w:rsidR="006A376F" w:rsidRDefault="00E32387">
+        <w:p w14:paraId="35D1174B" w14:textId="29648CEC" w:rsidR="006A376F" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707451" w:history="1">
             <w:r w:rsidR="006A376F" w:rsidRPr="00E46CAC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>This is a Level Four Heading.</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -1678,51 +1307,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="317779CE" w14:textId="652CCBB1" w:rsidR="006A376F" w:rsidRDefault="00E32387">
+        <w:p w14:paraId="317779CE" w14:textId="652CCBB1" w:rsidR="006A376F" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC5"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707452" w:history="1">
             <w:r w:rsidR="006A376F" w:rsidRPr="00E46CAC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>This is a Level Five Heading.</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -1748,51 +1377,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F889A58" w14:textId="5A0E31C0" w:rsidR="006A376F" w:rsidRDefault="00E32387">
+        <w:p w14:paraId="4F889A58" w14:textId="5A0E31C0" w:rsidR="006A376F" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707453" w:history="1">
             <w:r w:rsidR="006A376F" w:rsidRPr="00E46CAC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section Two</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
@@ -1815,51 +1444,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4695F8E3" w14:textId="0E2DA6FA" w:rsidR="006A376F" w:rsidRDefault="00E32387">
+        <w:p w14:paraId="4695F8E3" w14:textId="0E2DA6FA" w:rsidR="006A376F" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707454" w:history="1">
             <w:r w:rsidR="006A376F" w:rsidRPr="00E46CAC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Chapter Two</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
@@ -1882,51 +1511,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0279EAEB" w14:textId="0AE814C2" w:rsidR="006A376F" w:rsidRDefault="00E32387">
+        <w:p w14:paraId="0279EAEB" w14:textId="0AE814C2" w:rsidR="006A376F" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707455" w:history="1">
             <w:r w:rsidR="006A376F" w:rsidRPr="00E46CAC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix A</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
@@ -1949,51 +1578,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1A35F3AB" w14:textId="20DB24A3" w:rsidR="006A376F" w:rsidRDefault="00E32387">
+        <w:p w14:paraId="1A35F3AB" w14:textId="20DB24A3" w:rsidR="006A376F" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707456" w:history="1">
             <w:r w:rsidR="006A376F" w:rsidRPr="00E46CAC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendix B</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
@@ -2016,51 +1645,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="22D1A6BD" w14:textId="2B107A7E" w:rsidR="006A376F" w:rsidRDefault="00E32387">
+        <w:p w14:paraId="22D1A6BD" w14:textId="2B107A7E" w:rsidR="006A376F" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707457" w:history="1">
             <w:r w:rsidR="006A376F" w:rsidRPr="00E46CAC">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>References</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
@@ -2097,409 +1726,415 @@
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="006A376F">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="5557E4F5" w14:textId="5FF6734E" w:rsidR="00166877" w:rsidRDefault="00D17CB7" w:rsidP="00FC4468">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="27F76F56" w14:textId="77777777" w:rsidR="00636978" w:rsidRDefault="00636978" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc108707443"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc108707443"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">List of </w:t>
       </w:r>
       <w:r w:rsidR="00DB57E6">
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:t>ables</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5A76F209" w14:textId="77777777" w:rsidR="009C3A90" w:rsidRDefault="009C3A90" w:rsidP="00F727B4">
       <w:pPr>
         <w:pStyle w:val="ListofPageLine"/>
       </w:pPr>
       <w:r>
         <w:t>Table</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009C3A90">
         <w:t>Page</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20301B2A" w14:textId="77777777" w:rsidR="00D17CB7" w:rsidRDefault="001B79CD">
+    <w:p w14:paraId="1C6388F8" w14:textId="6EA90AF9" w:rsidR="0043027E" w:rsidRDefault="001B79CD">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
+          <w:kern w:val="2"/>
           <w:sz w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00B83CF2">
         <w:instrText xml:space="preserve"> TOC \h \z \c "Table" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc431894238" w:history="1">
-        <w:r w:rsidR="002920E3" w:rsidRPr="002920E3">
+      <w:hyperlink w:anchor="_Toc148478220" w:history="1">
+        <w:r w:rsidR="0043027E" w:rsidRPr="0049153C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:iCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve">Table 1  </w:t>
+        </w:r>
+        <w:r w:rsidR="0043027E" w:rsidRPr="0049153C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Table 1</w:t>
+          <w:t>Table of Important Information about Teachers</w:t>
         </w:r>
-        <w:r w:rsidR="002920E3">
-[...39 lines deleted...]
-        <w:r w:rsidR="00D17CB7">
+        <w:r w:rsidR="0043027E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D17CB7">
+        <w:r w:rsidR="0043027E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D17CB7">
+        <w:r w:rsidR="0043027E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc431894238 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc148478220 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D17CB7">
+        <w:r w:rsidR="0043027E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00D17CB7">
+        <w:r w:rsidR="0043027E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007E75FD">
+        <w:r w:rsidR="0043027E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="00D17CB7">
+        <w:r w:rsidR="0043027E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="708ED034" w14:textId="77777777" w:rsidR="00B83CF2" w:rsidRPr="00B83CF2" w:rsidRDefault="001B79CD" w:rsidP="00FC4468">
+    <w:p w14:paraId="708ED034" w14:textId="318A426C" w:rsidR="00B83CF2" w:rsidRPr="00B83CF2" w:rsidRDefault="001B79CD" w:rsidP="00FC4468">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="31D652B4" w14:textId="77777777" w:rsidR="00636978" w:rsidRDefault="00DB57E6" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc108707444"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc108707444"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>List of F</w:t>
       </w:r>
       <w:r w:rsidR="00636978">
         <w:t>igures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="062F87F4" w14:textId="77777777" w:rsidR="009C3A90" w:rsidRDefault="009C3A90" w:rsidP="00F727B4">
       <w:pPr>
         <w:pStyle w:val="ListofPageLine"/>
       </w:pPr>
       <w:r w:rsidRPr="009C3A90">
         <w:t>Figure</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009C3A90">
         <w:t>Page</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2492C5" w14:textId="49D1E2BB" w:rsidR="00ED482B" w:rsidRDefault="001B79CD">
+    <w:p w14:paraId="4CAA4857" w14:textId="14AD0E71" w:rsidR="0043027E" w:rsidRDefault="001B79CD">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00B83CF2">
         <w:instrText xml:space="preserve"> TOC \h \z \c "Figure" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc32325306" w:history="1">
-        <w:r w:rsidR="00ED482B" w:rsidRPr="00B142B2">
+      <w:hyperlink w:anchor="_Toc148478224" w:history="1">
+        <w:r w:rsidR="0043027E" w:rsidRPr="00065EA4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Figure 1</w:t>
+        </w:r>
+        <w:r w:rsidR="0043027E" w:rsidRPr="00065EA4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:iCs/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Figure 1.</w:t>
+          <w:t xml:space="preserve">.   </w:t>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r w:rsidR="0043027E" w:rsidRPr="00065EA4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Figure with the caption below as required by the university</w:t>
+        </w:r>
+        <w:r w:rsidR="0043027E" w:rsidRPr="00065EA4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="0043027E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r w:rsidR="0043027E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r w:rsidR="0043027E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc32325306 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc148478224 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r w:rsidR="0043027E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r w:rsidR="0043027E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r w:rsidR="0043027E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r w:rsidR="0043027E">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="651F49EF" w14:textId="726BC3ED" w:rsidR="00ED482B" w:rsidRDefault="00E32387">
+    <w:p w14:paraId="3BA61447" w14:textId="01223121" w:rsidR="0043027E" w:rsidRDefault="0043027E">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00ED482B" w:rsidRPr="00B142B2">
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc148478225" w:history="1">
+        <w:r w:rsidRPr="00065EA4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:iCs/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Figure 2.</w:t>
+          <w:t xml:space="preserve">Figure 2.   </w:t>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r w:rsidRPr="00065EA4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Ajax, a bull.</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc32325307 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc148478225 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5AE96C2A" w14:textId="7C6442C4" w:rsidR="00B83CF2" w:rsidRDefault="001B79CD" w:rsidP="00FC4468">
+    <w:p w14:paraId="5AE96C2A" w14:textId="6D64BAD0" w:rsidR="00B83CF2" w:rsidRDefault="001B79CD" w:rsidP="00FC4468">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E77C12" w14:textId="77777777" w:rsidR="00B83CF2" w:rsidRDefault="00B83CF2" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc108707445"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc108707445"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">List of </w:t>
       </w:r>
       <w:r w:rsidR="00DB57E6">
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:t>quations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="168F9F33" w14:textId="77777777" w:rsidR="009C3A90" w:rsidRDefault="009C3A90" w:rsidP="00F727B4">
       <w:pPr>
         <w:pStyle w:val="ListofPageLine"/>
       </w:pPr>
       <w:r>
         <w:t>Equation</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009C3A90">
         <w:t>Page</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EDB2725" w14:textId="77777777" w:rsidR="00372315" w:rsidRDefault="001B79CD">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
@@ -2542,456 +2177,442 @@
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="004B79AA">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="58797215" w14:textId="77777777" w:rsidR="00B83CF2" w:rsidRPr="00B83CF2" w:rsidRDefault="001B79CD" w:rsidP="00FC4468">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="461A7FF2" w14:textId="77777777" w:rsidR="00636978" w:rsidRDefault="00636978" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc108707446"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc108707446"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">List of </w:t>
       </w:r>
       <w:r w:rsidR="00DB57E6">
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">bbreviations </w:t>
       </w:r>
       <w:r w:rsidR="00540B43">
         <w:t>and/</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00DB57E6">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t>ymbols</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="01AB4B79" w14:textId="77777777" w:rsidR="00542FD0" w:rsidRPr="003C4C5E" w:rsidRDefault="00542FD0" w:rsidP="003C4C5E">
       <w:pPr>
         <w:pStyle w:val="AbbreviationorSymbol"/>
       </w:pPr>
       <w:r w:rsidRPr="003C4C5E">
         <w:t>Euro</w:t>
       </w:r>
       <w:r w:rsidRPr="003C4C5E">
         <w:tab/>
         <w:t>€</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237B0B4B" w14:textId="3E4FA62B" w:rsidR="00542FD0" w:rsidRPr="003C4C5E" w:rsidRDefault="00405036" w:rsidP="003C4C5E">
       <w:pPr>
         <w:pStyle w:val="AbbreviationorSymbol"/>
       </w:pPr>
       <w:r>
         <w:t>International Schools Association</w:t>
       </w:r>
       <w:r w:rsidR="00542FD0" w:rsidRPr="003C4C5E">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>ISA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="426D07C7" w14:textId="77777777" w:rsidR="00542FD0" w:rsidRPr="003C4C5E" w:rsidRDefault="00542FD0" w:rsidP="003C4C5E">
       <w:pPr>
         <w:pStyle w:val="AbbreviationorSymbol"/>
       </w:pPr>
       <w:r w:rsidRPr="003C4C5E">
         <w:t>Measuring Usability of Systems in Context</w:t>
       </w:r>
       <w:r w:rsidRPr="003C4C5E">
         <w:tab/>
-      </w:r>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003C4C5E">
         <w:t>MUSiC</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6BD02B5E" w14:textId="77777777" w:rsidR="00542FD0" w:rsidRPr="003C4C5E" w:rsidRDefault="00542FD0" w:rsidP="003C4C5E">
       <w:pPr>
         <w:pStyle w:val="AbbreviationorSymbol"/>
       </w:pPr>
       <w:r w:rsidRPr="003C4C5E">
         <w:t>Pi</w:t>
       </w:r>
       <w:r w:rsidRPr="003C4C5E">
         <w:tab/>
         <w:t>Π</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C1C9954" w14:textId="5FDEE905" w:rsidR="00542FD0" w:rsidRPr="003C4C5E" w:rsidRDefault="00542FD0" w:rsidP="003C4C5E">
       <w:pPr>
         <w:pStyle w:val="AbbreviationorSymbol"/>
       </w:pPr>
       <w:r w:rsidRPr="003C4C5E">
         <w:t>National Institute for</w:t>
       </w:r>
       <w:r w:rsidR="00405FDD">
         <w:t xml:space="preserve"> Measurement</w:t>
       </w:r>
       <w:r w:rsidRPr="003C4C5E">
         <w:tab/>
         <w:t>NI</w:t>
       </w:r>
       <w:r w:rsidR="00405FDD">
         <w:t>M</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8C8F4E" w14:textId="77777777" w:rsidR="00542FD0" w:rsidRPr="00EB655C" w:rsidRDefault="00542FD0" w:rsidP="00542FD0"/>
     <w:p w14:paraId="35D726EB" w14:textId="77777777" w:rsidR="00EB655C" w:rsidRPr="00EB655C" w:rsidRDefault="00EB655C" w:rsidP="00EB655C">
       <w:pPr>
         <w:sectPr w:rsidR="00EB655C" w:rsidRPr="00EB655C" w:rsidSect="005D7F45">
-          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="2160" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="2"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19FCC67D" w14:textId="77777777" w:rsidR="005211D7" w:rsidRDefault="00636978" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc108707447"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc108707447"/>
       <w:r w:rsidRPr="00EB655C">
         <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="115756F8" w14:textId="06EA0819" w:rsidR="004D1E28" w:rsidRPr="00123898" w:rsidRDefault="00E32387" w:rsidP="003B7880">
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="115756F8" w14:textId="06EA0819" w:rsidR="004D1E28" w:rsidRDefault="00000000" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="AbstractDetails"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:caps/>
-            <w:u w:val="single"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val="Title"/>
           <w:id w:val="32733635"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="006A376F" w:rsidRPr="00123898">
+          <w:r w:rsidR="006A376F">
             <w:rPr>
               <w:caps/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t>Title of Dissertation</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5EB02C5A" w14:textId="0088A7EA" w:rsidR="004D1E28" w:rsidRDefault="00E32387" w:rsidP="003B7880">
+    <w:p w14:paraId="5EB02C5A" w14:textId="77777777" w:rsidR="004D1E28" w:rsidRDefault="00000000" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="AbstractDetails"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Author"/>
           <w:tag w:val="Author"/>
           <w:id w:val="32733641"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0034247C">
             <w:t>Your Name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0020411A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Title"/>
           <w:tag w:val="Title"/>
           <w:id w:val="511193241"/>
           <w:lock w:val="sdtLocked"/>
           <w:comboBox>
             <w:listItem w:displayText="D.A." w:value="D.A."/>
             <w:listItem w:displayText="D.M.A." w:value="D.M.A."/>
             <w:listItem w:displayText="E.D." w:value="E.D."/>
             <w:listItem w:displayText="M.A." w:value="M.A."/>
             <w:listItem w:displayText="M.F.A." w:value="M.F.A."/>
             <w:listItem w:displayText="M.M." w:value="M.M."/>
             <w:listItem w:displayText="M.S." w:value="M.S."/>
             <w:listItem w:displayText="Ph.D." w:value="Ph.D."/>
           </w:comboBox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EB1D7B">
             <w:t>Ph.D.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="27A264BE" w14:textId="77777777" w:rsidR="004D1E28" w:rsidRDefault="008D75B2" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="AbstractDetails"/>
       </w:pPr>
       <w:r w:rsidRPr="00707A52">
         <w:t xml:space="preserve">George Mason University, </w:t>
       </w:r>
       <w:r w:rsidR="00B45CD5">
         <w:t>20XX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFFA405" w14:textId="2360345E" w:rsidR="008D75B2" w:rsidRDefault="00E32387" w:rsidP="003B7880">
+    <w:p w14:paraId="1BFFA405" w14:textId="77777777" w:rsidR="008D75B2" w:rsidRDefault="00000000" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="AbstractDetails"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Status"/>
           <w:tag w:val="Status"/>
           <w:id w:val="519893276"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00167106">
             <w:t>Dissertation</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008D75B2" w:rsidRPr="00707A52">
         <w:t xml:space="preserve"> Director: Dr. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Manager"/>
           <w:tag w:val="Manager"/>
           <w:id w:val="32733645"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Manager[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00DE0182">
-            <w:t>Full Name</w:t>
+          <w:r w:rsidR="001D341E">
+            <w:t>First Last</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="394402DF" w14:textId="77777777" w:rsidR="004D1E28" w:rsidRPr="00707A52" w:rsidRDefault="004D1E28" w:rsidP="004D1E28">
       <w:pPr>
         <w:pStyle w:val="Buffer"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="578F715C" w14:textId="77777777" w:rsidR="0013535D" w:rsidRPr="00707A52" w:rsidRDefault="0013535D" w:rsidP="0013535D">
       <w:pPr>
         <w:pStyle w:val="AbstractText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The abstract of this study should be brief and comprehensive. It should help the reader identify what the study included. It should help readers conducting literature reviews in databases find the dissertation study. This abstract also helps the reader identify the characteristics and features of the study. This abstract describes the problem or phenomenon. The abstract might point to the major theoretical frameworks that were used for the study. The abstract also explains how the problem or phenomenon was investigated using some research methods that were appropriate for the question and purposes of the study. The abstract might also describe the participants or contexts that were included in the study. The abstract should also give a short overview of the results, findings, conclusions or implications. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035B3E37" w14:textId="77777777" w:rsidR="008D75B2" w:rsidRPr="008D75B2" w:rsidRDefault="008D75B2" w:rsidP="00FC4468">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51E86304" w14:textId="77777777" w:rsidR="005D7F45" w:rsidRDefault="005D7F45" w:rsidP="00FC4468">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:sectPr w:rsidR="005D7F45" w:rsidSect="005D7F45">
-          <w:footerReference w:type="default" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId10"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="2160" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B2B644C" w14:textId="77777777" w:rsidR="00B83CF2" w:rsidRDefault="00B83CF2" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc108707448"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc108707448"/>
       <w:r w:rsidRPr="00EB655C">
         <w:lastRenderedPageBreak/>
         <w:t>Chapter</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> One</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="2AB39B44" w14:textId="77777777" w:rsidR="00533C65" w:rsidRPr="00533C65" w:rsidRDefault="00533C65" w:rsidP="00533C65">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00533C65">
         <w:t>We're also here to assist GMU faculty and staff in need of information and/or assistance regarding the preparation and submission of dissertations, theses, and projects.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47584982" w14:textId="77777777" w:rsidR="00A10D0C" w:rsidRPr="00372406" w:rsidRDefault="00A10D0C" w:rsidP="006F4A77">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>A bunch of text that says something profound</w:t>
       </w:r>
       <w:r w:rsidR="00145CB4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>will soon appear in this document</w:t>
       </w:r>
       <w:r w:rsidR="00145CB4">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2108D6D9" w14:textId="6C90E3A3" w:rsidR="0071190C" w:rsidRDefault="00364941" w:rsidP="0071190C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc108707449"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc108707449"/>
       <w:r>
         <w:t xml:space="preserve">Level Two Heading for </w:t>
       </w:r>
       <w:r w:rsidR="0071190C">
         <w:t>Section One</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="6B26F568" w14:textId="3DBDB967" w:rsidR="0071190C" w:rsidRDefault="00513ECF" w:rsidP="0071190C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All the headings use title case now. </w:t>
       </w:r>
       <w:r w:rsidR="0071190C">
         <w:t>A bunch of text that says something profound</w:t>
       </w:r>
       <w:r w:rsidR="00145CB4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0071190C">
         <w:t>will soon appear in this document</w:t>
       </w:r>
       <w:r w:rsidR="00145CB4">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0071190C">
         <w:t xml:space="preserve">A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="206A34CE" w14:textId="77777777" w:rsidR="00364941" w:rsidRPr="006A376F" w:rsidRDefault="00533C65" w:rsidP="006A376F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc108707450"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc108707450"/>
       <w:r w:rsidRPr="006A376F">
         <w:t xml:space="preserve">This is a </w:t>
       </w:r>
       <w:r w:rsidR="00364941" w:rsidRPr="006A376F">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="006A376F">
         <w:t xml:space="preserve">evel </w:t>
       </w:r>
       <w:r w:rsidR="00364941" w:rsidRPr="006A376F">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="006A376F">
         <w:t xml:space="preserve">hree </w:t>
       </w:r>
       <w:r w:rsidR="00364941" w:rsidRPr="006A376F">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="006A376F">
         <w:t>eading</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="50A187EC" w14:textId="2E97CD68" w:rsidR="00533C65" w:rsidRDefault="00533C65" w:rsidP="00364941">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This is all of the information I’m typing in my subsection. </w:t>
       </w:r>
       <w:r w:rsidR="00364941">
         <w:t>The reader should note that the heading for level three is bold and italic with a title case.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FE84D5D" w14:textId="288470A4" w:rsidR="00533C65" w:rsidRDefault="00D17CB7" w:rsidP="0071190C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc108707451"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc108707451"/>
       <w:r w:rsidRPr="006A376F">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">This is </w:t>
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="006A376F">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00364941" w:rsidRPr="006A376F">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="006A376F">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t xml:space="preserve">evel </w:t>
       </w:r>
@@ -3003,72 +2624,72 @@
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="006A376F">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t xml:space="preserve">our </w:t>
       </w:r>
       <w:r w:rsidR="00364941" w:rsidRPr="006A376F">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="006A376F">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>eading</w:t>
       </w:r>
       <w:r w:rsidR="00533C65" w:rsidRPr="00D17CB7">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00533C65">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00533C65" w:rsidRPr="00533C65">
         <w:t xml:space="preserve">This is all of the info I’m typing here. </w:t>
       </w:r>
       <w:r w:rsidR="009D1084">
         <w:t xml:space="preserve">More info here. </w:t>
       </w:r>
       <w:r w:rsidR="00364941">
         <w:t xml:space="preserve">The reader should note that a level four heading is bold, indented and ends with a period since the text starts in the same line. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DECC073" w14:textId="1AE6C2E3" w:rsidR="00372315" w:rsidRPr="00533C65" w:rsidRDefault="00D17CB7" w:rsidP="006F4A77">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc108707452"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc108707452"/>
       <w:r w:rsidRPr="006A376F">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t xml:space="preserve">This is </w:t>
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="006A376F">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00513ECF" w:rsidRPr="006A376F">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="006A376F">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t xml:space="preserve">evel </w:t>
       </w:r>
       <w:r w:rsidR="00513ECF" w:rsidRPr="006A376F">
@@ -3079,184 +2700,181 @@
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="006A376F">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t xml:space="preserve">ive </w:t>
       </w:r>
       <w:r w:rsidR="00513ECF" w:rsidRPr="006A376F">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="006A376F">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t>eading</w:t>
       </w:r>
       <w:r w:rsidRPr="00D17CB7">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:t xml:space="preserve"> This is all of the info I’m including here. </w:t>
       </w:r>
       <w:r w:rsidR="00513ECF">
         <w:t>The reader should note that a level five heading is bold and italics, indented and ends with a period since the text starts in the same line.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9FE98C" w14:textId="77777777" w:rsidR="0071190C" w:rsidRDefault="0071190C" w:rsidP="0071190C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc108707453"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc108707453"/>
       <w:r>
         <w:t>Section Two</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="47CF7DBF" w14:textId="18BA0E7C" w:rsidR="0071190C" w:rsidRDefault="0071190C" w:rsidP="00691604">
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="47CF7DBF" w14:textId="77777777" w:rsidR="0071190C" w:rsidRDefault="0071190C" w:rsidP="00691604">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00691604">
-        <w:t>Past studies examined the relationship between academic achievement and homework using variables such as the amount of homework assigned, time spent on homework, and the amount of homework actually completed (Cooper</w:t>
-[...16 lines deleted...]
-        <w:t>, 2002; Zimmerman &amp; Kitsantas, 2005). Generally, research using these variables remained inconclusive because most studies found that homework is not related with academic achievement in elementary school. However, for the high school student population, some studies did show positive correlations between homework and achievement (Cooper, 2009). For example, Cooper et al. (1998) found that the most potent factor affecting achievement was the amount of homework the student actually completed as opposed to the amount of homework that was assigned. Although this pattern was consistent across most students, the proportion of homework completed was found to especially impact the academic achievement of upper elementary and high school students as opposed to younger elementary school students.</w:t>
+        <w:t>Past studies examined the relationship between academic achievement and homework using variables such as the amount of homework assigned, time spent on homework, and the amount of homework actually completed (Cooper, Lindsay, Nye, &amp; Greathouse, 1998; Trautwein, Köller, Schmitz, &amp; Baumert, 2002; Zimmerman &amp; Kitsantas, 2005). Generally, research using these variables remained inconclusive because most studies found that homework is not related with academic achievement in elementary school. However, for the high school student population, some studies did show positive correlations between homework and achievement (Cooper, 2009). For example, Cooper et al. (1998) found that the most potent factor affecting achievement was the amount of homework the student actually completed as opposed to the amount of homework that was assigned. Although this pattern was consistent across most students, the proportion of homework completed was found to especially impact the academic achievement of upper elementary and high school students as opposed to younger elementary school students.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E17D2B6" w14:textId="77777777" w:rsidR="00E60D33" w:rsidRDefault="00E60D33">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72FB9783" w14:textId="77777777" w:rsidR="00540B43" w:rsidRPr="00405036" w:rsidRDefault="00540B43" w:rsidP="00540B43">
+    <w:p w14:paraId="787DFCB4" w14:textId="28CEC15A" w:rsidR="00540B43" w:rsidRPr="00614450" w:rsidRDefault="00540B43" w:rsidP="00405036">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc431894238"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc148478220"/>
       <w:r w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="0013535D" w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0013535D" w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidR="0013535D" w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007E75FD" w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="0013535D" w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00614450">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00614450">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00405FDD">
         <w:t>Table of Important Information about Teachers</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="14547A6E" w14:textId="77777777" w:rsidR="00540B43" w:rsidRPr="00540B43" w:rsidRDefault="00540B43" w:rsidP="00540B43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1458"/>
         <w:gridCol w:w="1422"/>
         <w:gridCol w:w="18"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2002"/>
       </w:tblGrid>
       <w:tr w:rsidR="00405FDD" w:rsidRPr="00167106" w14:paraId="4A5042E3" w14:textId="77777777" w:rsidTr="00405FDD">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -4550,53 +4168,53 @@
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:t>TBTDI</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="775905C9" id="Rectangle 1" o:spid="_x0000_s1027" style="position:absolute;margin-left:9.75pt;margin-top:5.75pt;width:54.75pt;height:27pt;z-index:251618816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZAGrWeQIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kabsGdYqgRYYB&#10;RRu0HXpmZDk2IEuapMTOfv2eZLdNP07DclBIkSL5HklfXHaNYjvpfG10zsdHI86kFqao9Sbnvx6X&#10;375z5gPpgpTRMud76fnl/OuXi9bO5MRURhXSMQTRftbanFch2FmWeVHJhvyRsVLDWBrXUIDqNlnh&#10;qEX0RmWT0eg0a40rrDNCeo/b697I5yl+WUoR7srSy8BUzlFbSKdL5zqe2fyCZhtHtqrFUAb9QxUN&#10;1RpJX0JdUyC2dfWHUE0tnPGmDEfCNJkpy1rIhAFoxqN3aB4qsjJhATnevtDk/19YcbtbOVYX6B1n&#10;mhq06B6kkd4oycaRntb6Gbwe7MoNmocYsXala+I/ULAuUbp/oVR2gQlcnp6fHE9OOBMwHU8n56NE&#10;efb62DoffkjTsCjk3CF5IpJ2Nz4gIVyfXWIub1RdLGulkrL3V8qxHaG5mInCtJwp8gGXOV+mX0SA&#10;EG+eKc1a4J2coRgmCFNXKgoQGwsevN5wRmqDcRbBpVrevPYfkj4C7EHiUfp9ljgCuSZf9RWnqIOb&#10;0hGPTAM74I6890xHKXTrbmjT0IW1KfZonTP9THsrljXi3wD/ihyGGOCwmOEOR6kMEJtB4qwy7s9n&#10;99EfswUrZy2WAmz83pKTQPdTY+rOx9Np3KKkTE/OJlDcoWV9aNHb5sqgNZgsVJfE6B/Us1g60zxh&#10;fxcxK0ykBXL3vA/KVeiXFV8AIReL5IbNsRRu9IMVMXhkLjL72D2Rs8McBfTk1jwvEM3ejVPvG19q&#10;s9gGU9Zp1iLTPa+Ymqhg69L8DF+IuNaHevJ6/Y7N/wIAAP//AwBQSwMEFAAGAAgAAAAhACfG97La&#10;AAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMT01LxDAUvAv+h/AEb266C11sbbqIIIjgwbp6zjbP&#10;pmzzUpq0G/fX+/akp2GYYT6qXXKDWHAKvScF61UGAqn1pqdOwf7j+e4eRIiajB48oYIfDLCrr68q&#10;XRp/ondcmtgJDqFQagU2xrGUMrQWnQ4rPyKx9u0npyPTqZNm0icOd4PcZNlWOt0TN1g94pPF9tjM&#10;TsFrOM9La8Jbssm+FJ9f2bmho1K3N+nxAUTEFP/McJnP06HmTQc/kwliYF7k7GRcM170TcHfDgq2&#10;eQ6yruT/A/UvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABkAatZ5AgAADwUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACfG97LaAAAACAEAAA8A&#10;AAAAAAAAAAAAAAAA0wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+              <v:rect w14:anchorId="775905C9" id="Rectangle 1" o:spid="_x0000_s1027" style="position:absolute;margin-left:9.75pt;margin-top:5.75pt;width:54.75pt;height:27pt;z-index:251618816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZAGrWeQIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kabsGdYqgRYYB&#10;RRu0HXpmZDk2IEuapMTOfv2eZLdNP07DclBIkSL5HklfXHaNYjvpfG10zsdHI86kFqao9Sbnvx6X&#10;375z5gPpgpTRMud76fnl/OuXi9bO5MRURhXSMQTRftbanFch2FmWeVHJhvyRsVLDWBrXUIDqNlnh&#10;qEX0RmWT0eg0a40rrDNCeo/b697I5yl+WUoR7srSy8BUzlFbSKdL5zqe2fyCZhtHtqrFUAb9QxUN&#10;1RpJX0JdUyC2dfWHUE0tnPGmDEfCNJkpy1rIhAFoxqN3aB4qsjJhATnevtDk/19YcbtbOVYX6B1n&#10;mhq06B6kkd4oycaRntb6Gbwe7MoNmocYsXala+I/ULAuUbp/oVR2gQlcnp6fHE9OOBMwHU8n56NE&#10;efb62DoffkjTsCjk3CF5IpJ2Nz4gIVyfXWIub1RdLGulkrL3V8qxHaG5mInCtJwp8gGXOV+mX0SA&#10;EG+eKc1a4J2coRgmCFNXKgoQGwsevN5wRmqDcRbBpVrevPYfkj4C7EHiUfp9ljgCuSZf9RWnqIOb&#10;0hGPTAM74I6890xHKXTrbmjT0IW1KfZonTP9THsrljXi3wD/ihyGGOCwmOEOR6kMEJtB4qwy7s9n&#10;99EfswUrZy2WAmz83pKTQPdTY+rOx9Np3KKkTE/OJlDcoWV9aNHb5sqgNZgsVJfE6B/Us1g60zxh&#10;fxcxK0ykBXL3vA/KVeiXFV8AIReL5IbNsRRu9IMVMXhkLjL72D2Rs8McBfTk1jwvEM3ejVPvG19q&#10;s9gGU9Zp1iLTPa+Ymqhg69L8DF+IuNaHevJ6/Y7N/wIAAP//AwBQSwMEFAAGAAgAAAAhAIUW5qzf&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMT8FKw0AQvQv+wzIFb3bTQopJsylFEUTwYKqet9kx&#10;G5qdDdlNGvv1Tk96mcfjzbx5r9jNrhMTDqH1pGC1TEAg1d601Cj4ODzfP4AIUZPRnSdU8IMBduXt&#10;TaFz48/0jlMVG8EmFHKtwMbY51KG2qLTYel7JNa+/eB0ZDo00gz6zOauk+sk2UinW+IPVvf4aLE+&#10;VaNT8Bou41Sb8Dbb2b5kn1/JpaKTUneL+WnLY78FEXGOfxdw7cD5oeRgRz+SCaJjnqW8ybhivOrr&#10;jAseFWzSFGRZyP8tyl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGQBq1nkCAAAPBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhRbmrN8AAAAN&#10;AQAADwAAAAAAAAAAAAAAAADTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1B8F4451" w14:textId="77777777" w:rsidR="00527F40" w:rsidRPr="00F07C82" w:rsidRDefault="00527F40" w:rsidP="00C931FB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t>TBTDI</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C931FB" w:rsidRPr="00C931FB">
         <w:rPr>
@@ -4653,53 +4271,53 @@
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:t>PER</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="054396AC" id="Rectangle 13" o:spid="_x0000_s1028" style="position:absolute;margin-left:250.5pt;margin-top:20.35pt;width:55.5pt;height:27pt;z-index:251634176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJumk1ewIAABEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2k6doGdYqgRYYB&#10;RVesHXpmZDk2IEuapMTOfv2eZLdNP07DfJBJkSL1HkldXPatYjvpfGN0wSdHOWdSC1M2elPwXw+r&#10;L2ec+UC6JGW0LPheen65+PzporNzOTW1UaV0DEG0n3e24HUIdp5lXtSyJX9krNQwVsa1FKC6TVY6&#10;6hC9Vdk0z79mnXGldUZI77F7PRj5IsWvKinCj6ryMjBVcNwtpNWldR3XbHFB840jWzdivAb9wy1a&#10;ajSSPoe6pkBs65p3odpGOONNFY6EaTNTVY2QCQPQTPI3aO5rsjJhATnePtPk/19Ycbu7c6wpUbtj&#10;zjS1qNFPsEZ6oyTDHgjqrJ/D797euVHzECPavnJt/AMH6xOp+2dSZR+YwOZpPjs7AfUCpuPZ9DxP&#10;pGcvh63z4Zs0LYtCwR2yJyppd+MDEsL1ySXm8kY15apRKil7f6Uc2xHKi64oTceZIh+wWfBV+iIC&#10;hHh1TGnWAfH0FJdhgtB3laIAsbVgwusNZ6Q2aGgRXLrLq9P+XdIHgD1InKfvo8QRyDX5erhxijq6&#10;KR3xyNSyI+7I+8B0lEK/7lOhpvFE3Fmbco/iOTN0tbdi1SD+DfDfkUMbAxxGM/zAUikDxGaUOKuN&#10;+/PRfvRHd8HKWYexABu/t+Qk0H3X6LvzyWwW5ygps5PTKRR3aFkfWvS2vTIozQSPgBVJjP5BPYmV&#10;M+0jJngZs8JEWiD3wPuoXIVhXPEGCLlcJjfMjqVwo++tiMEjc5HZh/6RnB37KKAmt+ZphGj+pp0G&#10;33hSm+U2mKpJvfbCK7omKpi71D/jGxEH+1BPXi8v2eIvAAAA//8DAFBLAwQUAAYACAAAACEAry5V&#10;2N8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KidqrQ0xKkQEhJC4kD4&#10;ObvxEkeN11HspKFPz3Kix9kZzX5T7GbfiQmH2AbSkC0UCKQ62JYaDR/vTzd3IGIyZE0XCDX8YIRd&#10;eXlRmNyGI73hVKVGcAnF3GhwKfW5lLF26E1chB6Jve8weJNYDo20gzlyue/kUqm19KYl/uBMj48O&#10;60M1eg0v8TROtY2vs5vd8/bzS50qOmh9fTU/3INIOKf/MPzhMzqUzLQPI9koOg23KuMtScNKbUBw&#10;YJ0t+bDXsF1tQJaFPF9Q/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCJumk1ewIAABEF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCvLlXY3wAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+              <v:rect w14:anchorId="054396AC" id="Rectangle 13" o:spid="_x0000_s1028" style="position:absolute;margin-left:250.5pt;margin-top:20.35pt;width:55.5pt;height:27pt;z-index:251634176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCJumk1ewIAABEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2k6doGdYqgRYYB&#10;RVesHXpmZDk2IEuapMTOfv2eZLdNP07DfJBJkSL1HkldXPatYjvpfGN0wSdHOWdSC1M2elPwXw+r&#10;L2ec+UC6JGW0LPheen65+PzporNzOTW1UaV0DEG0n3e24HUIdp5lXtSyJX9krNQwVsa1FKC6TVY6&#10;6hC9Vdk0z79mnXGldUZI77F7PRj5IsWvKinCj6ryMjBVcNwtpNWldR3XbHFB840jWzdivAb9wy1a&#10;ajSSPoe6pkBs65p3odpGOONNFY6EaTNTVY2QCQPQTPI3aO5rsjJhATnePtPk/19Ycbu7c6wpUbtj&#10;zjS1qNFPsEZ6oyTDHgjqrJ/D797euVHzECPavnJt/AMH6xOp+2dSZR+YwOZpPjs7AfUCpuPZ9DxP&#10;pGcvh63z4Zs0LYtCwR2yJyppd+MDEsL1ySXm8kY15apRKil7f6Uc2xHKi64oTceZIh+wWfBV+iIC&#10;hHh1TGnWAfH0FJdhgtB3laIAsbVgwusNZ6Q2aGgRXLrLq9P+XdIHgD1InKfvo8QRyDX5erhxijq6&#10;KR3xyNSyI+7I+8B0lEK/7lOhpvFE3Fmbco/iOTN0tbdi1SD+DfDfkUMbAxxGM/zAUikDxGaUOKuN&#10;+/PRfvRHd8HKWYexABu/t+Qk0H3X6LvzyWwW5ygps5PTKRR3aFkfWvS2vTIozQSPgBVJjP5BPYmV&#10;M+0jJngZs8JEWiD3wPuoXIVhXPEGCLlcJjfMjqVwo++tiMEjc5HZh/6RnB37KKAmt+ZphGj+pp0G&#10;33hSm+U2mKpJvfbCK7omKpi71D/jGxEH+1BPXi8v2eIvAAAA//8DAFBLAwQUAAYACAAAACEAu/2T&#10;4OMAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KidqrQ0jVMhEBJC4tBA&#10;e3ZjE0eN11HspKZPz3KCy0r7NzNfsU2uY5MZQutRQjYTwAzWXrfYSPj8eLl7ABaiQq06j0bCtwmw&#10;La+vCpVrf8admarYMBLBkCsJNsY+5zzU1jgVZr43SLsvPzgVqR0argd1JnHX8bkQS+5Ui+RgVW+e&#10;rKlP1egkvIXLONU6vCeb7Ot6fxCXCk9S3t6k5w2Vxw2waFL8+4BfBsoPJQU7+hF1YJ2Ee5ERUJSw&#10;ECtgdLDM5jQ4SlgvVsDLgv/HKH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAibppNXsC&#10;AAARBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAu/2T&#10;4OMAAAAOAQAADwAAAAAAAAAAAAAAAADVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AOUFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2FEDCE9C" w14:textId="77777777" w:rsidR="00527F40" w:rsidRPr="00714068" w:rsidRDefault="00527F40" w:rsidP="00C931FB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t>PER</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C931FB" w:rsidRPr="00C931FB">
         <w:rPr>
@@ -4738,51 +4356,51 @@
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7407A949" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="Straight Arrow Connector 19" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:68.25pt;margin-top:23.5pt;width:48.75pt;height:24.75pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHs+8R9gEAANwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhOl2Ix4hRDsu5l&#10;lwDtPoCVZFuAbhC1OPn7UbKbdtvbMD/IImke8pDH27uzNeykImrvWl4vlpwpJ7zUrm/5j8f7dx84&#10;wwROgvFOtfyikN/t3r7ZjqFRKz94I1VkBOKwGUPLh5RCU1UoBmUBFz4oR8HORwuJzNhXMsJI6NZU&#10;q+Xythp9lCF6oRDJe5iCfFfwu06J9L3rUCVmWk69pXLGcj7ls9ptoekjhEGLuQ34hy4saEdFr1AH&#10;SMB+Rv0XlNUievRdWghvK991WqjCgdjUyz/YPAwQVOFCw8FwHRP+P1jx7XSMTEva3YYzB5Z29JAi&#10;6H5I7GOMfmR77xzN0UdGn9C8xoANpe3dMc4WhmPM5M9dtPlNtNi5zPhynbE6JybIeVtv6tWaM0Gh&#10;m/r9Dd0JpXpJDhHTZ+Uty5eW49zMtYu6zBlOXzBNic8JubLz99oY8kNjHBtbvlmXYkDS6gwkqmsD&#10;kUXXcwamJ82KFAsieqNlzs7JeMG9iewEJBtSm/TjIxHgzAAmChCr8kyJA0g1fbpZk3vSFEL66uXk&#10;rpfPfuI5QRfKv5XMNA6Aw5RSQhNSAm0+OcnSJdByIO9kHplxuVdVZD6PIy9nWke+PXl5KVuqskUS&#10;KmVnuWeNvrbp/vqn3P0CAAD//wMAUEsDBBQABgAIAAAAIQAWU3X+4QAAAA4BAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTE9BTsNADLwj8YeVkbjRDWlaIM2mQqAeIrVCFB6wTUwSkfWmWTdNf485wcXyaMbj&#10;mWw9uU6NOITWk4H7WQQKqfRVS7WBz4/N3SOowJYq23lCAxcMsM6vrzKbVv5M7zjuuVZiQiG1Bhrm&#10;PtU6lA06G2a+RxLuyw/OssCh1tVgz2LuOh1H0VI725J8aGyPLw2W3/uTMxAXR75stgWPb7zYHV28&#10;TYq+NOb2ZnpdyXhegWKc+O8CfjtIfsgl2MGfqAqqEzxfLkRqIHmQYiKI54ksBwNPQug80/9r5D8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAR7PvEfYBAADcAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFlN1/uEAAAAOAQAADwAAAAAAAAAAAAAA&#10;AABQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="511C14B5" w14:textId="77777777" w:rsidR="00C931FB" w:rsidRPr="00C931FB" w:rsidRDefault="00540B43" w:rsidP="00C931FB">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C931FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
@@ -4818,51 +4436,51 @@
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="15E0A91F" id="Straight Arrow Connector 28" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:310.15pt;margin-top:5.35pt;width:30.5pt;height:16.85pt;z-index:251675136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFh7EJ+AEAANwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgXZGuMOMWQrHvZ&#10;JUDbD2Al2RagG0QtTv5+lOym3fZWzA+ySJqHPOTx9vZsDTupiNq7hi9mc86UE15q1zX88eHuww1n&#10;mMBJMN6phl8U8tvd+3fbIdRq6XtvpIqMQBzWQ2h4n1KoqwpFryzgzAflKNj6aCGRGbtKRhgI3Zpq&#10;OZ9/rAYfZYheKETyHsYg3xX8tlUi/WxbVImZhlNvqZyxnE/5rHZbqLsIoddiagPe0IUF7ajoFeoA&#10;CdivqP+BslpEj75NM+Ft5dtWC1U4EJvF/C829z0EVbjQcDBcx4T/D1b8OB0j07LhS9qUA0s7uk8R&#10;dNcn9jlGP7C9d47m6COjT2heQ8Ca0vbuGCcLwzFm8uc22vwmWuxcZny5zlidExPkXN18Wq1pE4JC&#10;y8Vqs1lnzOolOURMX5W3LF8ajlMz1y4WZc5w+oZpTHxOyJWdv9PGkB9q49jQ8M16uaZiQNJqDSS6&#10;2kBk0XWcgelIsyLFgojeaJmzczJecG8iOwHJhtQm/fBABDgzgIkCxKo8Y2IPUo2fbtbkHjWFkL57&#10;OboX82c/8RyhC+U/SmYaB8B+TCmhESmBNl+cZOkSaDmQdzKNzLjcqyoyn8aRlzOuI9+evLyULVXZ&#10;IgmVspPcs0Zf23R//VPufgMAAP//AwBQSwMEFAAGAAgAAAAhAEWmIoLhAAAADgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMT01PwzAMvSPxHyIjcWPJSilT13RCoB0qDSEGPyBrTFvRJF3jdd2/x5zgYsl+&#10;z++j2MyuFxOOsQtew3KhQKCvg+18o+HzY3u3AhHJeGv64FHDBSNsyuurwuQ2nP07TntqBIv4mBsN&#10;LdGQSxnrFp2JizCgZ+wrjM4Qr2Mj7WjOLO56mSiVSWc6zw6tGfC5xfp7f3IakupIl+2uoumNHl6P&#10;Ltml1VBrfXszv6x5PK1BEM709wG/HTg/lBzsEE7eRtFryBJ1z1QG1CMIJmSrJR8OGtI0BVkW8n+N&#10;8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFh7EJ+AEAANwDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBFpiKC4QAAAA4BAAAPAAAAAAAAAAAA&#10;AAAAAFIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00C931FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27CA9761" wp14:editId="221E2820">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4328160</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>284480</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="914400" cy="542925"/>
@@ -4905,53 +4523,53 @@
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2FF19B50" w14:textId="77777777" w:rsidR="00527F40" w:rsidRDefault="00527F40" w:rsidP="00C931FB">
                             <w:pPr>
                               <w:pStyle w:val="NoSpacing"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Literacy</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="27CA9761" id="Rectangle 2" o:spid="_x0000_s1029" style="position:absolute;margin-left:340.8pt;margin-top:22.4pt;width:1in;height:42.75pt;z-index:251700736;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBg1MesdwIAAA4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X524yboGdYqgRYYB&#10;RRusHXpmZDk2IEuapMTJfv2eZLdNP07DfJBJkSLFx0ddXO5bxXbS+cbogo9PRpxJLUzZ6E3Bfz0s&#10;v3zjzAfSJSmjZcEP0vPL+edPF52dydzURpXSMQTRftbZgtch2FmWeVHLlvyJsVLDWBnXUoDqNlnp&#10;qEP0VmX5aPQ164wrrTNCeo/d697I5yl+VUkR7qrKy8BUwXG3kFaX1nVcs/kFzTaObN2I4Rr0D7do&#10;qdFI+hzqmgKxrWvehWob4Yw3VTgRps1MVTVCphpQzXj0ppr7mqxMtQAcb59h8v8vrLjdrRxryoLn&#10;nGlq0aKfAI30RkmWR3g662fwurcrN2geYqx1X7k2/lEF2ydID8+Qyn1gApvn48lkBOAFTNNJfp5P&#10;Y8zs5bB1PnyXpmVRKLhD8gQk7W586F2fXGIub1RTLhulknLwV8qxHaG54ERpOs4U+YDNgi/TN2R7&#10;dUxp1hX8dHw2xb0IpKsUBYitBQxebzgjtQGbRXDpKq8O+3c5H1DrUd5R+j7KG+u4Jl/3F05RBzel&#10;Yzky8XUoO8LeAx2lsF/vU5dO44m4szblAZ1zpqe0t2LZIP4Nyl+RA4cBOuYy3GGplEHBZpA4q437&#10;89F+9Ae1YOWsw0wAjd9bchLV/dAgXWomhigpk+lZjhzu2LI+tuhte2XQmTFeACuSGP2DehIrZ9pH&#10;jO8iZoWJtEDuHvdBuQr9rOIBEHKxSG4YHEvhRt9bEYNH5CKyD/tHcnagUUBPbs3T/NDsDZt633hS&#10;m8U2mKpJVHvBFRSNCoYukXV4IOJUH+vJ6+UZm/8FAAD//wMAUEsDBBQABgAIAAAAIQCZeI4u3gAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BToNAEIbvJn2HzTTxZpeWSgiyNI1JL00voiYeF3YK&#10;KDtL2S3Ft3c86XFmvvzz/flutr2YcPSdIwXrVQQCqXamo0bB2+vhIQXhgyaje0eo4Bs97IrFXa4z&#10;4270glMZGsEh5DOtoA1hyKT0dYtW+5UbkPh2dqPVgcexkWbUNw63vdxEUSKt7og/tHrA5xbrr/Jq&#10;FRzfp0+0p+rjeIqdLjtjL4ezVep+Oe+fQAScwx8Mv/qsDgU7Ve5KxoteQZKuE0YVbLdcgYF088iL&#10;isk4ikEWufxfofgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYNTHrHcCAAAOBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmXiOLt4AAAAKAQAA&#10;DwAAAAAAAAAAAAAAAADRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
+              <v:rect w14:anchorId="27CA9761" id="Rectangle 2" o:spid="_x0000_s1029" style="position:absolute;margin-left:340.8pt;margin-top:22.4pt;width:1in;height:42.75pt;z-index:251700736;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBg1MesdwIAAA4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X524yboGdYqgRYYB&#10;RRusHXpmZDk2IEuapMTJfv2eZLdNP07DfJBJkSLFx0ddXO5bxXbS+cbogo9PRpxJLUzZ6E3Bfz0s&#10;v3zjzAfSJSmjZcEP0vPL+edPF52dydzURpXSMQTRftbZgtch2FmWeVHLlvyJsVLDWBnXUoDqNlnp&#10;qEP0VmX5aPQ164wrrTNCeo/d697I5yl+VUkR7qrKy8BUwXG3kFaX1nVcs/kFzTaObN2I4Rr0D7do&#10;qdFI+hzqmgKxrWvehWob4Yw3VTgRps1MVTVCphpQzXj0ppr7mqxMtQAcb59h8v8vrLjdrRxryoLn&#10;nGlq0aKfAI30RkmWR3g662fwurcrN2geYqx1X7k2/lEF2ydID8+Qyn1gApvn48lkBOAFTNNJfp5P&#10;Y8zs5bB1PnyXpmVRKLhD8gQk7W586F2fXGIub1RTLhulknLwV8qxHaG54ERpOs4U+YDNgi/TN2R7&#10;dUxp1hX8dHw2xb0IpKsUBYitBQxebzgjtQGbRXDpKq8O+3c5H1DrUd5R+j7KG+u4Jl/3F05RBzel&#10;Yzky8XUoO8LeAx2lsF/vU5dO44m4szblAZ1zpqe0t2LZIP4Nyl+RA4cBOuYy3GGplEHBZpA4q437&#10;89F+9Ae1YOWsw0wAjd9bchLV/dAgXWomhigpk+lZjhzu2LI+tuhte2XQmTFeACuSGP2DehIrZ9pH&#10;jO8iZoWJtEDuHvdBuQr9rOIBEHKxSG4YHEvhRt9bEYNH5CKyD/tHcnagUUBPbs3T/NDsDZt633hS&#10;m8U2mKpJVHvBFRSNCoYukXV4IOJUH+vJ6+UZm/8FAAD//wMAUEsDBBQABgAIAAAAIQC65soH4wAA&#10;AA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWLp1VFXXdEKgXaZdKCBxTBuv&#10;7dY4pcm68u8xJ7hYsv35+b18O9teTDj6zpGC5SICgVQ701Gj4P1t95CC8EGT0b0jVPCNHrbF7U2u&#10;M+Ou9IpTGRrBIuQzraANYcik9HWLVvuFG5B4d3Sj1YHbsZFm1FcWt71cRVEire6IP7R6wOcW63N5&#10;sQr2H9MJ7aH63B9ip8vO2K/d0Sp1fze/bLg8bUAEnMPfBfxmYP9QsLHKXch40StI0mXCqIL1mnMw&#10;kK4eeVAxGUcxyCKX/3MUPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBg1MesdwIAAA4F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC65soH4wAA&#10;AA8BAAAPAAAAAAAAAAAAAAAAANEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="514A7183" w14:textId="77777777" w:rsidR="00527F40" w:rsidRDefault="00527F40" w:rsidP="00C931FB">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Math</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2FF19B50" w14:textId="77777777" w:rsidR="00527F40" w:rsidRDefault="00527F40" w:rsidP="00C931FB">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Literacy</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
@@ -5019,53 +4637,53 @@
                             </w:pPr>
                             <w:r>
                               <w:t>Construct</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="79F61CD4" id="Oval 5" o:spid="_x0000_s1030" style="position:absolute;margin-left:113.25pt;margin-top:1.4pt;width:91.5pt;height:81pt;z-index:251629056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYHqkceAIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HST+COkWQIsOA&#10;oi3QDj0rshQbkCVNUmJnv35PstOma0/DfJBJkSL5nkhd3/StInvhfGN0SYuznBKhuakavS3pz+f1&#10;t0tKfGC6YspoUdKD8PRm8fXLdWfnYmJqoyrhCIJoP+9sSesQ7DzLPK9Fy/yZsULDKI1rWYDqtlnl&#10;WIforcomeX6edcZV1hkuvMfu7WCkixRfSsHDg5ReBKJKitpCWl1aN3HNFtdsvnXM1g0fy2D/UEXL&#10;Go2kr6FuWWBk55oPodqGO+ONDGfctJmRsuEiYQCaIv8LzVPNrEhYQI63rzT5/xeW3+8fHWmqks4o&#10;0azFFT3smSKzyExn/RwOT/bRjZqHGGH20rXxDwCkT2weXtkUfSAcm0VxPslnIJ3DVuSTy4s88Z29&#10;HbfOh+/CtCQKJRVKNdZHxGzO9nc+ICu8j15x2xvVVOtGqaQc/Eo5gnpLip6oTEeJYj5gs6Tr9EUY&#10;CPHumNKkQ0WTWA/hDF0nFQsQWwsevN5SwtQW7cyDS7W8O+0/JH0G4pPEefo+SxyB3DJfDxWnqKOb&#10;0hGPSA074o7kD3RHKfSbPl3TNJ6IOxtTHXB1zgw97S1fN4h/B/yPzKGJAQ6DGR6wSGWA2IwSJbVx&#10;vz/bj/7oLVgp6TAUYOPXjjkBdD80uu6qmE7jFCVlOruYQHGnls2pRe/alcHVFHgCLE9i9A/qKEpn&#10;2hfM7zJmhYlpjtwD76OyCsOw4gXgYrlMbpgcy8KdfrI8Bo/MRWaf+xfm7NhKAXdyb44D9KGdBt94&#10;UpvlLhjZpF574xVdExVMXeqf8YWIY32qJ6+3d2zxBwAA//8DAFBLAwQUAAYACAAAACEAGE9Ed98A&#10;AAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDVJIS4lRQfnpAHCiIsxsv&#10;SUq8jmw3DX16lhPcdjSfZmfK5WR7MaIPnSMFl7MEBFLtTEeNgve3x4sFiBA1Gd07QgXfGGBZnZ6U&#10;ujDuQK84bmIjOIRCoRW0MQ6FlKFu0eowcwMSe5/OWx1Z+kYarw8cbnuZJkkmre6IP7R6wFWL9ddm&#10;bxWE3XC3fn7ZtXn+9PGQ++NxnFb3Sp2fTbc3ICJO8Q+G3/pcHSrutHV7MkH0CtI0u2KUD17A/jy5&#10;Zr1lMJsvQFal/L+g+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDYHqkceAIAAA8FAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAYT0R33wAAAAkB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+              <v:oval w14:anchorId="79F61CD4" id="Oval 5" o:spid="_x0000_s1030" style="position:absolute;margin-left:113.25pt;margin-top:1.4pt;width:91.5pt;height:81pt;z-index:251629056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDYHqkceAIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X20HST+COkWQIsOA&#10;oi3QDj0rshQbkCVNUmJnv35PstOma0/DfJBJkSL5nkhd3/StInvhfGN0SYuznBKhuakavS3pz+f1&#10;t0tKfGC6YspoUdKD8PRm8fXLdWfnYmJqoyrhCIJoP+9sSesQ7DzLPK9Fy/yZsULDKI1rWYDqtlnl&#10;WIforcomeX6edcZV1hkuvMfu7WCkixRfSsHDg5ReBKJKitpCWl1aN3HNFtdsvnXM1g0fy2D/UEXL&#10;Go2kr6FuWWBk55oPodqGO+ONDGfctJmRsuEiYQCaIv8LzVPNrEhYQI63rzT5/xeW3+8fHWmqks4o&#10;0azFFT3smSKzyExn/RwOT/bRjZqHGGH20rXxDwCkT2weXtkUfSAcm0VxPslnIJ3DVuSTy4s88Z29&#10;HbfOh+/CtCQKJRVKNdZHxGzO9nc+ICu8j15x2xvVVOtGqaQc/Eo5gnpLip6oTEeJYj5gs6Tr9EUY&#10;CPHumNKkQ0WTWA/hDF0nFQsQWwsevN5SwtQW7cyDS7W8O+0/JH0G4pPEefo+SxyB3DJfDxWnqKOb&#10;0hGPSA074o7kD3RHKfSbPl3TNJ6IOxtTHXB1zgw97S1fN4h/B/yPzKGJAQ6DGR6wSGWA2IwSJbVx&#10;vz/bj/7oLVgp6TAUYOPXjjkBdD80uu6qmE7jFCVlOruYQHGnls2pRe/alcHVFHgCLE9i9A/qKEpn&#10;2hfM7zJmhYlpjtwD76OyCsOw4gXgYrlMbpgcy8KdfrI8Bo/MRWaf+xfm7NhKAXdyb44D9KGdBt94&#10;UpvlLhjZpF574xVdExVMXeqf8YWIY32qJ6+3d2zxBwAA//8DAFBLAwQUAAYACAAAACEAO79DSOMA&#10;AAAOAQAADwAAAGRycy9kb3ducmV2LnhtbExPQU7DMBC8I/EHa5G4UYeoJCWNU0EL9IA4tEWc3djE&#10;KfE6st009PUsJ7isdjSzszPlYrQdG7QPrUMBt5MEmMbaqRYbAe+755sZsBAlKtk51AK+dYBFdXlR&#10;ykK5E270sI0NIxMMhRRgYuwLzkNttJVh4nqNxH06b2Uk6BuuvDyRue14miQZt7JF+mBkr5dG11/b&#10;oxUQDv3j+vXtYPL85eMp9+fzMC5XQlxfjas5jYc5sKjH+HcBvx0oP1QUbO+OqALrBKRpdkdSWqgG&#10;8dPknvCehNl0Brwq+f8a1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2B6pHHgCAAAP&#10;BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAO79DSOMA&#10;AAAOAQAADwAAAAAAAAAAAAAAAADSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5243C8D8" w14:textId="77777777" w:rsidR="00527F40" w:rsidRDefault="00527F40" w:rsidP="00C931FB">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Latent</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0D7CF37E" w14:textId="77777777" w:rsidR="00527F40" w:rsidRPr="00714068" w:rsidRDefault="00527F40" w:rsidP="00C931FB">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Construct</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
             </w:pict>
           </mc:Fallback>
@@ -5108,51 +4726,51 @@
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="3B9C6121" id="Straight Arrow Connector 25" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:202.5pt;margin-top:3.6pt;width:38.25pt;height:12.75pt;flip:y;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEEkKG/gEAAOYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc67WtOoktr6PKbnrp&#10;h6WkvU/42EViATHUa//7DrCx0vZWdQ8IZpjHezNvt/fnwbKTimi8a/liNudMOeGlcV3Lvz89vLvj&#10;DBM4CdY71fKLQn6/e/tmO4aNWvreW6kiIxCHmzG0vE8pbJoGRa8GwJkPylFS+zhAomPsGhlhJPTB&#10;Nsv5/KYZfZQheqEQKXqoSb4r+Forkb5pjSox23Lilsoay/qc12a3hU0XIfRGTDTgH1gMYBw9eoU6&#10;QAL2M5q/oAYjokev00z4ofFaG6GKBlKzmP+h5rGHoIoWag6Ga5vw/8GKr6djZEa2fLnizMFAM3pM&#10;EUzXJ/YhRj+yvXeO+ugjoyvUrzHghsr27hinE4ZjzOLPOg5MWxN+kBVKO0ggO5duX67dVufEBAXf&#10;361ub+lRQanFzWJd0ZsKk+FCxPRJ+YHlTctxonXlU5+A02dMRIQKXwpysfMPxtoyXuvY2PL1KisU&#10;QCbTFhJth0Cy0XWcge3IvSLFQhq9NTJXZxy84N5GdgIyEPlO+vGJBHBmARMlSFX5amEPUtWr6xWF&#10;q7sQ0hcva3gxf4kT3QpdmP/2ZJZxAOxrSUlVpATGfnSSpUugMUGeTk4QlHWZqyqGn9qRx1QHk3fP&#10;Xl7KvJp8IjOVssn42a2vz7R//XvufgEAAP//AwBQSwMEFAAGAAgAAAAhAMmgSwrjAAAADQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3ZDQKo1TISpOcKEgVb25sYlT4nWw3Sb8&#10;PcupXEZajXZmXrWeXM/OJsTOo4T5TAAz2HjdYSvh4/35bgksJoVa9R6NhB8TYV1fX1Wq1H7EN3Pe&#10;ppZRCMZSSbApDSXnsbHGqTjzg0HyPn1wKtEZWq6DGinc9TwT4oE71SE1WDWYJ2uar+3JSdi9in0x&#10;+WCP++/cvnSbdnd0o5S3N9NmRfK4ApbMlC4f8MdA+6GmYQd/Qh1ZLyEXBQElCYsMGPn5cl4AO0i4&#10;zxbA64r/p6h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIQSQob+AQAA5gMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMmgSwrjAAAADQEAAA8A&#10;AAAAAAAAAAAAAAAAWAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C931FB" w:rsidRPr="00C931FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251623936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="118269E2" wp14:editId="5324B4B4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>123825</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>207645</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="638175" cy="342900"/>
@@ -5194,53 +4812,53 @@
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:t>TBFA</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="118269E2" id="Rectangle 6" o:spid="_x0000_s1031" style="position:absolute;margin-left:9.75pt;margin-top:16.35pt;width:50.25pt;height:27pt;z-index:251623936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrZV9mewIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1P4zAQva+0/8HyfUlbSoGKFFWgrlZC&#10;gBZWnKeO00RybK/tNun++n12ApSP02pzcGbs8Yzf8xtfXHaNYjvpfG10zsdHI86kFqao9Sbnvx5X&#10;384484F0QcpomfO99Pxy8fXLRWvncmIqowrpGJJoP29tzqsQ7DzLvKhkQ/7IWKmxWBrXUIDrNlnh&#10;qEX2RmWT0WiWtcYV1hkhvcfsdb/IFyl/WUoR7srSy8BUznG2kEaXxnUcs8UFzTeObFWL4Rj0D6do&#10;qNYo+pLqmgKxras/pGpq4Yw3ZTgSpslMWdZCJgxAMx69Q/NQkZUJC8jx9oUm///SitvdvWN1kfMZ&#10;Z5oaXNFPkEZ6oySbRXpa6+eIerD3bvA8zIi1K10T/0DBukTp/oVS2QUmMDk7PhufnnAmsHQ8nZyP&#10;EuXZ62brfPguTcOikXOH4olI2t34gIIIfQ6JtbxRdbGqlUrO3l8px3aEy4UmCtNypsgHTOZ8lb6I&#10;ACnebFOatdDq5BSHYYKgulJRgNlY8OD1hjNSG8hZBJfO8ma3/1D0EWAPCo/S91nhCOSafNWfOGUd&#10;wpSOeGQS7IA78t4zHa3Qrbt0TSdxR5xZm2KPq3Om17S3YlUj/w3w35ODiAEOjRnuMJTKALEZLM4q&#10;4/58Nh/joS2sctaiKcDG7y05CXQ/NFR3Pp5OYxclZ3pyOoHjDlfWhyt621wZXM0YT4AVyYzxQT2b&#10;pTPNE/p3GatiibRA7Z73wbkKfbPiBRByuUxh6BxL4UY/WBGTR+Yis4/dEzk76CjgTm7NcwPR/J2c&#10;+ti4U5vlNpiyTlp75RWqiQ66LulneCFiWx/6Ker1HVv8BQAA//8DAFBLAwQUAAYACAAAACEA1/mu&#10;3d0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuFGHIvpI41QICQkhcSA8&#10;zm68jaPG6yh2UtNfz/ZEj6MZzXxTbJPrxIRDaD0puJ9lIJBqb1pqFHx9vtytQISoyejOEyr4xQDb&#10;8vqq0LnxR/rAqYqN4BIKuVZgY+xzKUNt0ekw8z0Se3s/OB1ZDo00gz5yuevkPMsW0umWeMHqHp8t&#10;1odqdArewmmcahPek032df39k50qOih1e5OeNiAipvgfhjM+o0PJTDs/kgmiY71+5KSCh/kSxNnn&#10;ORA7BavFEmRZyMsD5R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAa2VfZnsCAAAPBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA1/mu3d0AAAAI&#10;AQAADwAAAAAAAAAAAAAAAADVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+              <v:rect w14:anchorId="118269E2" id="Rectangle 6" o:spid="_x0000_s1031" style="position:absolute;margin-left:9.75pt;margin-top:16.35pt;width:50.25pt;height:27pt;z-index:251623936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBrZV9mewIAAA8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1P4zAQva+0/8HyfUlbSoGKFFWgrlZC&#10;gBZWnKeO00RybK/tNun++n12ApSP02pzcGbs8Yzf8xtfXHaNYjvpfG10zsdHI86kFqao9Sbnvx5X&#10;384484F0QcpomfO99Pxy8fXLRWvncmIqowrpGJJoP29tzqsQ7DzLvKhkQ/7IWKmxWBrXUIDrNlnh&#10;qEX2RmWT0WiWtcYV1hkhvcfsdb/IFyl/WUoR7srSy8BUznG2kEaXxnUcs8UFzTeObFWL4Rj0D6do&#10;qNYo+pLqmgKxras/pGpq4Yw3ZTgSpslMWdZCJgxAMx69Q/NQkZUJC8jx9oUm///SitvdvWN1kfMZ&#10;Z5oaXNFPkEZ6oySbRXpa6+eIerD3bvA8zIi1K10T/0DBukTp/oVS2QUmMDk7PhufnnAmsHQ8nZyP&#10;EuXZ62brfPguTcOikXOH4olI2t34gIIIfQ6JtbxRdbGqlUrO3l8px3aEy4UmCtNypsgHTOZ8lb6I&#10;ACnebFOatdDq5BSHYYKgulJRgNlY8OD1hjNSG8hZBJfO8ma3/1D0EWAPCo/S91nhCOSafNWfOGUd&#10;wpSOeGQS7IA78t4zHa3Qrbt0TSdxR5xZm2KPq3Om17S3YlUj/w3w35ODiAEOjRnuMJTKALEZLM4q&#10;4/58Nh/joS2sctaiKcDG7y05CXQ/NFR3Pp5OYxclZ3pyOoHjDlfWhyt621wZXM0YT4AVyYzxQT2b&#10;pTPNE/p3GatiibRA7Z73wbkKfbPiBRByuUxh6BxL4UY/WBGTR+Yis4/dEzk76CjgTm7NcwPR/J2c&#10;+ti4U5vlNpiyTlp75RWqiQ66LulneCFiWx/6Ker1HVv8BQAA//8DAFBLAwQUAAYACAAAACEAdSm/&#10;w98AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxow5F9JHGqRAICSFxaHic&#10;3XiJo8brKHZS069ne4LLSqOZnUexTa4TEw6h9aTgdpaBQKq9aalR8PH+fLMCEaImoztPqOAHA2zL&#10;y4tC58YfaYdTFRvBJhRyrcDG2OdShtqi02HmeyTmvv3gdGQ4NNIM+sjmrpPzLFtIp1viBKt7fLRY&#10;H6rRKXgNp3GqTXhLNtmX9edXdqrooNT1VXra8HnYgIiY4t8HnDdwfyi52N6PZILoGK/vWangbr4E&#10;ceY5E8RewWqxBFkW8v+K8hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBrZV9mewIAAA8F&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB1Kb/D3wAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANUEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0A48890E" w14:textId="77777777" w:rsidR="00527F40" w:rsidRPr="00714068" w:rsidRDefault="00527F40" w:rsidP="00C931FB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t>TBFA</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BBE96A9" w14:textId="77777777" w:rsidR="00C931FB" w:rsidRPr="00C931FB" w:rsidRDefault="00540B43" w:rsidP="00C931FB">
@@ -5287,51 +4905,51 @@
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="0C6BD9C9" id="Straight Arrow Connector 30" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:314.1pt;margin-top:15.95pt;width:26.6pt;height:1.35pt;z-index:251680256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI0Twk+AEAANsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0Xx0ny9oacYohWXfZ&#10;1gDtfgArybYAfUHU4uTfj5LdrNtuw3yQRdJ85HukN3cna9hRRdTetby+WnCmnPBSu77l35/u391w&#10;hgmcBOOdavlZIb/bvn2zGUOjln7wRqrICMRhM4aWDymFpqpQDMoCXvmgHAU7Hy0kMmNfyQgjoVtT&#10;LReLD9XoowzRC4VI3v0U5NuC33VKpIeuQ5WYaTn1lsoZy/mcz2q7gaaPEAYt5jbgH7qwoB0VvUDt&#10;IQH7EfVfUFaL6NF36Up4W/mu00IVDsSmXvzB5nGAoAoXEgfDRSb8f7Di2/EQmZYtX5E8DizN6DFF&#10;0P2Q2McY/ch23jnS0UdGn5BeY8CG0nbuEGcLwyFm8qcu2vwmWuxUND5fNFanxAQ5V6vrmyWVEhSq&#10;r+v36wxZ/coNEdNn5S3Ll5bj3MulibrIDMcvmKbEl4Rc2Pl7bQz5oTGOjS2/XS/XVAtoszoDia42&#10;EFd0PWdgelpZkWJBRG+0zNk5Gc+4M5EdgbaGlk368Yn658wAJgoQqfJMiQNINX16uyb3tFII6auX&#10;k7tevPiJ5wRdKP9WMtPYAw5TSglNSAm0+eQkS+dAs4E8klky43Kvqmz5LEeezTSNfHv28lyGVGWL&#10;NqiUnbc9r+hrm+6v/8ntTwAAAP//AwBQSwMEFAAGAAgAAAAhAOelmoLiAAAADgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMT01Pg0AQvZv4HzZj4s0urEiQsjRG0wNJjbH6A7YwApGdpeyW0n/veNLLJDPv&#10;zfsoNosdxIyT7x1piFcRCKTaNT21Gj4/tncZCB8MNWZwhBou6GFTXl8VJm/cmd5x3odWsAj53Gjo&#10;QhhzKX3doTV+5UYkxr7cZE3gdWplM5kzi9tBqihKpTU9sUNnRnzusP7en6wGVR3DZburwvwWHl6P&#10;Vu2Saqy1vr1ZXtY8ntYgAi7h7wN+O3B+KDnYwZ2o8WLQkKpMMVXDffwIgglpFicgDnxIUpBlIf/X&#10;KH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyNE8JPgBAADbAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA56WaguIAAAAOAQAADwAAAAAAAAAA&#10;AAAAAABSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C931FB" w:rsidRPr="00C931FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E10976C" wp14:editId="1D8DE14E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>800100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>136525</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="561975" cy="0"/>
@@ -5355,51 +4973,51 @@
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="134CDC6E" id="Straight Arrow Connector 22" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:63pt;margin-top:10.75pt;width:44.25pt;height:0;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbN2x28wEAANcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0XxwHSLcEcYohWXfZ&#10;R4B2P4CVZFuALAmkFif/fpScpN12G+aDLJLm4yP5vLk/DU4cDZINvpH1bC6F8Spo67tG/nh6ePdB&#10;CkrgNbjgTSPPhuT99u2bzRjXZhH64LRBwSCe1mNsZJ9SXFcVqd4MQLMQjedgG3CAxCZ2lUYYGX1w&#10;1WI+v6vGgDpiUIaIvfspKLcFv22NSt/blkwSrpHMLZUTy/mcz2q7gXWHEHurLjTgH1gMYD0XvUHt&#10;IYH4ifYvqMEqDBTaNFNhqELbWmVKD9xNPf+jm8ceoim98HAo3sZE/w9WfTseUFjdyMVCCg8D7+gx&#10;IdiuT+IjYhjFLnjPcwwo+BOe1xhpzWk7f8CLRfGAuflTi0N+c1viVGZ8vs3YnJJQ7Fze1av3SynU&#10;NVS95EWk9NmEQeRLI+nC40agLiOG4xdKXJkTrwm5qA8P1rmyT+fF2MjVcpHrAKuqdZD4OkTuk3wn&#10;BbiO5aoSFkQKzuqcnXHoTDuH4gisGBaaDuMTc5fCASUOcEPlmRJ70Gb6dLVk9yQngvQ16Mldz69+&#10;pjtBF+a/lcxt7IH6KaWEJqQE1n3yWqRz5L1AXkcOMJTzmaspCr+MI+9l2kS+PQd9LguqssXqKWkX&#10;pWd5vrb5/vp/3P4CAAD//wMAUEsDBBQABgAIAAAAIQApDGz33wAAAA4BAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTE/NSsNAEL4LvsMygje7ydIWSbMpRekhUBGrD7DNjklodjfNTtP07R3xYC/DfPPz/eTr&#10;yXVixCG2wWtIZwkI9FWwra81fH1un55BRDLemi541HDFCOvi/i43mQ0X/4HjnmrBJD5mRkND1GdS&#10;xqpBZ+Is9Oh59x0GZ4jhUEs7mAuTu06qJFlKZ1rPCo3p8aXB6rg/Ow2qPNF1uytpfKfF28mp3bzs&#10;K60fH6bXFZfNCgThRP8f8JuB/UPBxg7h7G0UHWO15EDEjOkCBB+odM7N4W8gi1zexih+AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABs3bHbzAQAA1wMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACkMbPffAAAADgEAAA8AAAAAAAAAAAAAAAAATQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C931FB" w:rsidRPr="00C931FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6709235B" wp14:editId="649E58D6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2638425</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>155575</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="495300" cy="0"/>
@@ -5423,51 +5041,51 @@
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="64D333CA" id="Straight Arrow Connector 24" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:207.75pt;margin-top:12.25pt;width:39pt;height:0;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSKCsl9AEAANcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N3bSTdEEcRZF0u2l&#10;jwC7/QCuJNsCZEkg1Tj5+1Jykm7bW1EfZJE0h0NyvLk/DU4cDZINvpHzWS2F8Spo67tGfn96ePNe&#10;CkrgNbjgTSPPhuT99vWrzRjXZhH64LRBwSCe1mNsZJ9SXFcVqd4MQLMQjedgG3CAxCZ2lUYYGX1w&#10;1aKu31VjQB0xKEPE3v0UlNuC37ZGpW9tSyYJ10jmlsqJ5XzOZ7XdwLpDiL1VFxrwDywGsJ6L3qD2&#10;kED8QPsX1GAVBgptmqkwVKFtrTKlB+5mXv/RzWMP0ZReeDgUb2Oi/wervh4PKKxu5OJOCg8D7+gx&#10;IdiuT+IDYhjFLnjPcwwo+BOe1xhpzWk7f8CLRfGAuflTi0N+c1viVGZ8vs3YnJJQ7LxbLd/WvAl1&#10;DVW/8iJS+mTCIPKlkXThcSMwLyOG42dKXJkTrwm5qA8P1rmyT+fF2MjVcrHkOsCqah0kvg6R+yTf&#10;SQGuY7mqhAWRgrM6Z2ccOtPOoTgCK4aFpsP4xNylcECJA9xQeabEHrSZPl0t2T3JiSB9CXpyz+ur&#10;n+lO0IX5byVzG3ugfkopoQkpgXUfvRbpHHkvkNeRAwzlfOZqisIv48h7mTaRb89Bn8uCqmyxekra&#10;RelZni9tvr/8H7c/AQAA//8DAFBLAwQUAAYACAAAACEALconO98AAAAOAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbExPTU+DQBC9m/gfNmPizS5FMEpZGqPpgaTGWP0BWxiByM5Sdkrpv3eMB73M55s37+Xr&#10;2fVqwjF0ngwsFxEopMrXHTUGPt43N/egAluqbe8JDZwxwLq4vMhtVvsTveG040YJCYXMGmiZh0zr&#10;ULXobFj4AUl2n350lqUdG12P9iTkrtdxFN1pZzuSD60d8KnF6mt3dAbi8sDnzbbk6ZXTl4OLt0k5&#10;VMZcX83PKwmPK1CMM/9dwI8H0Q+FCNv7I9VB9QaSZZoKVBgTyQJIHm6l2P8OdJHr/zaKbwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBSKCsl9AEAANcDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAtyic73wAAAA4BAAAPAAAAAAAAAAAAAAAAAE4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C931FB" w:rsidRPr="00C931FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251644416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29C2F078" wp14:editId="3690068F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3200400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>88900</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="704850" cy="342900"/>
@@ -5509,53 +5127,53 @@
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:t>MA S-E</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="29C2F078" id="Rectangle 15" o:spid="_x0000_s1032" style="position:absolute;margin-left:252pt;margin-top:7pt;width:55.5pt;height:27pt;z-index:251644416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWNCAuegIAABEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1k6VdQpwhaZBhQ&#10;tMXaoWdGlmMDsqRJSuzs1+9Jdtu03WmYDzIpUqTeI6mLy75VbCedb4wu+OQo50xqYcpGbwr+83H1&#10;5YwzH0iXpIyWBd9Lzy8Xnz9ddHYup6Y2qpSOIYj2884WvA7BzrPMi1q25I+MlRrGyriWAlS3yUpH&#10;HaK3Kpvm+UnWGVdaZ4T0HrvXg5EvUvyqkiLcVZWXgamC424hrS6t67hmiwuabxzZuhHjNegfbtFS&#10;o5H0JdQ1BWJb13wI1TbCGW+qcCRMm5mqaoRMGIBmkr9D81CTlQkLyPH2hSb//8KK2929Y02J2h1z&#10;pqlFjX6ANdIbJRn2QFBn/Rx+D/bejZqHGNH2lWvjHzhYn0jdv5Aq+8AENk/z2dkxqBcwfZ1Nz/NE&#10;evZ62DofvknTsigU3CF7opJ2Nz4gIVyfXWIub1RTrhqlkrL3V8qxHaG86IrSdJwp8gGbBV+lLyJA&#10;iDfHlGYdEE9PcRkmCH1XKQoQWwsmvN5wRmqDhhbBpbu8Oe0/JH0E2IPEefr+ljgCuSZfDzdOUUc3&#10;pSMemVp2xB15H5iOUujXfSrUSTwRd9am3KN4zgxd7a1YNYh/A/z35NDGAIfRDHdYKmWA2IwSZ7Vx&#10;v/+2H/3RXbBy1mEswMavLTkJdN81+u58MpvFOUrK7Ph0CsUdWtaHFr1trwxKM8EjYEUSo39Qz2Ll&#10;TPuECV7GrDCRFsg98D4qV2EYV7wBQi6XyQ2zYync6AcrYvDIXGT2sX8iZ8c+CqjJrXkeIZq/a6fB&#10;N57UZrkNpmpSr73yiq6JCuYu9c/4RsTBPtST1+tLtvgDAAD//wMAUEsDBBQABgAIAAAAIQCyEset&#10;2wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NS8QwEL0L/ocwgjc3WXGXtTZdRBBE8GBXPWeb&#10;sSnbTEqTduP+emdPepo3vMf7KLfZ92LGMXaBNCwXCgRSE2xHrYaP3fPNBkRMhqzpA6GGH4ywrS4v&#10;SlPYcKR3nOvUCjahWBgNLqWhkDI2Dr2JizAgMfcdRm8Sv2Mr7WiObO57eavUWnrTESc4M+CTw+ZQ&#10;T17DazxNc2PjW3bZvdx/fqlTTQetr6/y4wOIhDn9ieFcn6tDxZ32YSIbRa9hpe54S2LifFmwXq4Y&#10;7BlsFMiqlP8XVL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1jQgLnoCAAARBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAshLHrdsAAAAJAQAA&#10;DwAAAAAAAAAAAAAAAADUBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+              <v:rect w14:anchorId="29C2F078" id="Rectangle 15" o:spid="_x0000_s1032" style="position:absolute;margin-left:252pt;margin-top:7pt;width:55.5pt;height:27pt;z-index:251644416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWNCAuegIAABEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1k6VdQpwhaZBhQ&#10;tMXaoWdGlmMDsqRJSuzs1+9Jdtu03WmYDzIpUqTeI6mLy75VbCedb4wu+OQo50xqYcpGbwr+83H1&#10;5YwzH0iXpIyWBd9Lzy8Xnz9ddHYup6Y2qpSOIYj2884WvA7BzrPMi1q25I+MlRrGyriWAlS3yUpH&#10;HaK3Kpvm+UnWGVdaZ4T0HrvXg5EvUvyqkiLcVZWXgamC424hrS6t67hmiwuabxzZuhHjNegfbtFS&#10;o5H0JdQ1BWJb13wI1TbCGW+qcCRMm5mqaoRMGIBmkr9D81CTlQkLyPH2hSb//8KK2929Y02J2h1z&#10;pqlFjX6ANdIbJRn2QFBn/Rx+D/bejZqHGNH2lWvjHzhYn0jdv5Aq+8AENk/z2dkxqBcwfZ1Nz/NE&#10;evZ62DofvknTsigU3CF7opJ2Nz4gIVyfXWIub1RTrhqlkrL3V8qxHaG86IrSdJwp8gGbBV+lLyJA&#10;iDfHlGYdEE9PcRkmCH1XKQoQWwsmvN5wRmqDhhbBpbu8Oe0/JH0E2IPEefr+ljgCuSZfDzdOUUc3&#10;pSMemVp2xB15H5iOUujXfSrUSTwRd9am3KN4zgxd7a1YNYh/A/z35NDGAIfRDHdYKmWA2IwSZ7Vx&#10;v/+2H/3RXbBy1mEswMavLTkJdN81+u58MpvFOUrK7Ph0CsUdWtaHFr1trwxKM8EjYEUSo39Qz2Ll&#10;TPuECV7GrDCRFsg98D4qV2EYV7wBQi6XyQ2zYync6AcrYvDIXGT2sX8iZ8c+CqjJrXkeIZq/a6fB&#10;N57UZrkNpmpSr73yiq6JCuYu9c/4RsTBPtST1+tLtvgDAAD//wMAUEsDBBQABgAIAAAAIQCmwQGV&#10;3wAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE/BTsMwDL0j8Q+RkbixZIhNo2s6IRASQuJAgZ2z&#10;xmuqNU7VpF3Z1+Od2MV+1rOf38s3k2/FiH1sAmmYzxQIpCrYhmoN31+vdysQMRmypg2EGn4xwqa4&#10;vspNZsORPnEsUy1YhGJmNLiUukzKWDn0Js5Ch8TcPvTeJB77WtreHFnct/JeqaX0piH+4EyHzw6r&#10;Qzl4De/xNIyVjR+Tm9zb489WnUo6aH17M72suTytQSSc0v8FnDOwfyjY2C4MZKNoNSzUAwdKTJw7&#10;LyznCwY7BisFssjlZYziDwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANY0IC56AgAAEQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKbBAZXfAAAA&#10;DgEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5C93E146" w14:textId="77777777" w:rsidR="00527F40" w:rsidRPr="00714068" w:rsidRDefault="00527F40" w:rsidP="00C931FB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t>MA S-E</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="30362A39" w14:textId="77777777" w:rsidR="00C931FB" w:rsidRPr="00C931FB" w:rsidRDefault="00540B43" w:rsidP="00C931FB">
@@ -5602,51 +5220,51 @@
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="522B28CF" id="Straight Arrow Connector 36" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:310.15pt;margin-top:21.65pt;width:30.55pt;height:12.05pt;flip:y;z-index:251685376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6otEh/wEAAOYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcG+dD2SZWnFWVdHvp&#10;R6Td9j4L2EbCgBgaJ/++A3ijbXurmgOCGc+beW9edveXwbCzCqidbfhiNudMWeGktl3Dvz89vNtw&#10;hhGsBOOsavhVIb/fv32zG32tlq53RqrACMRiPfqG9zH6uqpQ9GoAnDmvLCVbFwaI9AxdJQOMhD6Y&#10;ajmf31WjC9IHJxQiRY8lyfcZv22ViN/aFlVkpuE0W8xnyOdzOqv9DuougO+1mMaAf5hiAG2p6Q3q&#10;CBHYz6D/ghq0CA5dG2fCDZVrWy1U5kBsFvM/2Dz24FXmQuKgv8mE/w9WfD2fAtOy4as7ziwMtKPH&#10;GEB3fWQfQnAjOzhrSUcXGH1Ceo0eayo72FOYXuhPIZG/tGFgrdH+B1khy0EE2SWrfb2prS6RCQqu&#10;Nu+3mzVnglKL9Wq+Wif0qsAkOB8wflJuYOnScJzGus1TWsD5M8ZS+FKQiq170MZQHGpj2djw7XqZ&#10;mgGZrDUQ6Tp4oo224wxMR+4VMeSh0RktU3UqxiseTGBnIAOR76Qbn4gAZwYwUoJY5V8p7EGq8ul2&#10;TeHiLoT4xckSXsxf4sSzQGfKv7VMNI6AfSnJqYIUQZuPVrJ49bQmSNuZJDM2zaqy4Sc50prKYtLt&#10;2clr3leVXmSm3HYyfnLr6zfdX/89978AAAD//wMAUEsDBBQABgAIAAAAIQCz8i1z4QAAAA4BAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTE87T8MwEN6R+A/WIbFRu20IVRqnQlRMsFCQqm5u7MZp43Ow3Sb8&#10;e46pLPfQffc9ytXoOnYxIbYeJUwnApjB2usWGwlfn68PC2AxKdSq82gk/JgIq+r2plSF9gN+mMsm&#10;NYxIMBZKgk2pLziPtTVOxYnvDdLt4INTidbQcB3UQOSu4zMhcu5Ui6RgVW9erKlPm7OTsH0Xu8fR&#10;B3vcfWf2rV0326MbpLy/G9dLKs9LYMmM6foBfxnIP1RkbO/PqCPrJOQzMSeohGxOnQD5YpoB29Pw&#10;lAGvSv4/RvULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+qLRIf8BAADmAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAs/Itc+EAAAAOAQAADwAA&#10;AAAAAAAAAAAAAABZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008102F8" w:rsidRPr="00C931FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B31C1CF" wp14:editId="4EE505DA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2571750</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>132080</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="561975" cy="285750"/>
@@ -5670,51 +5288,51 @@
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="3AB551A8" id="Straight Arrow Connector 23" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:202.5pt;margin-top:10.4pt;width:44.25pt;height:22.5pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAWcnz+gEAANwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkcNsEcYohWXfZ&#10;R4B2P4CVZFuALAmkFif/fpScZt12G+aDLJLmIx/5vLk/DU4cDZINvpGL2VwK41XQ1neN/P708O5O&#10;CkrgNbjgTSPPhuT99u2bzRjXZhn64LRBwSCe1mNsZJ9SXFcVqd4MQLMQjedgG3CAxCZ2lUYYGX1w&#10;1XI+v6nGgDpiUIaIvfspKLcFv22NSt/alkwSrpHcWyonlvM5n9V2A+sOIfZWXdqAf+hiAOu56BVq&#10;DwnED7R/QQ1WYaDQppkKQxXa1ipTODCbxfwPNo89RFO48HAoXsdE/w9WfT0eUFjdyOV7KTwMvKPH&#10;hGC7PokPiGEUu+A9zzGg4E94XmOkNaft/AEvFsUDZvKnFof8ZlriVGZ8vs7YnJJQ7KxvFqvbWgrF&#10;oeVdfVuXHVS/kiNS+mTCIPKlkXRp5trFoswZjp8pcXlOfEnIlX14sM6VpTovxkau6mUuBiyt1kHi&#10;6xCZLPlOCnAda1YlLIgUnNU5O+PQmXYOxRFYNqw2HcYnJiCFA0ocYFblmRJ70Gb6dFWze9IUQfoS&#10;9ORezF/83O4EXTr/rWSmsQfqp5QSmpASWPfRa5HOkZcDeSc5wFDO515NkfllHHk50zry7Tnoc9lS&#10;lS2WUEm7yD1r9LXN99c/5fYnAAAA//8DAFBLAwQUAAYACAAAACEABUwANeIAAAAOAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiyhtNPomk4ItEOlIcTgAbLGtBVN0jVe17095gQX&#10;S5btz/9XbGbXiwnH2AWv4X6hQKCvg+18o+HzY3u3AhHJeGv64FHDBSNsyuurwuQ2nP07TntqBEN8&#10;zI2GlmjIpYx1i87ERRjQ8+wrjM4Qt2Mj7WjODHe9TJRaSmc6zx9aM+Bzi/X3/uQ0JNWRLttdRdMb&#10;Za9Hl+zSaqi1vr2ZX9ZcntYgCGf6u4BfB84PJQc7hJO3UfQaUpWxEDFRsQcvpI8PGYiDhmW2AlkW&#10;8r9G+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCAWcnz+gEAANwDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAFTAA14gAAAA4BAAAPAAAAAAAA&#10;AAAAAAAAAFQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYwUAAAAA&#10;">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C931FB" w:rsidRPr="00C931FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="431E6C5D" wp14:editId="01300268">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>866775</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>46355</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="571500" cy="342900"/>
@@ -5738,51 +5356,51 @@
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="742D4D7B" id="Straight Arrow Connector 39" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:68.25pt;margin-top:3.65pt;width:45pt;height:27pt;flip:y;z-index:251695616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqBdZg/gEAAOYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGmXAo2arlDLcgG2&#10;0i7cZ20nseTYlsc07d8ztrPVAjdEDtZ4xvNm3szL9vY8GnZSAbWzLV8uas6UFU5q27f8++Pdmw+c&#10;YQQrwTirWn5RyG93r19tJ9+olRuckSowArHYTL7lQ4y+qSoUgxoBF84rS8HOhREiXUNfyQAToY+m&#10;WtX1u2pyQfrghEIk76EE+S7jd50S8b7rUEVmWk69xXyGfD6ls9ptoekD+EGLuQ34hy5G0JaKXqEO&#10;EIH9DPovqFGL4NB1cSHcWLmu00JlDsRmWf/B5mEArzIXGg7665jw/8GKb6djYFq2/GbDmYWRdvQQ&#10;A+h+iOxjCG5ie2ctzdEFRk9oXpPHhtL29hjmG/pjSOTPXRhZZ7T/QVLI4yCC7JynfblOW50jE+Rc&#10;v1+ua9qJoNDN29WGbMKrCkyC8wHjZ+VGloyW49zWtZ9SAk5fMJbE54SUbN2dNob80BjLppZv1qs1&#10;FQMSWWcgkjl6oo225wxMT+oVMeSm0RktU3ZKxgvuTWAnIAGR7qSbHokAZwYwUoBY5a8kDiBVeboh&#10;arO6EOJXJ4t7WT/7iWeBzpR/K5loHACHkpJDRacRtPlkJYsXT2uCtJ15ZMamXlUW/DyOtKaymGQ9&#10;OXnJ+6rSjcSUy87CT2p9eSf75e+5+wUAAP//AwBQSwMEFAAGAAgAAAAhACOTQSvhAAAADQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYupYV1DWdEBMnuDCQpt2yxjQdjVOabC3/&#10;Hu80LpY+Pfv5vXI1uU6ccAitJwXzWQICqfampUbB58fL3SOIEDUZ3XlCBb8YYFVdX5W6MH6kdzxt&#10;YiPYhEKhFdgY+0LKUFt0Osx8j8Talx+cjoxDI82gRzZ3nUyTJJdOt8QfrO7x2WL9vTk6Bdu3ZLeY&#10;/GAPu597+9qum+3BjUrd3kzrJY+nJYiIU7xcwLkD54eKg+39kUwQHXOWL3hVwUMGgvU0PfNeQT7P&#10;QFal/N+i+gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAqBdZg/gEAAOYDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAjk0Er4QAAAA0BAAAPAAAA&#10;AAAAAAAAAAAAAFgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C931FB" w:rsidRPr="00C931FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251639296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29D9025C" wp14:editId="053C4E35">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3200400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>274955</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="704850" cy="342900"/>
@@ -5824,53 +5442,53 @@
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:t>ES</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="29D9025C" id="Rectangle 14" o:spid="_x0000_s1033" style="position:absolute;margin-left:252pt;margin-top:21.65pt;width:55.5pt;height:27pt;z-index:251639296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeK0O8egIAABEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1k6dIGdYqgRYYB&#10;RRusHXpmZDk2IEuapMTJfv2eZLdNP07DfJBJkSL1HkldXO5bxXbS+cbogo9Ocs6kFqZs9Kbgvx6W&#10;X84484F0ScpoWfCD9Pxy/vnTRWdncmxqo0rpGIJoP+tswesQ7CzLvKhlS/7EWKlhrIxrKUB1m6x0&#10;1CF6q7Jxnn/LOuNK64yQ3mP3ujfyeYpfVVKEu6ryMjBVcNwtpNWldR3XbH5Bs40jWzdiuAb9wy1a&#10;ajSSPoe6pkBs65p3odpGOONNFU6EaTNTVY2QCQPQjPI3aO5rsjJhATnePtPk/19YcbtbOdaUqN2E&#10;M00tavQTrJHeKMmwB4I662fwu7crN2geYkS7r1wb/8DB9onUwzOpch+YwOY0n5ydgnoB09fJ+DxP&#10;pGcvh63z4bs0LYtCwR2yJyppd+MDEsL1ySXm8kY15bJRKikHf6Uc2xHKi64oTceZIh+wWfBl+iIC&#10;hHh1TGnWAfF4isswQei7SlGA2Fow4fWGM1IbNLQILt3l1Wn/LukDwB4lztP3UeII5Jp83d84RR3c&#10;lI54ZGrZAXfkvWc6SmG/3qdCTeOJuLM25QHFc6bvam/FskH8G+BfkUMbAxxGM9xhqZQBYjNInNXG&#10;/floP/qju2DlrMNYgI3fW3IS6H5o9N35aDKJc5SUyel0DMUdW9bHFr1trwxKM8IjYEUSo39QT2Ll&#10;TPuICV7ErDCRFsjd8z4oV6EfV7wBQi4WyQ2zYync6HsrYvDIXGT2Yf9Izg59FFCTW/M0QjR70069&#10;bzypzWIbTNWkXnvhFV0TFcxd6p/hjYiDfawnr5eXbP4XAAD//wMAUEsDBBQABgAIAAAAIQCcefG4&#10;3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqF3SFhriVAgJCSFxIPyc&#10;3XiJo8brKHbS0KdnOcFxdkaz3xS72XdiwiG2gTQsFwoEUh1sS42G97fHq1sQMRmypguEGr4xwq48&#10;PytMbsORXnGqUiO4hGJuNLiU+lzKWDv0Ji5Cj8TeVxi8SSyHRtrBHLncd/JaqY30piX+4EyPDw7r&#10;QzV6Dc/xNE61jS+zm93T9uNTnSo6aH15Md/fgUg4p78w/OIzOpTMtA8j2Sg6DWu14i1JwyrLQHBg&#10;s1zzYa9he5OBLAv5f0H5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF4rQ7x6AgAAEQUA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJx58bjfAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAA1AQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADgBQAA&#10;AAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+              <v:rect w14:anchorId="29D9025C" id="Rectangle 14" o:spid="_x0000_s1033" style="position:absolute;margin-left:252pt;margin-top:21.65pt;width:55.5pt;height:27pt;z-index:251639296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeK0O8egIAABEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1k6dIGdYqgRYYB&#10;RRusHXpmZDk2IEuapMTJfv2eZLdNP07DfJBJkSL1HkldXO5bxXbS+cbogo9Ocs6kFqZs9Kbgvx6W&#10;X84484F0ScpoWfCD9Pxy/vnTRWdncmxqo0rpGIJoP+tswesQ7CzLvKhlS/7EWKlhrIxrKUB1m6x0&#10;1CF6q7Jxnn/LOuNK64yQ3mP3ujfyeYpfVVKEu6ryMjBVcNwtpNWldR3XbH5Bs40jWzdiuAb9wy1a&#10;ajSSPoe6pkBs65p3odpGOONNFU6EaTNTVY2QCQPQjPI3aO5rsjJhATnePtPk/19YcbtbOdaUqN2E&#10;M00tavQTrJHeKMmwB4I662fwu7crN2geYkS7r1wb/8DB9onUwzOpch+YwOY0n5ydgnoB09fJ+DxP&#10;pGcvh63z4bs0LYtCwR2yJyppd+MDEsL1ySXm8kY15bJRKikHf6Uc2xHKi64oTceZIh+wWfBl+iIC&#10;hHh1TGnWAfF4isswQei7SlGA2Fow4fWGM1IbNLQILt3l1Wn/LukDwB4lztP3UeII5Jp83d84RR3c&#10;lI54ZGrZAXfkvWc6SmG/3qdCTeOJuLM25QHFc6bvam/FskH8G+BfkUMbAxxGM9xhqZQBYjNInNXG&#10;/floP/qju2DlrMNYgI3fW3IS6H5o9N35aDKJc5SUyel0DMUdW9bHFr1trwxKM8IjYEUSo39QT2Ll&#10;TPuICV7ErDCRFsjd8z4oV6EfV7wBQi4WyQ2zYync6HsrYvDIXGT2Yf9Izg59FFCTW/M0QjR70069&#10;bzypzWIbTNWkXnvhFV0TFcxd6p/hjYiDfawnr5eXbP4XAAD//wMAUEsDBBQABgAIAAAAIQCIqjeA&#10;4wAAAA4BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqF3SljaNUyEQEkLiQKCc&#10;3djEUeN1FDup6dOznOCy0v7NzFfskuvYZIbQepQwnwlgBmuvW2wkfLw/3ayBhahQq86jkfBtAuzK&#10;y4tC5dqf8M1MVWwYiWDIlQQbY59zHmprnAoz3xuk3ZcfnIrUDg3XgzqRuOv4rRAr7lSL5GBVbx6s&#10;qY/V6CS8hPM41Tq8Jpvs82b/Kc4VHqW8vkqPWyr3W2DRpPj3Ab8MlB9KCnbwI+rAOglLsSCgKGGR&#10;ZcDoYDVf0uAgYXOXAS8L/h+j/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBeK0O8egIA&#10;ABEFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCIqjeA&#10;4wAAAA4BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3E48545C" w14:textId="77777777" w:rsidR="00527F40" w:rsidRPr="00714068" w:rsidRDefault="00527F40" w:rsidP="00C931FB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t>ES</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C931FB" w:rsidRPr="00C931FB">
         <w:rPr>
@@ -5927,53 +5545,53 @@
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:t>TBSO</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="7590EA81" id="Rectangle 27" o:spid="_x0000_s1034" style="position:absolute;margin-left:9.75pt;margin-top:17.75pt;width:54.75pt;height:27pt;z-index:251690496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzmDYQfAIAABEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N7IV52VEDowELgoE&#10;idGkyHlNUZYAimRJ2pL79R3SSuI8TkV1oLjc5S5nOMvLq75VbCudb4wu+PhoxJnUwpSNXhf81+Pi&#10;2zlnPpAuSRktC76Tnl/Nvn657OxU5qY2qpSOIYn2084WvA7BTrPMi1q25I+MlRrOyriWAky3zkpH&#10;HbK3KstHo9OsM660zgjpPVZv9k4+S/mrSopwX1VeBqYKjrOFNLo0ruKYzS5punZk60YMx6B/OEVL&#10;jUbRl1Q3FIhtXPMhVdsIZ7ypwpEwbWaqqhEyYQCa8egdmoearExYQI63LzT5/5dW3G2XjjVlwfMz&#10;zjS1uKOfYI30WkmGNRDUWT9F3INdusHymEa0feXa+AcO1idSdy+kyj4wgcXTi5Pj/IQzAdfxJL8Y&#10;JdKz183W+fBdmpbFScEdqicqaXvrAwoi9Dkk1vJGNeWiUSoZO3+tHNsSrheqKE3HmSIfsFjwRfoi&#10;AqR4s01p1kGt+RkOwwRBd5WigGlrwYTXa85IrSFoEVw6y5vd/kPRR4A9KDxK32eFI5Ab8vX+xCnr&#10;EKZ0xCOTZAfckfc903EW+lWfLuo87ogrK1PucHnO7FXtrVg0yH8L/EtykDHAoTXDPYZKGSA2w4yz&#10;2rg/n63HeKgLXs46tAXY+L0hJ4Huh4buLsaTSeyjZExOznIY7tCzOvToTXttcDVjPAJWpGmMD+p5&#10;WjnTPqGD57EqXKQFau95H4zrsG9XvAFCzucpDL1jKdzqByti8shcZPaxfyJnBx0F3MmdeW4hmr6T&#10;0z427tRmvgmmapLWXnmFaqKBvkv6Gd6I2NiHdop6fclmfwEAAP//AwBQSwMEFAAGAAgAAAAhAEZc&#10;PRzcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdtFJpYjZFBEEED6bq&#10;eZudZkOzsyG7Sdf+eqcnPQ2P7/HmvXKbXC9mHEPnScFykYFAarzpqFXwuXu524AIUZPRvSdU8IMB&#10;ttX1VakL40/0gXMdW8EhFAqtwMY4FFKGxqLTYeEHJGYHPzodWY6tNKM+cbjr5SrLHqTTHfEHqwd8&#10;ttgc68kpeAvnaW5MeE822df86zs713RU6vYmPT2CiJjinxku9bk6VNxp7ycyQfSs8zU7Fdyv+V74&#10;KudtewUbBrIq5f8B1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAM5g2EHwCAAARBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARlw9HNwAAAAI&#10;AQAADwAAAAAAAAAAAAAAAADWBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
+              <v:rect w14:anchorId="7590EA81" id="Rectangle 27" o:spid="_x0000_s1034" style="position:absolute;margin-left:9.75pt;margin-top:17.75pt;width:54.75pt;height:27pt;z-index:251690496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzmDYQfAIAABEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N7IV52VEDowELgoE&#10;idGkyHlNUZYAimRJ2pL79R3SSuI8TkV1oLjc5S5nOMvLq75VbCudb4wu+PhoxJnUwpSNXhf81+Pi&#10;2zlnPpAuSRktC76Tnl/Nvn657OxU5qY2qpSOIYn2084WvA7BTrPMi1q25I+MlRrOyriWAky3zkpH&#10;HbK3KstHo9OsM660zgjpPVZv9k4+S/mrSopwX1VeBqYKjrOFNLo0ruKYzS5punZk60YMx6B/OEVL&#10;jUbRl1Q3FIhtXPMhVdsIZ7ypwpEwbWaqqhEyYQCa8egdmoearExYQI63LzT5/5dW3G2XjjVlwfMz&#10;zjS1uKOfYI30WkmGNRDUWT9F3INdusHymEa0feXa+AcO1idSdy+kyj4wgcXTi5Pj/IQzAdfxJL8Y&#10;JdKz183W+fBdmpbFScEdqicqaXvrAwoi9Dkk1vJGNeWiUSoZO3+tHNsSrheqKE3HmSIfsFjwRfoi&#10;AqR4s01p1kGt+RkOwwRBd5WigGlrwYTXa85IrSFoEVw6y5vd/kPRR4A9KDxK32eFI5Ab8vX+xCnr&#10;EKZ0xCOTZAfckfc903EW+lWfLuo87ogrK1PucHnO7FXtrVg0yH8L/EtykDHAoTXDPYZKGSA2w4yz&#10;2rg/n63HeKgLXs46tAXY+L0hJ4Huh4buLsaTSeyjZExOznIY7tCzOvToTXttcDVjPAJWpGmMD+p5&#10;WjnTPqGD57EqXKQFau95H4zrsG9XvAFCzucpDL1jKdzqByti8shcZPaxfyJnBx0F3MmdeW4hmr6T&#10;0z427tRmvgmmapLWXnmFaqKBvkv6Gd6I2NiHdop6fclmfwEAAP//AwBQSwMEFAAGAAgAAAAhAOSM&#10;LALeAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMT01PwzAMvSPxHyIjcWMpQ0Nr13RCICSExIHy&#10;cc4a01RrnKpJu7Bfj3diF1tPz34f5Ta5Xsw4hs6TgttFBgKp8aajVsHnx/PNGkSImozuPaGCXwyw&#10;rS4vSl0Yf6B3nOvYChahUGgFNsahkDI0Fp0OCz8gMffjR6cjw7GVZtQHFne9XGbZvXS6I3awesBH&#10;i82+npyC13Cc5saEt2STfcm/vrNjTXulrq/S04bHwwZExBT/P+DUgfNDxcF2fiITRM84X/GlgrsV&#10;7xO/zLngTsGaCVmV8rxF9QcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAzmDYQfAIAABEF&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDkjCwC3gAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAANYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA4QUA&#10;AAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="342C0051" w14:textId="77777777" w:rsidR="00527F40" w:rsidRPr="00F07C82" w:rsidRDefault="00527F40" w:rsidP="00C931FB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t>TBSO</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1714EC69" w14:textId="77777777" w:rsidR="00C931FB" w:rsidRPr="00C931FB" w:rsidRDefault="00C931FB" w:rsidP="00C931FB">
@@ -6114,61 +5732,61 @@
         </w:rPr>
         <w:t>; TBTDI = teacher behavior teacher directive i</w:t>
       </w:r>
       <w:r w:rsidR="00540B43" w:rsidRPr="00C931FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>nstruction</w:t>
       </w:r>
       <w:r w:rsidR="00540B43">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="552694B5" w14:textId="77777777" w:rsidR="0034394B" w:rsidRDefault="0034394B" w:rsidP="0034394B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc32325306"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7AD82363" w14:textId="17272E44" w:rsidR="0034394B" w:rsidRPr="00ED482B" w:rsidRDefault="0034394B" w:rsidP="0034394B">
+    </w:p>
+    <w:p w14:paraId="35C6DBAA" w14:textId="12E82176" w:rsidR="0034394B" w:rsidRPr="00614450" w:rsidRDefault="0034394B" w:rsidP="0034394B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="_Toc148478224"/>
       <w:r w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00405036">
@@ -6180,163 +5798,150 @@
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00ED482B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00ED482B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00614450">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00614450">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00022BAE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Figure with the caption below as required by the university</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="432EF0C9" w14:textId="77777777" w:rsidR="0034394B" w:rsidRDefault="0034394B" w:rsidP="0034394B">
       <w:pPr>
         <w:pStyle w:val="Buffer"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C7A00FC" w14:textId="77777777" w:rsidR="00A9046F" w:rsidRDefault="00A9046F" w:rsidP="00A9046F">
+    <w:p w14:paraId="2D5FE505" w14:textId="52E1B167" w:rsidR="00022BAE" w:rsidRDefault="00022BAE" w:rsidP="00022BAE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="003965D2">
+      <w:r w:rsidRPr="00022BAE">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>While APA 7</w:t>
       </w:r>
-      <w:r w:rsidRPr="003965D2">
+      <w:r w:rsidRPr="00022BAE">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="003965D2">
+      <w:r w:rsidRPr="00022BAE">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> requires figure captions to go above the figure, the Mason University Thesis and Dissertation Service requires figure captions to go below the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> figure.  Please follow UTDS guidance.</w:t>
+        <w:t xml:space="preserve"> requires figure captions to go above the caption, the Thesis Office of George Mason University requires figure captions to go below the caption so follow the Thesis Office.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1F8F02" w14:textId="6390E4DB" w:rsidR="00A10D0C" w:rsidRPr="00372406" w:rsidRDefault="00A10D0C" w:rsidP="00FC4468">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A bunch of text that says something </w:t>
       </w:r>
       <w:r w:rsidR="00ED482B">
         <w:t>profound</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> will soon appear </w:t>
       </w:r>
       <w:r w:rsidR="00ED482B">
         <w:t>here.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="171B3E89" w14:textId="77777777" w:rsidR="00D63C81" w:rsidRDefault="00D63C81" w:rsidP="00D63C81">
       <w:pPr>
         <w:pStyle w:val="Buffer"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B3ADA33" w14:textId="59421112" w:rsidR="00B83CF2" w:rsidRDefault="00B83CF2" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc108707454"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc108707454"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Chapter </w:t>
       </w:r>
       <w:r w:rsidR="00ED482B">
         <w:t>Two</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="6BD1947E" w14:textId="1DA0177D" w:rsidR="00B83CF2" w:rsidRDefault="00ED482B" w:rsidP="00FC4468">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A bunch of text that says something profound will soon appear in this document. </w:t>
       </w:r>
       <w:r w:rsidR="00A10D0C">
         <w:t xml:space="preserve">A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="623A87EE" w14:textId="11B1447A" w:rsidR="00D63C81" w:rsidRDefault="00D63C81" w:rsidP="00D63C81">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A bunch of text that says something profound will soon appear </w:t>
       </w:r>
       <w:r w:rsidR="00ED482B">
         <w:t>here</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. </w:t>
       </w:r>
@@ -6375,203 +5980,195 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CCB89C3" w14:textId="77777777" w:rsidR="00ED482B" w:rsidRPr="00ED482B" w:rsidRDefault="00ED482B" w:rsidP="00ED482B"/>
     <w:p w14:paraId="3BEA6AFB" w14:textId="77777777" w:rsidR="00D63C81" w:rsidRDefault="00D63C81" w:rsidP="00D63C81">
       <w:pPr>
         <w:pStyle w:val="Object"/>
         <w:keepNext/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23BDEB69" wp14:editId="47FCD54A">
             <wp:extent cx="5486400" cy="4106545"/>
             <wp:effectExtent l="0" t="0" r="0" b="8255"/>
             <wp:docPr id="7" name="Picture 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="ajax.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4106545"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="292E85F1" w14:textId="62281B45" w:rsidR="00D63C81" w:rsidRDefault="00D63C81" w:rsidP="00D63C81">
       <w:pPr>
         <w:pStyle w:val="Buffer"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3810E2F8" w14:textId="77777777" w:rsidR="0034394B" w:rsidRPr="00ED482B" w:rsidRDefault="0034394B" w:rsidP="0034394B">
+    <w:p w14:paraId="0156BD9B" w14:textId="3001E0FF" w:rsidR="0034394B" w:rsidRPr="00614450" w:rsidRDefault="0034394B" w:rsidP="0034394B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Ref48229706"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc32325307"/>
+      <w:bookmarkStart w:id="14" w:name="_Ref48229706"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc148478225"/>
       <w:r w:rsidRPr="00ED482B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED482B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00ED482B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00ED482B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00ED482B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED482B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00ED482B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00ED482B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00614450">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00614450">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00ED482B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ajax, a bull.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidRPr="00ED482B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE01371" w14:textId="77777777" w:rsidR="0034394B" w:rsidRDefault="0034394B" w:rsidP="0034394B">
-[...18 lines deleted...]
-    </w:p>
     <w:p w14:paraId="37AB0CA5" w14:textId="77777777" w:rsidR="0034394B" w:rsidRDefault="0034394B" w:rsidP="00D63C81">
       <w:pPr>
         <w:pStyle w:val="Buffer"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17630A39" w14:textId="37974ADA" w:rsidR="003E1F8C" w:rsidRDefault="00022BAE" w:rsidP="00022BAE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00022BAE">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>You'll</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> notice that the picture of a bull (</w:t>
+        <w:t>You'll notice that the picture of a bull (</w:t>
       </w:r>
       <w:r w:rsidRPr="00022BAE">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00022BAE">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> REF _Ref48229706  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00022BAE">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00022BAE">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Figure</w:t>
       </w:r>
@@ -6619,397 +6216,316 @@
       </w:r>
       <w:r w:rsidR="00D63C81">
         <w:t xml:space="preserve">A bunch of text that says something </w:t>
       </w:r>
       <w:r w:rsidR="00ED482B">
         <w:t>deep and profound</w:t>
       </w:r>
       <w:r w:rsidR="00D63C81">
         <w:t xml:space="preserve"> will soon appear in this </w:t>
       </w:r>
       <w:r w:rsidR="00ED482B">
         <w:t xml:space="preserve">chapter. </w:t>
       </w:r>
       <w:r w:rsidR="00D63C81">
         <w:t xml:space="preserve">A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text </w:t>
       </w:r>
       <w:r w:rsidR="00D63C81">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D8BFB28" w14:textId="77777777" w:rsidR="00C02831" w:rsidRDefault="00C02831" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc108707455"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc108707455"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix</w:t>
       </w:r>
       <w:r w:rsidR="009C4536">
         <w:t xml:space="preserve"> A</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="0E2F0E31" w14:textId="77777777" w:rsidR="00856541" w:rsidRPr="00856541" w:rsidRDefault="00856541" w:rsidP="00856541">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Appendix Title Here</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E402D6A" w14:textId="77777777" w:rsidR="009C4536" w:rsidRDefault="009C4536" w:rsidP="009C4536">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc108707456"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc108707456"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix B</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="3F1B1D84" w14:textId="77777777" w:rsidR="00856541" w:rsidRPr="00856541" w:rsidRDefault="00856541" w:rsidP="00856541">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Appendix Title Here</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E481AE9" w14:textId="77777777" w:rsidR="00B627AD" w:rsidRPr="00B627AD" w:rsidRDefault="00540B43" w:rsidP="00540B43">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc108707457"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc108707457"/>
       <w:r w:rsidRPr="00540B43">
         <w:lastRenderedPageBreak/>
         <w:t>References</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="18"/>
+    </w:p>
+    <w:p w14:paraId="1B94B58C" w14:textId="6DC96712" w:rsidR="00513ECF" w:rsidRDefault="00B627AD" w:rsidP="00233AFE">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Alliance for Excellent Education. (2012). </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Culture shift: Teaching in a learner centered environment empowered by digital learning</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from the Alliance for Excellent Education website </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00513ECF" w:rsidRPr="00057363">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.all4ed.org/files/CultureShift.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="000BA412" w14:textId="77777777" w:rsidR="00513ECF" w:rsidRDefault="00513ECF" w:rsidP="00513ECF">
-      <w:pPr>
+    <w:p w14:paraId="7FF5B39D" w14:textId="77777777" w:rsidR="00513ECF" w:rsidRDefault="00B627AD" w:rsidP="00233AFE">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Abrams, L. M., </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve">, G. F. (2003). Views from the classroom: Teachers’ opinions of statewide testing programs. </w:t>
+        <w:t xml:space="preserve">Abrams, L. M., Pedulla, J. J., &amp; Madaus, G. F. (2003). Views from the classroom: Teachers’ opinions of statewide testing programs. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Theory Into Practice</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>42</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 18–29. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00513ECF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1207/s15430421tip4201_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D8F6AAB" w14:textId="77777777" w:rsidR="00513ECF" w:rsidRDefault="00513ECF" w:rsidP="00513ECF">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="765629DA" w14:textId="0FF88EEA" w:rsidR="00513ECF" w:rsidRPr="00513ECF" w:rsidRDefault="00B627AD" w:rsidP="00233AFE">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Au, W. (2007). High stakes testing and curricular control: A qualitative </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">Au, W. (2007). High stakes testing and curricular control: A qualitative metasynthesis. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Educational Researcher</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 258–267. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00513ECF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.3102/0013189X07306523</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49385587" w14:textId="77777777" w:rsidR="00B627AD" w:rsidRPr="00B627AD" w:rsidRDefault="00B627AD" w:rsidP="00B627AD">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="699CB134" w14:textId="77777777" w:rsidR="00513ECF" w:rsidRDefault="00B627AD" w:rsidP="00233AFE">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Berry, B., &amp; Eckert, J. (2012). </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Creating teacher incentives for school excellence and equity</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from the National Education Policy Center website </w:t>
       </w:r>
       <w:r w:rsidRPr="00856541">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>http://nepc.colorado.edu/editorial-board</w:t>
       </w:r>
       <w:r w:rsidRPr="00856541">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3120C624" w14:textId="77777777" w:rsidR="00513ECF" w:rsidRDefault="00513ECF" w:rsidP="00513ECF">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="106CF7CE" w14:textId="3B4715EC" w:rsidR="00513ECF" w:rsidRPr="00513ECF" w:rsidRDefault="00B627AD" w:rsidP="00233AFE">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Billingsley, B. S. (1993). Teacher retention and attrition in special and general education:</w:t>
       </w:r>
       <w:r w:rsidR="001D341E">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7025,218 +6541,170 @@
         <w:t>The Journal of Special Education</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–174. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00513ECF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/002246699302700202</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12ED80B9" w14:textId="77777777" w:rsidR="00B627AD" w:rsidRPr="00B627AD" w:rsidRDefault="00B627AD" w:rsidP="00B627AD">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="1A4826E5" w14:textId="77777777" w:rsidR="00513ECF" w:rsidRDefault="00B627AD" w:rsidP="00233AFE">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Creswell, J. W. (2013). </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Qualitative inquiry and research design</w:t>
       </w:r>
       <w:r w:rsidR="00223316">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358F86EA" w14:textId="77777777" w:rsidR="00513ECF" w:rsidRDefault="00513ECF" w:rsidP="00513ECF">
-      <w:pPr>
+    <w:p w14:paraId="3C496B0A" w14:textId="5D08CC39" w:rsidR="00513ECF" w:rsidRPr="00513ECF" w:rsidRDefault="00B627AD" w:rsidP="00233AFE">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+      <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">, G. (2007). Why teachers leave: Factors that influence retention and resignation. </w:t>
+        <w:t xml:space="preserve">Kersaint, G., Lewis, J., Potter, R., &amp; Meisels, G. (2007). Why teachers leave: Factors that influence retention and resignation. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Teaching and Teacher Education</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 775–794.</w:t>
       </w:r>
       <w:r w:rsidR="00513ECF" w:rsidRPr="00513ECF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00513ECF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.tate.2005.12.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D0EE29D" w14:textId="77777777" w:rsidR="00B627AD" w:rsidRPr="00B627AD" w:rsidRDefault="00B627AD" w:rsidP="00B627AD">
-      <w:pPr>
+    <w:p w14:paraId="4F1873E8" w14:textId="77777777" w:rsidR="00B627AD" w:rsidRPr="00B627AD" w:rsidRDefault="00B627AD" w:rsidP="00233AFE">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lamonte, K. M. (2011). </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Examining the factors involved in a teacher’s decision to remain in the teaching profession</w:t>
       </w:r>
       <w:r w:rsidR="00B22825">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7262,384 +6730,381 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AAT </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>9102569)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78236112" w14:textId="77777777" w:rsidR="00B83CF2" w:rsidRPr="00B83CF2" w:rsidRDefault="00B83CF2" w:rsidP="003B7880">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="004FEEEC" w14:textId="77777777" w:rsidR="00636978" w:rsidRDefault="0035330B" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="NotInContentsHeading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Biography</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158D7F1F" w14:textId="1F85B698" w:rsidR="00F55C61" w:rsidRDefault="00E32387" w:rsidP="00F55C61">
+    <w:p w14:paraId="158D7F1F" w14:textId="06514CEF" w:rsidR="00F55C61" w:rsidRDefault="00000000" w:rsidP="00F55C61">
       <w:pPr>
         <w:pStyle w:val="CurriculumVitaeText"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Author"/>
           <w:id w:val="32733676"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0034247C">
             <w:t>Your Name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0050025F" w:rsidRPr="0050025F">
         <w:t xml:space="preserve"> received her Bachelor of Arts from Ge</w:t>
       </w:r>
       <w:r w:rsidR="0050025F">
         <w:t>orge Mason University in 19</w:t>
       </w:r>
       <w:r w:rsidR="00405036">
         <w:t>99</w:t>
       </w:r>
       <w:r w:rsidR="0050025F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0050025F" w:rsidRPr="0050025F">
         <w:t xml:space="preserve">She was employed as a teacher in Fairfax County and received her Master of Arts in English from George Mason University in </w:t>
       </w:r>
       <w:r w:rsidR="00405036">
         <w:t>2005</w:t>
       </w:r>
       <w:r w:rsidR="0050025F" w:rsidRPr="0050025F">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00405036">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70528241" w14:textId="77777777" w:rsidR="00E5034E" w:rsidRPr="00E5034E" w:rsidRDefault="00E5034E" w:rsidP="008B3B55">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E5034E" w:rsidRPr="00E5034E" w:rsidSect="00C02831">
-      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="2160" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="239E2312" w14:textId="77777777" w:rsidR="00E32387" w:rsidRDefault="00E32387" w:rsidP="005D7F45">
+    <w:p w14:paraId="1B7186B8" w14:textId="77777777" w:rsidR="009F0AC8" w:rsidRDefault="009F0AC8" w:rsidP="005D7F45">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E006629" w14:textId="77777777" w:rsidR="00E32387" w:rsidRDefault="00E32387" w:rsidP="005D7F45">
+    <w:p w14:paraId="49683CE0" w14:textId="77777777" w:rsidR="009F0AC8" w:rsidRDefault="009F0AC8" w:rsidP="005D7F45">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6396B628" w14:textId="77777777" w:rsidR="00527F40" w:rsidRDefault="00527F40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1119795647"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="4D4D3F5F" w14:textId="04345475" w:rsidR="00527F40" w:rsidRDefault="00527F40">
+      <w:p w14:paraId="4D4D3F5F" w14:textId="1339A905" w:rsidR="00527F40" w:rsidRDefault="00527F40">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000322A5">
+        <w:r w:rsidR="00CD6A09">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>ix</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="278509D6" w14:textId="77777777" w:rsidR="00527F40" w:rsidRDefault="00527F40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1097292610"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="4F9BD8A7" w14:textId="0F571759" w:rsidR="00527F40" w:rsidRDefault="00527F40">
+      <w:p w14:paraId="4F9BD8A7" w14:textId="2F65236D" w:rsidR="00527F40" w:rsidRDefault="00527F40">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="005D7F45">
           <w:rPr>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="005D7F45">
           <w:rPr>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="005D7F45">
           <w:rPr>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000322A5">
+        <w:r w:rsidR="00CD6A09">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
           </w:rPr>
           <w:t>x</w:t>
         </w:r>
         <w:r w:rsidRPr="005D7F45">
           <w:rPr>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="28D36C24" w14:textId="77777777" w:rsidR="00527F40" w:rsidRDefault="00527F40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="50750455"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="6B0A68F9" w14:textId="213E1DA2" w:rsidR="00527F40" w:rsidRDefault="00527F40">
+      <w:p w14:paraId="6B0A68F9" w14:textId="6FFEC806" w:rsidR="00527F40" w:rsidRDefault="00527F40">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="000322A5">
+        <w:r w:rsidR="00CD6A09">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="096A1870" w14:textId="77777777" w:rsidR="00527F40" w:rsidRDefault="00527F40">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B01484C" w14:textId="77777777" w:rsidR="00E32387" w:rsidRDefault="00E32387" w:rsidP="005D7F45">
+    <w:p w14:paraId="5E44D0C6" w14:textId="77777777" w:rsidR="009F0AC8" w:rsidRDefault="009F0AC8" w:rsidP="005D7F45">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6899F02A" w14:textId="77777777" w:rsidR="00E32387" w:rsidRDefault="00E32387" w:rsidP="005D7F45">
+    <w:p w14:paraId="4A67FE72" w14:textId="77777777" w:rsidR="009F0AC8" w:rsidRDefault="009F0AC8" w:rsidP="005D7F45">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34166A45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B75856F0"/>
     <w:lvl w:ilvl="0" w:tplc="94ECA178">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -7935,257 +7400,254 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="310016868">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1351639555">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1150026250">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="50"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00636978"/>
     <w:rsid w:val="00001390"/>
     <w:rsid w:val="00001C5C"/>
     <w:rsid w:val="0001079C"/>
     <w:rsid w:val="00022B40"/>
     <w:rsid w:val="00022BAE"/>
-    <w:rsid w:val="000322A5"/>
     <w:rsid w:val="00033560"/>
     <w:rsid w:val="00034A8B"/>
     <w:rsid w:val="00036795"/>
     <w:rsid w:val="00036DC1"/>
     <w:rsid w:val="00044A5E"/>
     <w:rsid w:val="00092A57"/>
     <w:rsid w:val="000A2F09"/>
     <w:rsid w:val="000C2204"/>
     <w:rsid w:val="000C550B"/>
     <w:rsid w:val="000C7050"/>
     <w:rsid w:val="000D5C3B"/>
     <w:rsid w:val="00105996"/>
     <w:rsid w:val="00106F2D"/>
     <w:rsid w:val="001119EC"/>
     <w:rsid w:val="001128F5"/>
     <w:rsid w:val="00122A28"/>
-    <w:rsid w:val="00123898"/>
     <w:rsid w:val="00125D37"/>
     <w:rsid w:val="00126319"/>
     <w:rsid w:val="00130AF2"/>
     <w:rsid w:val="0013535D"/>
     <w:rsid w:val="00136F2C"/>
     <w:rsid w:val="00144141"/>
     <w:rsid w:val="00145CB4"/>
     <w:rsid w:val="001611D7"/>
     <w:rsid w:val="00161FEA"/>
     <w:rsid w:val="00164C5F"/>
     <w:rsid w:val="00166877"/>
     <w:rsid w:val="00167106"/>
     <w:rsid w:val="00172778"/>
     <w:rsid w:val="00174FB3"/>
     <w:rsid w:val="00175117"/>
     <w:rsid w:val="00182933"/>
     <w:rsid w:val="0018609B"/>
     <w:rsid w:val="001868CB"/>
     <w:rsid w:val="00191486"/>
     <w:rsid w:val="001A58BB"/>
     <w:rsid w:val="001B02E6"/>
     <w:rsid w:val="001B79CD"/>
+    <w:rsid w:val="001C24E1"/>
     <w:rsid w:val="001C7E67"/>
     <w:rsid w:val="001D341E"/>
     <w:rsid w:val="00203729"/>
     <w:rsid w:val="00203928"/>
     <w:rsid w:val="0020411A"/>
     <w:rsid w:val="00206500"/>
     <w:rsid w:val="00223316"/>
     <w:rsid w:val="00223797"/>
     <w:rsid w:val="0022480B"/>
+    <w:rsid w:val="00233AFE"/>
     <w:rsid w:val="00233D76"/>
     <w:rsid w:val="00254F0A"/>
     <w:rsid w:val="00267628"/>
     <w:rsid w:val="0027103A"/>
     <w:rsid w:val="00273199"/>
-    <w:rsid w:val="002873CB"/>
     <w:rsid w:val="002920E3"/>
     <w:rsid w:val="002953A9"/>
     <w:rsid w:val="002A0FC1"/>
     <w:rsid w:val="002A1AA0"/>
     <w:rsid w:val="002C0355"/>
     <w:rsid w:val="002C06DF"/>
     <w:rsid w:val="002C24F4"/>
     <w:rsid w:val="002D2E78"/>
     <w:rsid w:val="002D5F6C"/>
     <w:rsid w:val="002F169F"/>
-    <w:rsid w:val="002F3129"/>
     <w:rsid w:val="002F6406"/>
     <w:rsid w:val="00314502"/>
     <w:rsid w:val="0031641C"/>
     <w:rsid w:val="00320AE4"/>
     <w:rsid w:val="0033286F"/>
     <w:rsid w:val="00332F03"/>
     <w:rsid w:val="0034240B"/>
     <w:rsid w:val="0034247C"/>
     <w:rsid w:val="003438A4"/>
     <w:rsid w:val="0034394B"/>
     <w:rsid w:val="00344C39"/>
     <w:rsid w:val="0035092C"/>
     <w:rsid w:val="0035330B"/>
     <w:rsid w:val="00353338"/>
     <w:rsid w:val="00354061"/>
     <w:rsid w:val="00364941"/>
     <w:rsid w:val="0037227E"/>
     <w:rsid w:val="00372315"/>
     <w:rsid w:val="00372406"/>
     <w:rsid w:val="00381574"/>
     <w:rsid w:val="0039204B"/>
-    <w:rsid w:val="00394ACB"/>
     <w:rsid w:val="003A2C88"/>
     <w:rsid w:val="003B0225"/>
     <w:rsid w:val="003B6E2B"/>
     <w:rsid w:val="003B7880"/>
     <w:rsid w:val="003C4C5E"/>
     <w:rsid w:val="003D53BF"/>
     <w:rsid w:val="003E0C2D"/>
     <w:rsid w:val="003E139E"/>
     <w:rsid w:val="003E1F8C"/>
     <w:rsid w:val="003F160D"/>
     <w:rsid w:val="003F7974"/>
     <w:rsid w:val="00403930"/>
     <w:rsid w:val="00405036"/>
     <w:rsid w:val="00405FDD"/>
     <w:rsid w:val="00410071"/>
     <w:rsid w:val="0041391B"/>
     <w:rsid w:val="00430127"/>
+    <w:rsid w:val="0043027E"/>
     <w:rsid w:val="00434464"/>
     <w:rsid w:val="0044172A"/>
     <w:rsid w:val="00441A23"/>
     <w:rsid w:val="004432DE"/>
     <w:rsid w:val="004440A2"/>
     <w:rsid w:val="00452443"/>
     <w:rsid w:val="004611CE"/>
     <w:rsid w:val="00465363"/>
     <w:rsid w:val="004708FF"/>
     <w:rsid w:val="00473180"/>
     <w:rsid w:val="004921FF"/>
     <w:rsid w:val="004B439D"/>
     <w:rsid w:val="004B79AA"/>
     <w:rsid w:val="004D1E28"/>
     <w:rsid w:val="004F0725"/>
     <w:rsid w:val="004F2638"/>
     <w:rsid w:val="004F67CF"/>
     <w:rsid w:val="0050025F"/>
     <w:rsid w:val="00507127"/>
     <w:rsid w:val="00511A1D"/>
     <w:rsid w:val="00513ECF"/>
     <w:rsid w:val="005149B9"/>
     <w:rsid w:val="005211D7"/>
     <w:rsid w:val="00526EFE"/>
     <w:rsid w:val="00527F40"/>
     <w:rsid w:val="00533C65"/>
     <w:rsid w:val="00540B43"/>
     <w:rsid w:val="00542FD0"/>
     <w:rsid w:val="00562F8B"/>
     <w:rsid w:val="005631F2"/>
     <w:rsid w:val="005635BC"/>
     <w:rsid w:val="005753F3"/>
     <w:rsid w:val="005862FE"/>
     <w:rsid w:val="005934D4"/>
     <w:rsid w:val="00594ED8"/>
     <w:rsid w:val="00596E17"/>
     <w:rsid w:val="005A1759"/>
     <w:rsid w:val="005B0A5D"/>
     <w:rsid w:val="005C6C29"/>
     <w:rsid w:val="005D14D1"/>
     <w:rsid w:val="005D6AB0"/>
     <w:rsid w:val="005D7F45"/>
     <w:rsid w:val="005E32C7"/>
-    <w:rsid w:val="005F2429"/>
     <w:rsid w:val="00611021"/>
+    <w:rsid w:val="00614450"/>
     <w:rsid w:val="006168A6"/>
     <w:rsid w:val="006352F0"/>
     <w:rsid w:val="00636978"/>
     <w:rsid w:val="006435E3"/>
     <w:rsid w:val="006478DE"/>
     <w:rsid w:val="00655226"/>
     <w:rsid w:val="006613C4"/>
     <w:rsid w:val="0066751C"/>
     <w:rsid w:val="00674EE5"/>
-    <w:rsid w:val="006842DF"/>
     <w:rsid w:val="00691604"/>
     <w:rsid w:val="0069561E"/>
     <w:rsid w:val="00695CC4"/>
     <w:rsid w:val="006A376F"/>
     <w:rsid w:val="006A7E86"/>
     <w:rsid w:val="006B7E29"/>
     <w:rsid w:val="006D4E40"/>
     <w:rsid w:val="006D5DAC"/>
     <w:rsid w:val="006F4A77"/>
     <w:rsid w:val="00706509"/>
     <w:rsid w:val="00707A52"/>
     <w:rsid w:val="0071190C"/>
     <w:rsid w:val="007123C4"/>
     <w:rsid w:val="007203BC"/>
     <w:rsid w:val="0074078D"/>
     <w:rsid w:val="00740D0F"/>
     <w:rsid w:val="00747F52"/>
     <w:rsid w:val="00752BD8"/>
     <w:rsid w:val="00755065"/>
     <w:rsid w:val="007558AE"/>
     <w:rsid w:val="007678E9"/>
     <w:rsid w:val="00772201"/>
     <w:rsid w:val="00777FC5"/>
     <w:rsid w:val="007834F6"/>
     <w:rsid w:val="0078634C"/>
@@ -8211,71 +7673,69 @@
     <w:rsid w:val="00823B3D"/>
     <w:rsid w:val="00826E60"/>
     <w:rsid w:val="00836302"/>
     <w:rsid w:val="008411F3"/>
     <w:rsid w:val="00853E22"/>
     <w:rsid w:val="00856541"/>
     <w:rsid w:val="00856823"/>
     <w:rsid w:val="008609CE"/>
     <w:rsid w:val="008642AF"/>
     <w:rsid w:val="00895B7B"/>
     <w:rsid w:val="008A3C02"/>
     <w:rsid w:val="008B3B55"/>
     <w:rsid w:val="008C2DDF"/>
     <w:rsid w:val="008C34FA"/>
     <w:rsid w:val="008D75B2"/>
     <w:rsid w:val="008F7807"/>
     <w:rsid w:val="0090526D"/>
     <w:rsid w:val="00920D08"/>
     <w:rsid w:val="0093489A"/>
     <w:rsid w:val="00945433"/>
     <w:rsid w:val="00951AD2"/>
     <w:rsid w:val="00954AD7"/>
     <w:rsid w:val="00980491"/>
     <w:rsid w:val="009901A0"/>
     <w:rsid w:val="009920D9"/>
-    <w:rsid w:val="00992174"/>
     <w:rsid w:val="009A16E4"/>
     <w:rsid w:val="009A4487"/>
     <w:rsid w:val="009C105D"/>
     <w:rsid w:val="009C3A90"/>
     <w:rsid w:val="009C4536"/>
     <w:rsid w:val="009D1084"/>
     <w:rsid w:val="009D11C1"/>
     <w:rsid w:val="009D15AF"/>
+    <w:rsid w:val="009F0AC8"/>
     <w:rsid w:val="009F64C5"/>
     <w:rsid w:val="00A04EC1"/>
     <w:rsid w:val="00A10D0C"/>
     <w:rsid w:val="00A116EA"/>
     <w:rsid w:val="00A248F2"/>
     <w:rsid w:val="00A326FB"/>
     <w:rsid w:val="00A66B59"/>
     <w:rsid w:val="00A674E0"/>
-    <w:rsid w:val="00A70B40"/>
     <w:rsid w:val="00A756BF"/>
     <w:rsid w:val="00A871D3"/>
-    <w:rsid w:val="00A9046F"/>
     <w:rsid w:val="00AA2409"/>
     <w:rsid w:val="00AA5D38"/>
     <w:rsid w:val="00AC6085"/>
     <w:rsid w:val="00AE1D51"/>
     <w:rsid w:val="00AE272C"/>
     <w:rsid w:val="00AE3ADC"/>
     <w:rsid w:val="00AE61E8"/>
     <w:rsid w:val="00AF1486"/>
     <w:rsid w:val="00B14C9A"/>
     <w:rsid w:val="00B22825"/>
     <w:rsid w:val="00B30776"/>
     <w:rsid w:val="00B45CD5"/>
     <w:rsid w:val="00B52C27"/>
     <w:rsid w:val="00B627AD"/>
     <w:rsid w:val="00B737BF"/>
     <w:rsid w:val="00B81410"/>
     <w:rsid w:val="00B83CF2"/>
     <w:rsid w:val="00B91419"/>
     <w:rsid w:val="00B9569A"/>
     <w:rsid w:val="00BB4A25"/>
     <w:rsid w:val="00BB6E49"/>
     <w:rsid w:val="00BC30CB"/>
     <w:rsid w:val="00BF1DFE"/>
     <w:rsid w:val="00BF275A"/>
     <w:rsid w:val="00C02831"/>
@@ -8297,152 +7757,149 @@
     <w:rsid w:val="00CB3C17"/>
     <w:rsid w:val="00CB5A37"/>
     <w:rsid w:val="00CD27E3"/>
     <w:rsid w:val="00CD6A09"/>
     <w:rsid w:val="00CE3DBF"/>
     <w:rsid w:val="00CF73EF"/>
     <w:rsid w:val="00D05D07"/>
     <w:rsid w:val="00D0690E"/>
     <w:rsid w:val="00D17CB7"/>
     <w:rsid w:val="00D333CD"/>
     <w:rsid w:val="00D44370"/>
     <w:rsid w:val="00D56825"/>
     <w:rsid w:val="00D57FC9"/>
     <w:rsid w:val="00D63C81"/>
     <w:rsid w:val="00D70551"/>
     <w:rsid w:val="00D730D2"/>
     <w:rsid w:val="00D74CFA"/>
     <w:rsid w:val="00D76B47"/>
     <w:rsid w:val="00D8462B"/>
     <w:rsid w:val="00D91610"/>
     <w:rsid w:val="00DA5CA7"/>
     <w:rsid w:val="00DA69C7"/>
     <w:rsid w:val="00DB3A8B"/>
     <w:rsid w:val="00DB57E6"/>
     <w:rsid w:val="00DB74C0"/>
-    <w:rsid w:val="00DE0182"/>
     <w:rsid w:val="00DE366C"/>
     <w:rsid w:val="00DE54B5"/>
     <w:rsid w:val="00DF1E33"/>
     <w:rsid w:val="00E056AE"/>
-    <w:rsid w:val="00E32387"/>
     <w:rsid w:val="00E35136"/>
     <w:rsid w:val="00E42231"/>
     <w:rsid w:val="00E43438"/>
     <w:rsid w:val="00E5034E"/>
     <w:rsid w:val="00E518BD"/>
     <w:rsid w:val="00E60D33"/>
     <w:rsid w:val="00E743FF"/>
-    <w:rsid w:val="00E827F8"/>
     <w:rsid w:val="00EA09ED"/>
     <w:rsid w:val="00EA5733"/>
     <w:rsid w:val="00EA5EB5"/>
     <w:rsid w:val="00EB1D7B"/>
     <w:rsid w:val="00EB2252"/>
     <w:rsid w:val="00EB655C"/>
+    <w:rsid w:val="00EC0080"/>
     <w:rsid w:val="00EC0124"/>
     <w:rsid w:val="00ED1CEC"/>
     <w:rsid w:val="00ED2281"/>
     <w:rsid w:val="00ED308D"/>
     <w:rsid w:val="00ED482B"/>
     <w:rsid w:val="00EE1D8B"/>
     <w:rsid w:val="00EF70D9"/>
     <w:rsid w:val="00F02120"/>
     <w:rsid w:val="00F06142"/>
     <w:rsid w:val="00F17B62"/>
     <w:rsid w:val="00F22A84"/>
     <w:rsid w:val="00F231DF"/>
     <w:rsid w:val="00F256BE"/>
     <w:rsid w:val="00F319C3"/>
     <w:rsid w:val="00F54D8A"/>
     <w:rsid w:val="00F55C61"/>
     <w:rsid w:val="00F5610D"/>
     <w:rsid w:val="00F708E1"/>
     <w:rsid w:val="00F71EE8"/>
     <w:rsid w:val="00F727B4"/>
     <w:rsid w:val="00F8064B"/>
     <w:rsid w:val="00F8775D"/>
     <w:rsid w:val="00F87EAA"/>
     <w:rsid w:val="00F9204C"/>
     <w:rsid w:val="00FA0D63"/>
     <w:rsid w:val="00FB372C"/>
-    <w:rsid w:val="00FB54FE"/>
     <w:rsid w:val="00FB6BE9"/>
     <w:rsid w:val="00FC23D2"/>
     <w:rsid w:val="00FC4468"/>
     <w:rsid w:val="00FD1945"/>
     <w:rsid w:val="00FD1C32"/>
     <w:rsid w:val="00FD694D"/>
     <w:rsid w:val="00FE452A"/>
     <w:rsid w:val="00FE5AEF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2CEC56FA"/>
   <w15:docId w15:val="{F3B50E2D-EA38-4DC5-8468-B7F5E24016CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8770,50 +8227,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003B7880"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00092A57"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:pageBreakBefore/>
@@ -9879,51 +9341,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D341E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="0022480B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="343632955">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2008749962">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -10198,59 +9660,59 @@
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1880245518">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.gmu.edu/sites/default/files/u111/MacInstructions.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.all4ed.org/files/CultureShift.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177%2F002246699302700202" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject2.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3102%2F0013189X07306523" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.emf"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.gmu.edu/sites/default/files/u111/MacInstructions.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1207/s15430421tip4201_4" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psycnet.apa.org/doi/10.1016/j.tate.2005.12.004" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1207/s15430421tip4201_4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.all4ed.org/files/CultureShift.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psycnet.apa.org/doi/10.1016/j.tate.2005.12.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177%2F002246699302700202" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3102%2F0013189X07306523" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B7E43F1B1AF645258AF4FAFB7082FA26"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{549CE0AC-2F23-4D09-91F2-CAE753191ADC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="008572E2" w:rsidRDefault="00112EAF">
           <w:r w:rsidRPr="001B1A0F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
@@ -10458,283 +9920,282 @@
           <w:r w:rsidRPr="003A756D">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Status]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="316A4A9F74BE49FBA9121A41BE21DE83"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{10F6AAC6-B490-488A-B1B4-0B856D85EE08}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009068A0" w:rsidRDefault="00C356D0" w:rsidP="00C356D0">
+        <w:p w:rsidR="00D35B92" w:rsidRDefault="00C356D0" w:rsidP="00C356D0">
           <w:pPr>
             <w:pStyle w:val="316A4A9F74BE49FBA9121A41BE21DE83"/>
           </w:pPr>
           <w:r w:rsidRPr="001B1A0F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Author]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00112EAF"/>
     <w:rsid w:val="00017FD5"/>
     <w:rsid w:val="00077A6F"/>
     <w:rsid w:val="00092FF3"/>
     <w:rsid w:val="000A27BC"/>
     <w:rsid w:val="000B3FA1"/>
     <w:rsid w:val="000C2A41"/>
     <w:rsid w:val="000E7BC4"/>
     <w:rsid w:val="001043F5"/>
+    <w:rsid w:val="00105F5E"/>
     <w:rsid w:val="00112EAF"/>
     <w:rsid w:val="00117009"/>
     <w:rsid w:val="0011763B"/>
     <w:rsid w:val="00143B46"/>
     <w:rsid w:val="001639B8"/>
     <w:rsid w:val="00163B48"/>
     <w:rsid w:val="00184053"/>
-    <w:rsid w:val="001922EF"/>
+    <w:rsid w:val="001C1441"/>
     <w:rsid w:val="001D4B31"/>
     <w:rsid w:val="00230801"/>
     <w:rsid w:val="00277052"/>
     <w:rsid w:val="002B65D6"/>
+    <w:rsid w:val="002E0F92"/>
     <w:rsid w:val="003469DB"/>
     <w:rsid w:val="0035406D"/>
     <w:rsid w:val="00367373"/>
     <w:rsid w:val="00376F7E"/>
     <w:rsid w:val="00386AC3"/>
     <w:rsid w:val="00391B54"/>
     <w:rsid w:val="003B14F1"/>
     <w:rsid w:val="003F2B58"/>
     <w:rsid w:val="004435E5"/>
     <w:rsid w:val="0045720C"/>
     <w:rsid w:val="004A3B3D"/>
     <w:rsid w:val="0051401E"/>
     <w:rsid w:val="005236F3"/>
     <w:rsid w:val="00546719"/>
     <w:rsid w:val="005839A1"/>
     <w:rsid w:val="005C3A83"/>
     <w:rsid w:val="005C53C8"/>
     <w:rsid w:val="00620FFF"/>
     <w:rsid w:val="0064496F"/>
     <w:rsid w:val="0066564B"/>
     <w:rsid w:val="00682921"/>
     <w:rsid w:val="00691E5F"/>
     <w:rsid w:val="006A2056"/>
     <w:rsid w:val="006B495B"/>
-    <w:rsid w:val="006B7AFF"/>
     <w:rsid w:val="006C3175"/>
     <w:rsid w:val="006C349D"/>
     <w:rsid w:val="00745716"/>
     <w:rsid w:val="00747C64"/>
-    <w:rsid w:val="007667E3"/>
     <w:rsid w:val="007D195B"/>
     <w:rsid w:val="008127AA"/>
     <w:rsid w:val="008172EB"/>
     <w:rsid w:val="00825105"/>
     <w:rsid w:val="00836FA9"/>
     <w:rsid w:val="00854428"/>
     <w:rsid w:val="00856DA2"/>
     <w:rsid w:val="008572E2"/>
     <w:rsid w:val="008832D1"/>
     <w:rsid w:val="008D1DF7"/>
     <w:rsid w:val="008D41FD"/>
     <w:rsid w:val="00905B17"/>
     <w:rsid w:val="00905E83"/>
-    <w:rsid w:val="009068A0"/>
     <w:rsid w:val="00961344"/>
     <w:rsid w:val="009A7FB4"/>
     <w:rsid w:val="00AA0339"/>
     <w:rsid w:val="00AB26FA"/>
     <w:rsid w:val="00B263C6"/>
     <w:rsid w:val="00B40080"/>
     <w:rsid w:val="00B52B7D"/>
     <w:rsid w:val="00BC3787"/>
     <w:rsid w:val="00BD36A3"/>
     <w:rsid w:val="00C356D0"/>
     <w:rsid w:val="00C52923"/>
     <w:rsid w:val="00CB6772"/>
     <w:rsid w:val="00CB7CFD"/>
     <w:rsid w:val="00CF7D36"/>
     <w:rsid w:val="00D00655"/>
     <w:rsid w:val="00D06946"/>
     <w:rsid w:val="00D10881"/>
+    <w:rsid w:val="00D35B92"/>
     <w:rsid w:val="00D64826"/>
     <w:rsid w:val="00D8616D"/>
     <w:rsid w:val="00D960BA"/>
-    <w:rsid w:val="00DA3D66"/>
-    <w:rsid w:val="00E723DC"/>
     <w:rsid w:val="00E83750"/>
     <w:rsid w:val="00E85DDC"/>
     <w:rsid w:val="00EB04FB"/>
     <w:rsid w:val="00EB06EF"/>
     <w:rsid w:val="00EB6151"/>
     <w:rsid w:val="00ED336D"/>
     <w:rsid w:val="00F10716"/>
     <w:rsid w:val="00F47743"/>
     <w:rsid w:val="00F7250C"/>
     <w:rsid w:val="00FA3299"/>
     <w:rsid w:val="00FD5131"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11062,50 +10523,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008572E2"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -11116,51 +10582,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C356D0"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="316A4A9F74BE49FBA9121A41BE21DE83">
     <w:name w:val="316A4A9F74BE49FBA9121A41BE21DE83"/>
     <w:rsid w:val="00C356D0"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
@@ -11413,83 +10879,83 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94654C8C-A9A1-4ED7-B666-F52160F69042}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{140A487C-7AD2-40B9-B772-918EA39D42AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>22</Pages>
-[...1 lines deleted...]
-  <Characters>10523</Characters>
+  <Pages>1</Pages>
+  <Words>1864</Words>
+  <Characters>10627</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>87</Lines>
+  <Lines>88</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Title of Dissertation</vt:lpstr>
+      <vt:lpstr>title of Dissertation goes here underlined and in all caps</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager>Full Name</Manager>
+  <Manager>First Last</Manager>
   <Company>George Mason University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12345</CharactersWithSpaces>
+  <CharactersWithSpaces>12467</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Title of Dissertation</dc:title>
   <dc:subject>Academic Discipline for Degree--DO NOT include concentration</dc:subject>
   <dc:creator>Your Name</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Doctor of Philosophy</cp:category>
   <cp:contentStatus>Dissertation</cp:contentStatus>
 </cp:coreProperties>
 </file>