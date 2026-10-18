--- v0 (2025-10-01)
+++ v1 (2026-10-18)
@@ -1,146 +1,141 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_GoBack" w:displacedByCustomXml="next"/>
-    <w:bookmarkEnd w:id="0" w:displacedByCustomXml="next"/>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val="Title"/>
         <w:id w:val="32733611"/>
         <w:placeholder>
           <w:docPart w:val="ECA65232307A4D788EAA89940B05BEF1"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="4891DC8E" w14:textId="76704767" w:rsidR="002C24F4" w:rsidRPr="00092A57" w:rsidRDefault="001217D0" w:rsidP="00FD3C23">
           <w:pPr>
             <w:pStyle w:val="ApprovalPage"/>
           </w:pPr>
           <w:r>
             <w:t>Title of Dissertation</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1EC706E9" w14:textId="77777777" w:rsidR="008411F3" w:rsidRDefault="008411F3" w:rsidP="00144141">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="004644A5">
         <w:t>by</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5460CB85" w14:textId="19A926DE" w:rsidR="00434464" w:rsidRPr="004644A5" w:rsidRDefault="00434464" w:rsidP="00144141">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C6AD48F" w14:textId="663DEDF1" w:rsidR="00175117" w:rsidRDefault="00585B30" w:rsidP="00144141">
+    <w:p w14:paraId="1C6AD48F" w14:textId="663DEDF1" w:rsidR="00175117" w:rsidRDefault="00000000" w:rsidP="00144141">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Author"/>
           <w:tag w:val="Author"/>
           <w:id w:val="32733621"/>
           <w:placeholder>
             <w:docPart w:val="81A006DC98B5445C8E22B7E42066A2C7"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0034247C">
             <w:t>Your Name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="49692A72" w14:textId="77777777" w:rsidR="008411F3" w:rsidRPr="004644A5" w:rsidRDefault="008411F3" w:rsidP="00144141">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="004644A5">
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Status"/>
           <w:tag w:val="Status"/>
           <w:id w:val="519893274"/>
           <w:placeholder>
             <w:docPart w:val="B63E3657B7A04BEE8BABCC718170B4E4"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00167106">
             <w:t>Dissertation</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="628E2F9A" w14:textId="77777777" w:rsidR="008411F3" w:rsidRPr="004644A5" w:rsidRDefault="008411F3" w:rsidP="00144141">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="004644A5">
         <w:t>Submitted to the</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03C51F22" w14:textId="77777777" w:rsidR="008411F3" w:rsidRPr="004644A5" w:rsidRDefault="008411F3" w:rsidP="00144141">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="004644A5">
         <w:t>Graduate Faculty</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C481C51" w14:textId="77777777" w:rsidR="008411F3" w:rsidRPr="004644A5" w:rsidRDefault="008411F3" w:rsidP="00144141">
       <w:pPr>
@@ -171,51 +166,50 @@
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="004644A5">
         <w:t>The Requirements for the Degree</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22B72433" w14:textId="77777777" w:rsidR="00E35136" w:rsidRPr="004644A5" w:rsidRDefault="00E35136" w:rsidP="00144141">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>of</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Category"/>
         <w:tag w:val="Category"/>
         <w:id w:val="693366691"/>
         <w:placeholder>
           <w:docPart w:val="584DA378EC104283B3F7101DD965516A"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="66F46A6D" w14:textId="77777777" w:rsidR="00980491" w:rsidRDefault="00167106" w:rsidP="00144141">
           <w:pPr>
             <w:jc w:val="center"/>
           </w:pPr>
           <w:r>
             <w:t>Doctor of Philosophy</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="49A3D6C0" w14:textId="77777777" w:rsidR="00980491" w:rsidRDefault="0069561E" w:rsidP="00144141">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D7266F5" w14:textId="77777777" w:rsidR="00980491" w:rsidRDefault="00980491" w:rsidP="00144141"/>
     <w:p w14:paraId="18E48B5D" w14:textId="77777777" w:rsidR="008411F3" w:rsidRDefault="008411F3" w:rsidP="008F7807">
       <w:r w:rsidRPr="004644A5">
         <w:t>Committee:</w:t>
       </w:r>
     </w:p>
@@ -320,154 +314,150 @@
       <w:r w:rsidRPr="00ED1CEC">
         <w:t>George Mason University</w:t>
       </w:r>
       <w:r w:rsidR="004921FF" w:rsidRPr="00ED1CEC">
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00ED1CEC">
         <w:t>Fairfax, VA</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED1CEC">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val="Title"/>
         <w:id w:val="32733610"/>
         <w:lock w:val="sdtLocked"/>
         <w:placeholder>
           <w:docPart w:val="B7E43F1B1AF645258AF4FAFB7082FA26"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="1E9786D6" w14:textId="792106BF" w:rsidR="00044A5E" w:rsidRDefault="001217D0" w:rsidP="00FD3C23">
           <w:pPr>
             <w:pStyle w:val="TitlePageHeading"/>
           </w:pPr>
           <w:r>
             <w:t>Title of Dissertation</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="361C86ED" w14:textId="72CA9AA8" w:rsidR="00044A5E" w:rsidRDefault="00044A5E" w:rsidP="0074078D">
       <w:pPr>
         <w:pStyle w:val="TitlePageText"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Status"/>
           <w:tag w:val=""/>
           <w:id w:val="189645647"/>
           <w:placeholder>
             <w:docPart w:val="2D34677255F944AF836855B03B15B4A2"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0034247C">
             <w:t>Dissertation</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003438A4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">submitted </w:t>
       </w:r>
       <w:r w:rsidRPr="002C24F4">
         <w:t>in partial fulfillment of the requirements for the degree of</w:t>
       </w:r>
       <w:r w:rsidR="00CA7683">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Category"/>
           <w:tag w:val="Category"/>
           <w:id w:val="693366696"/>
           <w:placeholder>
             <w:docPart w:val="2E1E3A126573455EAFC608073BEE4AF6"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0034247C">
             <w:t>Doctor of Philosophy</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="002C24F4">
         <w:t xml:space="preserve"> at George Mason Universit</w:t>
       </w:r>
       <w:r w:rsidR="00F2067C">
         <w:t>y</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F70FB00" w14:textId="77777777" w:rsidR="00044A5E" w:rsidRDefault="009C105D" w:rsidP="00F727B4">
       <w:pPr>
         <w:pStyle w:val="TitlePageText"/>
       </w:pPr>
       <w:r>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00044A5E" w:rsidRPr="002C24F4">
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5A2517" w14:textId="4748673A" w:rsidR="0069561E" w:rsidRDefault="00585B30" w:rsidP="0069561E">
+    <w:p w14:paraId="2C5A2517" w14:textId="4748673A" w:rsidR="0069561E" w:rsidRDefault="00000000" w:rsidP="0069561E">
       <w:pPr>
         <w:pStyle w:val="TitlePageText"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Author"/>
           <w:tag w:val="Author"/>
           <w:id w:val="32733629"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="3A2CCDE93687480D867D365DA2F21355"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0034247C">
             <w:t>Your Name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="194DA106" w14:textId="77777777" w:rsidR="0069561E" w:rsidRDefault="0069561E" w:rsidP="0069561E">
       <w:pPr>
         <w:pStyle w:val="TitlePageText"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Master of Science</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52272976" w14:textId="77777777" w:rsidR="00044A5E" w:rsidRDefault="00AA5D38" w:rsidP="0069561E">
       <w:pPr>
         <w:pStyle w:val="TitlePageText"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Syracuse University</w:t>
       </w:r>
       <w:r w:rsidR="0069561E">
@@ -503,51 +493,50 @@
     </w:p>
     <w:p w14:paraId="42EE8FC7" w14:textId="77777777" w:rsidR="0069561E" w:rsidRDefault="0069561E" w:rsidP="0069561E">
       <w:pPr>
         <w:pStyle w:val="TitlePageText"/>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="550E8F79" w14:textId="28CD6BB2" w:rsidR="002C24F4" w:rsidRDefault="00F87EAA" w:rsidP="00F727B4">
       <w:pPr>
         <w:pStyle w:val="TitlePageText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Director: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Manager"/>
           <w:tag w:val="Manager"/>
           <w:id w:val="32733644"/>
           <w:placeholder>
             <w:docPart w:val="832BB471D0B548E8AA8F6B448C0964FE"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Manager[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003C0273">
             <w:t>Full Name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00044A5E" w:rsidRPr="002C24F4">
         <w:t>, Professor</w:t>
       </w:r>
       <w:r w:rsidR="002C24F4">
         <w:br/>
       </w:r>
       <w:r w:rsidR="0069561E">
         <w:t>College of Education and Human Development</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA2F385" w14:textId="4B74DC76" w:rsidR="005D7F45" w:rsidRDefault="001217D0" w:rsidP="00F727B4">
       <w:pPr>
         <w:pStyle w:val="TitlePageText"/>
       </w:pPr>
       <w:r>
         <w:t>Season Semester Year</w:t>
       </w:r>
       <w:r w:rsidR="002C24F4">
         <w:br/>
@@ -591,91 +580,98 @@
         <w:t>Copyright 2022</w:t>
       </w:r>
       <w:r w:rsidRPr="00A52CA5">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Author"/>
           <w:tag w:val="Author"/>
           <w:id w:val="420225987"/>
           <w:placeholder>
             <w:docPart w:val="5AE1132754DD4DD3B043007F2A3A01BD"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A52CA5">
             <w:rPr>
               <w:caps w:val="0"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>Your Name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00A52CA5">
         <w:rPr>
           <w:caps w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>All Rights Reserved</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69634EF8" w14:textId="77777777" w:rsidR="003E1F8C" w:rsidRDefault="003E1F8C" w:rsidP="003E1F8C"/>
     <w:p w14:paraId="21D963FA" w14:textId="77777777" w:rsidR="00B83CF2" w:rsidRDefault="00636978" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="NotInContentsHeading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00A674E0">
         <w:lastRenderedPageBreak/>
         <w:t>Dedication</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BDD262B" w14:textId="2E845206" w:rsidR="00636978" w:rsidRPr="00B83CF2" w:rsidRDefault="003C0273" w:rsidP="00655226">
       <w:pPr>
         <w:pStyle w:val="DedicationText"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The dedication is an optional page that provides you with the opportunity to dedicate this dissertation to an individual or group  </w:t>
+        <w:t xml:space="preserve">The dedication is an optional page that provides you with the opportunity to dedicate this dissertation to an individual or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">group  </w:t>
       </w:r>
       <w:r w:rsidR="00655226" w:rsidRPr="00655226">
-        <w:t xml:space="preserve">This is dedicated to </w:t>
+        <w:t>This</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00655226" w:rsidRPr="00655226">
+        <w:t xml:space="preserve"> is dedicated to </w:t>
       </w:r>
       <w:r w:rsidR="001D341E">
         <w:t>some people I really appreciate and find inspiring</w:t>
       </w:r>
       <w:r w:rsidR="00655226">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E0E09E0" w14:textId="77777777" w:rsidR="00636978" w:rsidRDefault="00636978" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="NotInContentsHeading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Acknowledgement</w:t>
       </w:r>
       <w:r w:rsidR="006435E3">
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B9DB070" w14:textId="02DDE397" w:rsidR="006435E3" w:rsidRPr="006435E3" w:rsidRDefault="003C0273" w:rsidP="006435E3">
       <w:pPr>
         <w:pStyle w:val="AcknowledgementsText"/>
       </w:pPr>
       <w:r>
@@ -703,51 +699,50 @@
         <w:t>, and the other members of my committee were of invaluable help. Finally, thanks go out to the Fenwick Library for providing a clean, quiet, and well-equipped repository in which to work.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B869F44" w14:textId="77777777" w:rsidR="00B83CF2" w:rsidRDefault="00B83CF2" w:rsidP="00FC4468">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0698C0BC" w14:textId="77777777" w:rsidR="00001C5C" w:rsidRDefault="00001C5C" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="NotInContentsHeading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Table of Contents</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="249600459"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="2D269549" w14:textId="77777777" w:rsidR="00036795" w:rsidRPr="00036795" w:rsidRDefault="00036795" w:rsidP="00273199">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
             <w:spacing w:line="240" w:lineRule="auto"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
             <w:t>Page</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="1D2BCB03" w14:textId="311B7467" w:rsidR="001217D0" w:rsidRDefault="00D17CB7" w:rsidP="001217D0">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-5" \h \z \u </w:instrText>
@@ -791,51 +786,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>vi</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3417E51E" w14:textId="0F4DA567" w:rsidR="001217D0" w:rsidRDefault="00585B30" w:rsidP="001217D0">
+        <w:p w14:paraId="3417E51E" w14:textId="0F4DA567" w:rsidR="001217D0" w:rsidRDefault="00000000" w:rsidP="001217D0">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707637" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>List of Figures</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -858,51 +853,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>vii</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="13BD7E20" w14:textId="065D3D40" w:rsidR="001217D0" w:rsidRDefault="00585B30" w:rsidP="001217D0">
+        <w:p w14:paraId="13BD7E20" w14:textId="065D3D40" w:rsidR="001217D0" w:rsidRDefault="00000000" w:rsidP="001217D0">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707638" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>List of Equations</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -925,51 +920,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>viii</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="679C5D60" w14:textId="6FB45925" w:rsidR="001217D0" w:rsidRDefault="00585B30" w:rsidP="001217D0">
+        <w:p w14:paraId="679C5D60" w14:textId="6FB45925" w:rsidR="001217D0" w:rsidRDefault="00000000" w:rsidP="001217D0">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707639" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>List of Abbreviations and/or Symbols</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -992,51 +987,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>ix</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="74B71E36" w14:textId="1127788D" w:rsidR="001217D0" w:rsidRDefault="00585B30" w:rsidP="001217D0">
+        <w:p w14:paraId="74B71E36" w14:textId="1127788D" w:rsidR="001217D0" w:rsidRDefault="00000000" w:rsidP="001217D0">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707640" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -1059,51 +1054,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="300F04DD" w14:textId="438A36F8" w:rsidR="001217D0" w:rsidRDefault="00585B30" w:rsidP="001217D0">
+        <w:p w14:paraId="300F04DD" w14:textId="438A36F8" w:rsidR="001217D0" w:rsidRDefault="00000000" w:rsidP="001217D0">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707641" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Introduction</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -1126,51 +1121,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4B3A66E1" w14:textId="7499B489" w:rsidR="001217D0" w:rsidRDefault="00585B30" w:rsidP="001217D0">
+        <w:p w14:paraId="4B3A66E1" w14:textId="7499B489" w:rsidR="001217D0" w:rsidRDefault="00000000" w:rsidP="001217D0">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707642" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Manuscript One</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -1193,51 +1188,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1A89A25A" w14:textId="1C493A5E" w:rsidR="001217D0" w:rsidRDefault="00585B30">
+        <w:p w14:paraId="1A89A25A" w14:textId="1C493A5E" w:rsidR="001217D0" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707643" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Abstract</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -1260,51 +1255,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2D261DA7" w14:textId="749B11C7" w:rsidR="001217D0" w:rsidRDefault="00585B30">
+        <w:p w14:paraId="2D261DA7" w14:textId="749B11C7" w:rsidR="001217D0" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707644" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section One Level Two Heading</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -1327,51 +1322,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2A4C6A08" w14:textId="79190046" w:rsidR="001217D0" w:rsidRDefault="00585B30">
+        <w:p w14:paraId="2A4C6A08" w14:textId="79190046" w:rsidR="001217D0" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707645" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section One Level Three Heading</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -1397,51 +1392,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="508C90FE" w14:textId="210E6459" w:rsidR="001217D0" w:rsidRDefault="00585B30">
+        <w:p w14:paraId="508C90FE" w14:textId="210E6459" w:rsidR="001217D0" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC4"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707646" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section One Level Four Heading.</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -1467,51 +1462,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3BA3432E" w14:textId="551B20CB" w:rsidR="001217D0" w:rsidRDefault="00585B30">
+        <w:p w14:paraId="3BA3432E" w14:textId="551B20CB" w:rsidR="001217D0" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC5"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707647" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section One Level Five Heading.</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
@@ -1537,51 +1532,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="01550C90" w14:textId="22B4B3B2" w:rsidR="001217D0" w:rsidRDefault="00585B30">
+        <w:p w14:paraId="01550C90" w14:textId="22B4B3B2" w:rsidR="001217D0" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707648" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Section Two</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -1604,51 +1599,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="36CFA36A" w14:textId="6E90EEE2" w:rsidR="001217D0" w:rsidRDefault="00585B30" w:rsidP="001217D0">
+        <w:p w14:paraId="36CFA36A" w14:textId="6E90EEE2" w:rsidR="001217D0" w:rsidRDefault="00000000" w:rsidP="001217D0">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707649" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendices for First Manucript</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -1671,51 +1666,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="56BCEEB4" w14:textId="7175C3A2" w:rsidR="001217D0" w:rsidRDefault="00585B30" w:rsidP="001217D0">
+        <w:p w14:paraId="56BCEEB4" w14:textId="7175C3A2" w:rsidR="001217D0" w:rsidRDefault="00000000" w:rsidP="001217D0">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707650" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>References for First Manuscript</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -1738,51 +1733,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="291E427D" w14:textId="1DC17118" w:rsidR="001217D0" w:rsidRDefault="00585B30" w:rsidP="001217D0">
+        <w:p w14:paraId="291E427D" w14:textId="1DC17118" w:rsidR="001217D0" w:rsidRDefault="00000000" w:rsidP="001217D0">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707651" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Manuscript Two</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -1805,51 +1800,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="08E979C0" w14:textId="53B72A53" w:rsidR="001217D0" w:rsidRDefault="00585B30">
+        <w:p w14:paraId="08E979C0" w14:textId="53B72A53" w:rsidR="001217D0" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707652" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Abstract for Second Manuscript</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -1872,51 +1867,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7FF06109" w14:textId="060B2CC5" w:rsidR="001217D0" w:rsidRDefault="00585B30" w:rsidP="001217D0">
+        <w:p w14:paraId="7FF06109" w14:textId="060B2CC5" w:rsidR="001217D0" w:rsidRDefault="00000000" w:rsidP="001217D0">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707653" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendices for Second Manuscript</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -1939,51 +1934,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="43C78F81" w14:textId="59886818" w:rsidR="001217D0" w:rsidRDefault="00585B30" w:rsidP="001217D0">
+        <w:p w14:paraId="43C78F81" w14:textId="59886818" w:rsidR="001217D0" w:rsidRDefault="00000000" w:rsidP="001217D0">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707654" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>References for Second Manuscript</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -2006,51 +2001,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="59D91DCE" w14:textId="54DB9AF8" w:rsidR="001217D0" w:rsidRDefault="00585B30" w:rsidP="001217D0">
+        <w:p w14:paraId="59D91DCE" w14:textId="54DB9AF8" w:rsidR="001217D0" w:rsidRDefault="00000000" w:rsidP="001217D0">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707655" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Manuscript Three</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -2073,51 +2068,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79594EC9" w14:textId="6D59FF7F" w:rsidR="001217D0" w:rsidRDefault="00585B30">
+        <w:p w14:paraId="79594EC9" w14:textId="6D59FF7F" w:rsidR="001217D0" w:rsidRDefault="00000000">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707656" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Abstract for Third Manuscript</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -2140,51 +2135,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="723064E2" w14:textId="1D797F00" w:rsidR="001217D0" w:rsidRDefault="00585B30" w:rsidP="001217D0">
+        <w:p w14:paraId="723064E2" w14:textId="1D797F00" w:rsidR="001217D0" w:rsidRDefault="00000000" w:rsidP="001217D0">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707657" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appendices for Third Manuscript</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -2207,51 +2202,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="459B39A6" w14:textId="7E451A1B" w:rsidR="001217D0" w:rsidRDefault="00585B30" w:rsidP="001217D0">
+        <w:p w14:paraId="459B39A6" w14:textId="7E451A1B" w:rsidR="001217D0" w:rsidRDefault="00000000" w:rsidP="001217D0">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707658" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>References for Third Manuscript</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -2274,51 +2269,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6EFF5F68" w14:textId="259F3A36" w:rsidR="001217D0" w:rsidRDefault="00585B30" w:rsidP="001217D0">
+        <w:p w14:paraId="6EFF5F68" w14:textId="259F3A36" w:rsidR="001217D0" w:rsidRDefault="00000000" w:rsidP="001217D0">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707659" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Chapter 5</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -2341,51 +2336,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="55FC0B45" w14:textId="38D29D6A" w:rsidR="001217D0" w:rsidRDefault="00585B30" w:rsidP="001217D0">
+        <w:p w14:paraId="55FC0B45" w14:textId="38D29D6A" w:rsidR="001217D0" w:rsidRDefault="00000000" w:rsidP="001217D0">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707660" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Optional General Appendices</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -2408,51 +2403,51 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="414944E3" w14:textId="21B62DD4" w:rsidR="001217D0" w:rsidRDefault="00585B30" w:rsidP="001217D0">
+        <w:p w14:paraId="414944E3" w14:textId="21B62DD4" w:rsidR="001217D0" w:rsidRDefault="00000000" w:rsidP="001217D0">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:sz w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc108707661" w:history="1">
             <w:r w:rsidR="001217D0" w:rsidRPr="0078200E">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Optional General References</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
@@ -2489,409 +2484,415 @@
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidR="001217D0">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
         <w:p w14:paraId="5557E4F5" w14:textId="6BB23238" w:rsidR="00166877" w:rsidRDefault="00D17CB7" w:rsidP="00FC4468">
           <w:pPr>
             <w:pStyle w:val="BodyText"/>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="27F76F56" w14:textId="77777777" w:rsidR="00636978" w:rsidRDefault="00636978" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc108707636"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc108707636"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">List of </w:t>
       </w:r>
       <w:r w:rsidR="00DB57E6">
         <w:t>T</w:t>
       </w:r>
       <w:r>
         <w:t>ables</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5A76F209" w14:textId="77777777" w:rsidR="009C3A90" w:rsidRDefault="009C3A90" w:rsidP="00F727B4">
       <w:pPr>
         <w:pStyle w:val="ListofPageLine"/>
       </w:pPr>
       <w:r>
         <w:t>Table</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009C3A90">
         <w:t>Page</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20301B2A" w14:textId="77777777" w:rsidR="00D17CB7" w:rsidRDefault="001B79CD">
+    <w:p w14:paraId="5A759EA4" w14:textId="0485C3F1" w:rsidR="00946AD5" w:rsidRDefault="001B79CD">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
+          <w:kern w:val="2"/>
           <w:sz w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00B83CF2">
         <w:instrText xml:space="preserve"> TOC \h \z \c "Table" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc431894238" w:history="1">
-        <w:r w:rsidR="002920E3" w:rsidRPr="002920E3">
+      <w:hyperlink w:anchor="_Toc148478200" w:history="1">
+        <w:r w:rsidR="00946AD5" w:rsidRPr="00BC1C94">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:iCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t xml:space="preserve">Table 1  </w:t>
+        </w:r>
+        <w:r w:rsidR="00946AD5" w:rsidRPr="00BC1C94">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Table 1</w:t>
+          <w:t>Table of Important Information about Teachers</w:t>
         </w:r>
-        <w:r w:rsidR="002920E3">
-[...39 lines deleted...]
-        <w:r w:rsidR="00D17CB7">
+        <w:r w:rsidR="00946AD5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00D17CB7">
+        <w:r w:rsidR="00946AD5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00D17CB7">
+        <w:r w:rsidR="00946AD5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc431894238 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc148478200 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00D17CB7">
+        <w:r w:rsidR="00946AD5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00D17CB7">
+        <w:r w:rsidR="00946AD5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="007E75FD">
+        <w:r w:rsidR="00946AD5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00D17CB7">
+        <w:r w:rsidR="00946AD5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="708ED034" w14:textId="77777777" w:rsidR="00B83CF2" w:rsidRPr="00B83CF2" w:rsidRDefault="001B79CD" w:rsidP="00FC4468">
+    <w:p w14:paraId="708ED034" w14:textId="6D53E0E7" w:rsidR="00B83CF2" w:rsidRPr="00B83CF2" w:rsidRDefault="001B79CD" w:rsidP="00FC4468">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="31D652B4" w14:textId="77777777" w:rsidR="00636978" w:rsidRDefault="00DB57E6" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc108707637"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc108707637"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>List of F</w:t>
       </w:r>
       <w:r w:rsidR="00636978">
         <w:t>igures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="062F87F4" w14:textId="77777777" w:rsidR="009C3A90" w:rsidRDefault="009C3A90" w:rsidP="00F727B4">
       <w:pPr>
         <w:pStyle w:val="ListofPageLine"/>
       </w:pPr>
       <w:r w:rsidRPr="009C3A90">
         <w:t>Figure</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009C3A90">
         <w:t>Page</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2492C5" w14:textId="49D1E2BB" w:rsidR="00ED482B" w:rsidRDefault="001B79CD">
+    <w:p w14:paraId="5790F395" w14:textId="07F7FDF7" w:rsidR="00946AD5" w:rsidRDefault="001B79CD">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00B83CF2">
         <w:instrText xml:space="preserve"> TOC \h \z \c "Figure" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc32325306" w:history="1">
-        <w:r w:rsidR="00ED482B" w:rsidRPr="00B142B2">
+      <w:hyperlink w:anchor="_Toc148478205" w:history="1">
+        <w:r w:rsidR="00946AD5" w:rsidRPr="008A5B0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Figure 1</w:t>
+        </w:r>
+        <w:r w:rsidR="00946AD5" w:rsidRPr="008A5B0C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:iCs/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Figure 1.</w:t>
+          <w:t xml:space="preserve">.   </w:t>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r w:rsidR="00946AD5" w:rsidRPr="008A5B0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Figure with the caption below as required by the university</w:t>
+        </w:r>
+        <w:r w:rsidR="00946AD5" w:rsidRPr="008A5B0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:r w:rsidR="00946AD5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r w:rsidR="00946AD5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r w:rsidR="00946AD5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc32325306 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc148478205 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r w:rsidR="00946AD5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r w:rsidR="00946AD5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r w:rsidR="00946AD5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r w:rsidR="00946AD5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="651F49EF" w14:textId="726BC3ED" w:rsidR="00ED482B" w:rsidRDefault="00585B30">
+    <w:p w14:paraId="6EDD7C62" w14:textId="3D5138A5" w:rsidR="00946AD5" w:rsidRDefault="00946AD5">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="00ED482B" w:rsidRPr="00B142B2">
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc148478206" w:history="1">
+        <w:r w:rsidRPr="008A5B0C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:iCs/>
             <w:noProof/>
           </w:rPr>
-          <w:t>Figure 2.</w:t>
+          <w:t xml:space="preserve">Figure 2.  </w:t>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r w:rsidRPr="008A5B0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Ajax, a bull.</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc32325307 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc148478206 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>10</w:t>
         </w:r>
-        <w:r w:rsidR="00ED482B">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5AE96C2A" w14:textId="7C6442C4" w:rsidR="00B83CF2" w:rsidRDefault="001B79CD" w:rsidP="00FC4468">
+    <w:p w14:paraId="5AE96C2A" w14:textId="41F9B2F6" w:rsidR="00B83CF2" w:rsidRDefault="001B79CD" w:rsidP="00FC4468">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="47E77C12" w14:textId="77777777" w:rsidR="00B83CF2" w:rsidRDefault="00B83CF2" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc108707638"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc108707638"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">List of </w:t>
       </w:r>
       <w:r w:rsidR="00DB57E6">
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:t>quations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="168F9F33" w14:textId="77777777" w:rsidR="009C3A90" w:rsidRDefault="009C3A90" w:rsidP="00F727B4">
       <w:pPr>
         <w:pStyle w:val="ListofPageLine"/>
       </w:pPr>
       <w:r>
         <w:t>Equation</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="009C3A90">
         <w:t>Page</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EDB2725" w14:textId="77777777" w:rsidR="00372315" w:rsidRDefault="001B79CD">
       <w:pPr>
         <w:pStyle w:val="TableofFigures"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="8630"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
@@ -2934,598 +2935,608 @@
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r w:rsidR="004B79AA">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="58797215" w14:textId="77777777" w:rsidR="00B83CF2" w:rsidRPr="00B83CF2" w:rsidRDefault="001B79CD" w:rsidP="00FC4468">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="461A7FF2" w14:textId="77777777" w:rsidR="00636978" w:rsidRDefault="00636978" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc108707639"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc108707639"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">List of </w:t>
       </w:r>
       <w:r w:rsidR="00DB57E6">
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">bbreviations </w:t>
       </w:r>
       <w:r w:rsidR="00540B43">
         <w:t>and/</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00DB57E6">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t>ymbols</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="01AB4B79" w14:textId="77777777" w:rsidR="00542FD0" w:rsidRPr="003C4C5E" w:rsidRDefault="00542FD0" w:rsidP="003C4C5E">
       <w:pPr>
         <w:pStyle w:val="AbbreviationorSymbol"/>
       </w:pPr>
       <w:r w:rsidRPr="003C4C5E">
         <w:t>Euro</w:t>
       </w:r>
       <w:r w:rsidRPr="003C4C5E">
         <w:tab/>
         <w:t>€</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="237B0B4B" w14:textId="3E4FA62B" w:rsidR="00542FD0" w:rsidRPr="003C4C5E" w:rsidRDefault="00405036" w:rsidP="003C4C5E">
       <w:pPr>
         <w:pStyle w:val="AbbreviationorSymbol"/>
       </w:pPr>
       <w:r>
         <w:t>International Schools Association</w:t>
       </w:r>
       <w:r w:rsidR="00542FD0" w:rsidRPr="003C4C5E">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>ISA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="426D07C7" w14:textId="77777777" w:rsidR="00542FD0" w:rsidRPr="003C4C5E" w:rsidRDefault="00542FD0" w:rsidP="003C4C5E">
       <w:pPr>
         <w:pStyle w:val="AbbreviationorSymbol"/>
       </w:pPr>
       <w:r w:rsidRPr="003C4C5E">
         <w:t>Measuring Usability of Systems in Context</w:t>
       </w:r>
       <w:r w:rsidRPr="003C4C5E">
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C4C5E">
         <w:t>MUSiC</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6BD02B5E" w14:textId="77777777" w:rsidR="00542FD0" w:rsidRPr="003C4C5E" w:rsidRDefault="00542FD0" w:rsidP="003C4C5E">
       <w:pPr>
         <w:pStyle w:val="AbbreviationorSymbol"/>
       </w:pPr>
       <w:r w:rsidRPr="003C4C5E">
         <w:t>Pi</w:t>
       </w:r>
       <w:r w:rsidRPr="003C4C5E">
         <w:tab/>
         <w:t>Π</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C1C9954" w14:textId="5FDEE905" w:rsidR="00542FD0" w:rsidRPr="003C4C5E" w:rsidRDefault="00542FD0" w:rsidP="003C4C5E">
       <w:pPr>
         <w:pStyle w:val="AbbreviationorSymbol"/>
       </w:pPr>
       <w:r w:rsidRPr="003C4C5E">
         <w:t>National Institute for</w:t>
       </w:r>
       <w:r w:rsidR="00405FDD">
         <w:t xml:space="preserve"> Measurement</w:t>
       </w:r>
       <w:r w:rsidRPr="003C4C5E">
         <w:tab/>
         <w:t>NI</w:t>
       </w:r>
       <w:r w:rsidR="00405FDD">
         <w:t>M</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8C8F4E" w14:textId="77777777" w:rsidR="00542FD0" w:rsidRPr="00EB655C" w:rsidRDefault="00542FD0" w:rsidP="00542FD0"/>
     <w:p w14:paraId="35D726EB" w14:textId="77777777" w:rsidR="00EB655C" w:rsidRPr="00EB655C" w:rsidRDefault="00EB655C" w:rsidP="00EB655C">
       <w:pPr>
         <w:sectPr w:rsidR="00EB655C" w:rsidRPr="00EB655C" w:rsidSect="005D7F45">
           <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="2160" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman" w:start="2"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19FCC67D" w14:textId="77777777" w:rsidR="005211D7" w:rsidRDefault="00636978" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc108707640"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc108707640"/>
       <w:r w:rsidRPr="00EB655C">
         <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="115756F8" w14:textId="701A42B8" w:rsidR="004D1E28" w:rsidRPr="00067825" w:rsidRDefault="00585B30" w:rsidP="003B7880">
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="115756F8" w14:textId="701A42B8" w:rsidR="004D1E28" w:rsidRPr="00513594" w:rsidRDefault="00000000" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="AbstractDetails"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:caps/>
-            <w:u w:val="single"/>
           </w:rPr>
           <w:alias w:val="Title"/>
           <w:tag w:val="Title"/>
           <w:id w:val="32733635"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001217D0">
+          <w:r w:rsidR="001217D0" w:rsidRPr="00513594">
             <w:rPr>
               <w:caps/>
-              <w:u w:val="single"/>
             </w:rPr>
             <w:t>Title of Dissertation</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="5EB02C5A" w14:textId="735B1B3F" w:rsidR="004D1E28" w:rsidRDefault="00585B30" w:rsidP="003B7880">
+    <w:p w14:paraId="5EB02C5A" w14:textId="735B1B3F" w:rsidR="004D1E28" w:rsidRDefault="00000000" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="AbstractDetails"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Author"/>
           <w:tag w:val="Author"/>
           <w:id w:val="32733641"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0034247C">
             <w:t>Your Name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0020411A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Title"/>
           <w:tag w:val="Title"/>
           <w:id w:val="511193241"/>
           <w:lock w:val="sdtLocked"/>
           <w:comboBox>
             <w:listItem w:displayText="D.A." w:value="D.A."/>
             <w:listItem w:displayText="D.M.A." w:value="D.M.A."/>
             <w:listItem w:displayText="E.D." w:value="E.D."/>
             <w:listItem w:displayText="M.A." w:value="M.A."/>
             <w:listItem w:displayText="M.F.A." w:value="M.F.A."/>
             <w:listItem w:displayText="M.M." w:value="M.M."/>
             <w:listItem w:displayText="M.S." w:value="M.S."/>
             <w:listItem w:displayText="Ph.D." w:value="Ph.D."/>
           </w:comboBox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EB1D7B">
             <w:t>Ph.D.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="27A264BE" w14:textId="77777777" w:rsidR="004D1E28" w:rsidRDefault="008D75B2" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="AbstractDetails"/>
       </w:pPr>
       <w:r w:rsidRPr="00707A52">
         <w:t xml:space="preserve">George Mason University, </w:t>
       </w:r>
       <w:r w:rsidR="00B45CD5">
         <w:t>20XX</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BFFA405" w14:textId="4E714472" w:rsidR="008D75B2" w:rsidRDefault="00585B30" w:rsidP="003B7880">
+    <w:p w14:paraId="1BFFA405" w14:textId="4E714472" w:rsidR="008D75B2" w:rsidRDefault="00000000" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="AbstractDetails"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Status"/>
           <w:tag w:val="Status"/>
           <w:id w:val="519893276"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns1:contentStatus[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00167106">
             <w:t>Dissertation</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="008D75B2" w:rsidRPr="00707A52">
         <w:t xml:space="preserve"> Director: Dr. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Manager"/>
           <w:tag w:val="Manager"/>
           <w:id w:val="32733645"/>
           <w:lock w:val="sdtLocked"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/officeDocument/2006/extended-properties' " w:xpath="/ns0:Properties[1]/ns0:Manager[1]" w:storeItemID="{6668398D-A668-4E3E-A5EB-62B293D839F1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="003C0273">
             <w:t>Full Name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="394402DF" w14:textId="77777777" w:rsidR="004D1E28" w:rsidRPr="00707A52" w:rsidRDefault="004D1E28" w:rsidP="004D1E28">
       <w:pPr>
         <w:pStyle w:val="Buffer"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="578F715C" w14:textId="0018401A" w:rsidR="0013535D" w:rsidRPr="00707A52" w:rsidRDefault="00467538" w:rsidP="0013535D">
       <w:pPr>
         <w:pStyle w:val="AbstractText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00CD5753">
         <w:t xml:space="preserve">brief </w:t>
       </w:r>
       <w:r w:rsidR="00C702EB">
         <w:t xml:space="preserve">yet comprehensive </w:t>
       </w:r>
       <w:r>
         <w:t>general abstract for the entire document is required</w:t>
       </w:r>
       <w:r w:rsidR="00CD5753">
         <w:t xml:space="preserve"> to frame the manuscripts and their related </w:t>
       </w:r>
       <w:r w:rsidR="00C702EB">
         <w:t>conceptual foundations, methodological stream and/or commonalities in addressing a problem or phenomena</w:t>
       </w:r>
       <w:r w:rsidR="00303A28">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C702EB">
-        <w:t>The general abstract will help the reader understand the intent of the broader study(ies), as well as the theoretical frameworks, phenomena and methods. The abstract might als</w:t>
+        <w:t>The general abstract will help the reader understand the intent of the broader study(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C702EB">
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C702EB">
+        <w:t>), as well as the theoretical frameworks, phenomena and methods. The abstract might als</w:t>
       </w:r>
       <w:r w:rsidR="00303A28">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00C702EB">
         <w:t xml:space="preserve"> describe the participants or contexts that guide the dissertation and all manuscripts, as well as an overview of the results, findings, conclusions and implications. E</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ach </w:t>
       </w:r>
       <w:r w:rsidR="00C702EB">
         <w:t xml:space="preserve">component </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">manuscript </w:t>
       </w:r>
       <w:r w:rsidR="00C702EB">
         <w:t xml:space="preserve">also will have </w:t>
       </w:r>
       <w:r>
         <w:t>an abstract</w:t>
       </w:r>
       <w:r w:rsidR="00C702EB">
         <w:t xml:space="preserve"> that includes the manuscript-specific problem, methodologies, conclusions, and implications. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035B3E37" w14:textId="77777777" w:rsidR="008D75B2" w:rsidRPr="008D75B2" w:rsidRDefault="008D75B2" w:rsidP="00FC4468">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51E86304" w14:textId="77777777" w:rsidR="005D7F45" w:rsidRDefault="005D7F45" w:rsidP="00FC4468">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:sectPr w:rsidR="005D7F45" w:rsidSect="005D7F45">
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="2160" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:fmt="lowerRoman"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="550997A9" w14:textId="65EBA014" w:rsidR="00B00F60" w:rsidRDefault="00B00F60" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc108707641"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc108707641"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Introduction</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="2511F28E" w14:textId="4AFDBB93" w:rsidR="00B00F60" w:rsidRPr="00B00F60" w:rsidRDefault="00B00F60" w:rsidP="00B00F60">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>This chapter</w:t>
       </w:r>
       <w:r w:rsidR="0053040E">
         <w:t>, expanding on the general abstract,</w:t>
       </w:r>
       <w:r w:rsidR="00303A28">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>should consist of a</w:t>
       </w:r>
       <w:r w:rsidRPr="00B00F60">
         <w:t xml:space="preserve">n introduction </w:t>
       </w:r>
       <w:r w:rsidR="00C702EB">
         <w:t xml:space="preserve">to the entire dissertation (including the three manuscripts) </w:t>
       </w:r>
       <w:r w:rsidRPr="00B00F60">
         <w:t>that clearly establishes the problem</w:t>
       </w:r>
       <w:r w:rsidR="00C702EB">
         <w:t xml:space="preserve"> or area of focus</w:t>
       </w:r>
       <w:r w:rsidRPr="00B00F60">
         <w:t xml:space="preserve">, a conceptual framework (if applicable), a rationale for each of the </w:t>
       </w:r>
       <w:r w:rsidR="00C702EB">
         <w:t>three</w:t>
       </w:r>
       <w:r w:rsidR="00C702EB" w:rsidRPr="00B00F60">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B00F60">
         <w:t>manuscripts</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B00F60">
         <w:t xml:space="preserve">(including research questions), and definitions of key terms. </w:t>
       </w:r>
       <w:r w:rsidR="00C702EB">
-        <w:t>This introduction must also frame the three manusripts as sequenced papers.</w:t>
+        <w:t xml:space="preserve">This introduction must also frame the three </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C702EB">
+        <w:t>manusripts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C702EB">
+        <w:t xml:space="preserve"> as sequenced papers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2B644C" w14:textId="354E32D3" w:rsidR="00B83CF2" w:rsidRDefault="00467538" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc108707642"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc108707642"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Manuscript</w:t>
       </w:r>
       <w:r w:rsidR="001E6A52">
         <w:t xml:space="preserve"> One</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="4C3B18C6" w14:textId="60CEF61F" w:rsidR="00B00F60" w:rsidRPr="00B00F60" w:rsidRDefault="00B00F60" w:rsidP="00B00F60">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This </w:t>
       </w:r>
       <w:r w:rsidR="00577151">
         <w:t xml:space="preserve">first manuscript </w:t>
       </w:r>
       <w:r>
         <w:t>should include the following sections:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B00F60">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00577151">
         <w:t xml:space="preserve">a brief abstract (specific to this manuscript), </w:t>
       </w:r>
       <w:r w:rsidRPr="00B00F60">
         <w:t>introduction, literature review, methods, results, and discussion/conclusions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B17C111" w14:textId="7EC4FBF8" w:rsidR="00467538" w:rsidRPr="00467538" w:rsidRDefault="00467538" w:rsidP="00467538">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc108707643"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc108707643"/>
       <w:r>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47584982" w14:textId="0311DC3C" w:rsidR="00A10D0C" w:rsidRPr="00372406" w:rsidRDefault="00577151" w:rsidP="003965D2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>The abstract should include a brief introduction to the purpose, conceptual framework (if appropriate), methods, results, discussion and implications of this particular work.</w:t>
       </w:r>
       <w:r w:rsidR="00303A28">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A10D0C">
         <w:t>A bunch of text that says something profound</w:t>
       </w:r>
       <w:r w:rsidR="00145CB4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A10D0C">
         <w:t>will soon appear in this document</w:t>
       </w:r>
       <w:r w:rsidR="00145CB4">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A10D0C">
         <w:t xml:space="preserve">A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2108D6D9" w14:textId="74E78DC5" w:rsidR="0071190C" w:rsidRDefault="00577151" w:rsidP="0071190C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc108707644"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc108707644"/>
       <w:r>
         <w:t xml:space="preserve">Section One </w:t>
       </w:r>
       <w:r w:rsidR="00364941">
         <w:t>Level Two Heading</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="6B26F568" w14:textId="3DBDB967" w:rsidR="0071190C" w:rsidRDefault="00513ECF" w:rsidP="0071190C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All the headings use title case now. </w:t>
       </w:r>
       <w:r w:rsidR="0071190C">
         <w:t>A bunch of text that says something profound</w:t>
       </w:r>
       <w:r w:rsidR="00145CB4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0071190C">
         <w:t>will soon appear in this document</w:t>
       </w:r>
       <w:r w:rsidR="00145CB4">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0071190C">
         <w:t xml:space="preserve">A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="206A34CE" w14:textId="7DBC044F" w:rsidR="00364941" w:rsidRPr="00405FDD" w:rsidRDefault="00577151" w:rsidP="00405FDD">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc108707645"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc108707645"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Section One Level</w:t>
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="00405FDD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00364941" w:rsidRPr="00405FDD">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="00405FDD">
         <w:t xml:space="preserve">hree </w:t>
       </w:r>
       <w:r w:rsidR="00364941" w:rsidRPr="00405FDD">
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="00405FDD">
         <w:t>eading</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="50A187EC" w14:textId="4F8CDEF3" w:rsidR="00533C65" w:rsidRDefault="00364941" w:rsidP="00364941">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>The reader should note that the heading for level three is bold and italic</w:t>
       </w:r>
       <w:r w:rsidR="00577151">
         <w:t>ized</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00577151">
         <w:t xml:space="preserve">using </w:t>
       </w:r>
       <w:r>
         <w:t>title case.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FE84D5D" w14:textId="2284B67E" w:rsidR="00533C65" w:rsidRDefault="00577151" w:rsidP="0071190C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc108707646"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc108707646"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>Section One</w:t>
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="00405FDD">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00364941" w:rsidRPr="00405FDD">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="00405FDD">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t xml:space="preserve">evel </w:t>
       </w:r>
       <w:r w:rsidR="00364941" w:rsidRPr="00405FDD">
@@ -3536,72 +3547,72 @@
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="00405FDD">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t xml:space="preserve">our </w:t>
       </w:r>
       <w:r w:rsidR="00364941" w:rsidRPr="00405FDD">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="00405FDD">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>eading</w:t>
       </w:r>
       <w:r w:rsidR="00533C65" w:rsidRPr="00D17CB7">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00533C65">
         <w:rPr>
           <w:rStyle w:val="Heading3Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00364941">
         <w:t xml:space="preserve">The reader should note that a level four heading is bold, indented and ends with a period since the text starts </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="00364941">
         <w:t xml:space="preserve">the same line. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DECC073" w14:textId="71E0E65F" w:rsidR="00372315" w:rsidRPr="00533C65" w:rsidRDefault="00577151" w:rsidP="006F4A77">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc108707647"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc108707647"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t>Section One</w:t>
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="00405FDD">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00513ECF" w:rsidRPr="00405FDD">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="00405FDD">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t xml:space="preserve">evel </w:t>
       </w:r>
       <w:r w:rsidR="00513ECF" w:rsidRPr="00405FDD">
@@ -3612,79 +3623,79 @@
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="00405FDD">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t xml:space="preserve">ive </w:t>
       </w:r>
       <w:r w:rsidR="00513ECF" w:rsidRPr="00405FDD">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidR="009D1084" w:rsidRPr="00405FDD">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t>eading</w:t>
       </w:r>
       <w:r w:rsidR="00D17CB7" w:rsidRPr="00D17CB7">
         <w:rPr>
           <w:rStyle w:val="Heading5Char"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidR="00D17CB7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00513ECF">
         <w:t>The reader should note that a level five heading is bold and italic</w:t>
       </w:r>
       <w:r>
         <w:t>ized</w:t>
       </w:r>
       <w:r w:rsidR="00513ECF">
         <w:t xml:space="preserve">, indented and ends with a period since the text starts </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="00513ECF">
         <w:t>the same line.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9FE98C" w14:textId="77777777" w:rsidR="0071190C" w:rsidRDefault="0071190C" w:rsidP="0071190C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc108707648"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc108707648"/>
       <w:r>
         <w:t>Section Two</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="47CF7DBF" w14:textId="162638D0" w:rsidR="0071190C" w:rsidRDefault="0071190C" w:rsidP="00691604">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00577151">
         <w:t>The structure of headings in this section is comparable to that outlined above.  Tables and figures must be referenced within the text preceding the table or figure. The content would follow as in this example:</w:t>
       </w:r>
       <w:r w:rsidR="00303A28">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00691604">
         <w:t>Past studies examined the relationship between academic achievement and homework using variables such as the amount of homework assigned, time spent on homework, and the amount of homework actually completed (Cooper</w:t>
       </w:r>
       <w:r w:rsidR="00303A28">
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
       <w:r w:rsidR="00691604">
         <w:t>, 1998; Trautwein</w:t>
       </w:r>
       <w:r w:rsidR="00303A28">
@@ -3693,129 +3704,143 @@
       <w:r w:rsidR="00691604">
         <w:t xml:space="preserve">, 2002; Zimmerman &amp; Kitsantas, 2005). Generally, research using these variables remained inconclusive because most studies found that homework is not related with academic achievement in elementary school. However, for the high school student population, some studies did show positive correlations between homework and achievement (Cooper, 2009). For example, Cooper et al. (1998) found that the most potent factor affecting achievement was the amount of homework the student actually completed as opposed to the amount of homework that was assigned. Although this pattern was consistent across most students, the proportion of homework </w:t>
       </w:r>
       <w:r w:rsidR="00691604">
         <w:lastRenderedPageBreak/>
         <w:t>completed was found to especially impact the academic achievement of upper elementary and high school students as opposed to younger elementary school students</w:t>
       </w:r>
       <w:r w:rsidR="00577151">
         <w:t xml:space="preserve"> (Table 1)</w:t>
       </w:r>
       <w:r w:rsidR="00691604">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00577151">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E17D2B6" w14:textId="77777777" w:rsidR="00E60D33" w:rsidRDefault="00E60D33">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72FB9783" w14:textId="77777777" w:rsidR="00540B43" w:rsidRPr="00405036" w:rsidRDefault="00540B43" w:rsidP="00540B43">
+    <w:p w14:paraId="787DFCB4" w14:textId="681E163A" w:rsidR="00540B43" w:rsidRPr="00892701" w:rsidRDefault="00540B43" w:rsidP="00405036">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc431894238"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc148478200"/>
       <w:r w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidR="0013535D" w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0013535D" w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Table \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidR="0013535D" w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007E75FD" w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="0013535D" w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00892701">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00892701">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00405FDD">
         <w:t>Table of Important Information about Teachers</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="14547A6E" w14:textId="77777777" w:rsidR="00540B43" w:rsidRPr="00540B43" w:rsidRDefault="00540B43" w:rsidP="00540B43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1458"/>
         <w:gridCol w:w="1422"/>
         <w:gridCol w:w="18"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2002"/>
       </w:tblGrid>
       <w:tr w:rsidR="00405FDD" w:rsidRPr="00167106" w14:paraId="4A5042E3" w14:textId="77777777" w:rsidTr="00405FDD">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
@@ -5111,51 +5136,51 @@
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:t>TBTDI</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="775905C9" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:9.75pt;margin-top:5.75pt;width:54.75pt;height:27pt;z-index:251618816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB5C7y5YQIAAOIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kabsGdYqgRYYB&#10;RVugHXpWZDk2IIuapMTOfv2eZCdNP07DfFBIkeLH42OurrtGs61yviaT8/HJiDNlJBW1Wef81/Py&#10;23fOfBCmEJqMyvlOeX49//rlqrUzNaGKdKEcQxDjZ63NeRWCnWWZl5VqhD8hqwyMJblGBKhunRVO&#10;tIje6GwyGp1nLbnCOpLKe9ze9kY+T/HLUsnwUJZeBaZzjtpCOl06V/HM5lditnbCVrUcyhD/UEUj&#10;aoOkh1C3Igi2cfWHUE0tHXkqw4mkJqOyrKVKPaCb8ehdN0+VsCr1AnC8PcDk/19Yeb99so8OMLTW&#10;zzzE2EVXuib+oj7WJbB2B7BUF5jE5fnl2enkjDMJ0+l0cjlKYGavj63z4YeihkUh5w6zSBCJ7Z0P&#10;SAjXvUvM5UnXxbLWOik7f6Md2wqMDdMuqOVMCx9wmfNl+uLoEOLNM21YCxZOLlAMkwJ8KrUIEBtb&#10;5NybNWdCr0FUGVyq5c1r/yHpM5o9SjxK32eJYyO3wld9xSnq4KZN7EclKg59vyIdpdCtugH+FRW7&#10;R8cc9TT1Vi5rBL5D44/CgZfoCrsWHnCUmtAqDRJnFbk/n91Hf9AFVs5a8Bww/N4Ip9DWTwMiXY6n&#10;07gYSZmeXUyguGPL6thiNs0NYSZjbLWVSYz+Qe/F0lHzgpVcxKwwCSORuwd8UG5Cv39YaqkWi+SG&#10;ZbAi3JknK2PwCFmE9Ll7Ec4OBAoYxj3td0LM3vGo940vDS02gco6kSxC3OMKukQFi5SIMyx93NRj&#10;PXm9/jXN/wIAAP//AwBQSwMEFAAGAAgAAAAhACfG97LaAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMT01LxDAUvAv+h/AEb266C11sbbqIIIjgwbp6zjbPpmzzUpq0G/fX+/akp2GYYT6qXXKDWHAK&#10;vScF61UGAqn1pqdOwf7j+e4eRIiajB48oYIfDLCrr68qXRp/ondcmtgJDqFQagU2xrGUMrQWnQ4r&#10;PyKx9u0npyPTqZNm0icOd4PcZNlWOt0TN1g94pPF9tjMTsFrOM9La8Jbssm+FJ9f2bmho1K3N+nx&#10;AUTEFP/McJnP06HmTQc/kwliYF7k7GRcM170TcHfDgq2eQ6yruT/A/UvAAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAHkLvLlhAgAA4gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhACfG97LaAAAACAEAAA8AAAAAAAAAAAAAAAAAuwQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="1B8F4451" w14:textId="77777777" w:rsidR="00AA3FBB" w:rsidRPr="00F07C82" w:rsidRDefault="00AA3FBB" w:rsidP="00C931FB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t>TBTDI</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -5214,51 +5239,51 @@
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:t>PER</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="054396AC" id="Rectangle 13" o:spid="_x0000_s1027" style="position:absolute;margin-left:250.5pt;margin-top:20.35pt;width:55.5pt;height:27pt;z-index:251634176;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0milOZAIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1k6doGdYqgRYYB&#10;RRugLXpWZDk2IIuapMTOfv2eFLdJP07DfFBIkeLH42Mur/pWs61yviFT8NFJzpkyksrGrAv+9Lj4&#10;ds6ZD8KUQpNRBd8pz69mX79cdnaqxlSTLpVjCGL8tLMFr0Ow0yzzslat8CdklYGxIteKANWts9KJ&#10;DtFbnY3z/EfWkSutI6m8x+3N3shnKX5VKRnuq8qrwHTBUVtIp0vnKp7Z7FJM107YupFDGeIfqmhF&#10;Y5D0NdSNCIJtXPMhVNtIR56qcCKpzaiqGqlSD+hmlL/r5qEWVqVeAI63rzD5/xdW3m0f7NIBhs76&#10;qYcYu+gr18Zf1Mf6BNbuFSzVByZxeZZPzk8BqYTp+2R8kScws8Nj63z4qahlUSi4wywSRGJ76wMS&#10;wvXFJebypJty0WidlJ2/1o5tBcaGaZfUcaaFD7gs+CJ9cXQI8eaZNqwDC8dnKIZJAT5VWgSIrS0L&#10;7s2aM6HXIKoMLtXy5rX/kPQRzR4lztP3WeLYyI3w9b7iFHVw0yb2oxIVh74PSEcp9KueNShvFF/E&#10;mxWVu6VjjvZs9VYuGsS/Rf9L4UBPNIeVC/c4Kk3omAaJs5rcn8/uoz9YAytnHegONH5vhFPo7pcB&#10;ny5Gk0ncj6RMTs/GUNyxZXVsMZv2mjCaEZbbyiRG/6BfxMpR+4zNnMesMAkjkXuP+6Bch/0aYrel&#10;ms+TG3bCinBrHqyMwSNyEdnH/lk4O/AoYCZ39LIaYvqOTnvf+NLQfBOoahLXDriCNVHBPiX+DLsf&#10;F/ZYT16Hf6jZXwAAAP//AwBQSwMEFAAGAAgAAAAhAK8uVdjfAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SNyonaq0NMSpEBISQuJA+Dm78RJHjddR7KShT89yosfZGc1+U+xm&#10;34kJh9gG0pAtFAikOtiWGg0f7083dyBiMmRNFwg1/GCEXXl5UZjchiO94VSlRnAJxdxocCn1uZSx&#10;duhNXIQeib3vMHiTWA6NtIM5crnv5FKptfSmJf7gTI+PDutDNXoNL/E0TrWNr7Ob3fP280udKjpo&#10;fX01P9yDSDin/zD84TM6lMy0DyPZKDoNtyrjLUnDSm1AcGCdLfmw17BdbUCWhTxfUP4CAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAtJopTmQCAADpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAry5V2N8AAAAJAQAADwAAAAAAAAAAAAAAAAC+BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMoFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="2FEDCE9C" w14:textId="77777777" w:rsidR="00AA3FBB" w:rsidRPr="00714068" w:rsidRDefault="00AA3FBB" w:rsidP="00C931FB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t>PER</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -5299,51 +5324,51 @@
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="7407A949" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
               <v:shape id="Straight Arrow Connector 19" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:68.25pt;margin-top:23.5pt;width:48.75pt;height:24.75pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBHs+8R9gEAANwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhOl2Ix4hRDsu5l&#10;lwDtPoCVZFuAbhC1OPn7UbKbdtvbMD/IImke8pDH27uzNeykImrvWl4vlpwpJ7zUrm/5j8f7dx84&#10;wwROgvFOtfyikN/t3r7ZjqFRKz94I1VkBOKwGUPLh5RCU1UoBmUBFz4oR8HORwuJzNhXMsJI6NZU&#10;q+Xythp9lCF6oRDJe5iCfFfwu06J9L3rUCVmWk69pXLGcj7ls9ptoekjhEGLuQ34hy4saEdFr1AH&#10;SMB+Rv0XlNUievRdWghvK991WqjCgdjUyz/YPAwQVOFCw8FwHRP+P1jx7XSMTEva3YYzB5Z29JAi&#10;6H5I7GOMfmR77xzN0UdGn9C8xoANpe3dMc4WhmPM5M9dtPlNtNi5zPhynbE6JybIeVtv6tWaM0Gh&#10;m/r9Dd0JpXpJDhHTZ+Uty5eW49zMtYu6zBlOXzBNic8JubLz99oY8kNjHBtbvlmXYkDS6gwkqmsD&#10;kUXXcwamJ82KFAsieqNlzs7JeMG9iewEJBtSm/TjIxHgzAAmChCr8kyJA0g1fbpZk3vSFEL66uXk&#10;rpfPfuI5QRfKv5XMNA6Aw5RSQhNSAm0+OcnSJdByIO9kHplxuVdVZD6PIy9nWke+PXl5KVuqskUS&#10;KmVnuWeNvrbp/vqn3P0CAAD//wMAUEsDBBQABgAIAAAAIQAWU3X+4QAAAA4BAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTE9BTsNADLwj8YeVkbjRDWlaIM2mQqAeIrVCFB6wTUwSkfWmWTdNf485wcXyaMbj&#10;mWw9uU6NOITWk4H7WQQKqfRVS7WBz4/N3SOowJYq23lCAxcMsM6vrzKbVv5M7zjuuVZiQiG1Bhrm&#10;PtU6lA06G2a+RxLuyw/OssCh1tVgz2LuOh1H0VI725J8aGyPLw2W3/uTMxAXR75stgWPb7zYHV28&#10;TYq+NOb2ZnpdyXhegWKc+O8CfjtIfsgl2MGfqAqqEzxfLkRqIHmQYiKI54ksBwNPQug80/9r5D8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAR7PvEfYBAADcAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFlN1/uEAAAAOAQAADwAAAAAAAAAAAAAA&#10;AABQBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="511C14B5" w14:textId="77777777" w:rsidR="00C931FB" w:rsidRPr="00C931FB" w:rsidRDefault="00540B43" w:rsidP="00C931FB">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C931FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
@@ -5379,51 +5404,51 @@
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="15E0A91F" id="Straight Arrow Connector 28" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:310.15pt;margin-top:5.35pt;width:30.5pt;height:16.85pt;z-index:251675136;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFh7EJ+AEAANwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjgXZGuMOMWQrHvZ&#10;JUDbD2Al2RagG0QtTv5+lOym3fZWzA+ySJqHPOTx9vZsDTupiNq7hi9mc86UE15q1zX88eHuww1n&#10;mMBJMN6phl8U8tvd+3fbIdRq6XtvpIqMQBzWQ2h4n1KoqwpFryzgzAflKNj6aCGRGbtKRhgI3Zpq&#10;OZ9/rAYfZYheKETyHsYg3xX8tlUi/WxbVImZhlNvqZyxnE/5rHZbqLsIoddiagPe0IUF7ajoFeoA&#10;CdivqP+BslpEj75NM+Ft5dtWC1U4EJvF/C829z0EVbjQcDBcx4T/D1b8OB0j07LhS9qUA0s7uk8R&#10;dNcn9jlGP7C9d47m6COjT2heQ8Ca0vbuGCcLwzFm8uc22vwmWuxcZny5zlidExPkXN18Wq1pE4JC&#10;y8Vqs1lnzOolOURMX5W3LF8ajlMz1y4WZc5w+oZpTHxOyJWdv9PGkB9q49jQ8M16uaZiQNJqDSS6&#10;2kBk0XWcgelIsyLFgojeaJmzczJecG8iOwHJhtQm/fBABDgzgIkCxKo8Y2IPUo2fbtbkHjWFkL57&#10;OboX82c/8RyhC+U/SmYaB8B+TCmhESmBNl+cZOkSaDmQdzKNzLjcqyoyn8aRlzOuI9+evLyULVXZ&#10;IgmVspPcs0Zf23R//VPufgMAAP//AwBQSwMEFAAGAAgAAAAhAEWmIoLhAAAADgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMT01PwzAMvSPxHyIjcWPJSilT13RCoB0qDSEGPyBrTFvRJF3jdd2/x5zgYsl+&#10;z++j2MyuFxOOsQtew3KhQKCvg+18o+HzY3u3AhHJeGv64FHDBSNsyuurwuQ2nP07TntqBIv4mBsN&#10;LdGQSxnrFp2JizCgZ+wrjM4Qr2Mj7WjOLO56mSiVSWc6zw6tGfC5xfp7f3IakupIl+2uoumNHl6P&#10;Ltml1VBrfXszv6x5PK1BEM709wG/HTg/lBzsEE7eRtFryBJ1z1QG1CMIJmSrJR8OGtI0BVkW8n+N&#10;8gcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFh7EJ+AEAANwDAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBFpiKC4QAAAA4BAAAPAAAAAAAAAAAA&#10;AAAAAFIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00C931FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251700736" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27CA9761" wp14:editId="221E2820">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4328160</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>284480</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="914400" cy="542925"/>
@@ -5466,51 +5491,51 @@
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2FF19B50" w14:textId="77777777" w:rsidR="00AA3FBB" w:rsidRDefault="00AA3FBB" w:rsidP="00C931FB">
                             <w:pPr>
                               <w:pStyle w:val="NoSpacing"/>
                               <w:jc w:val="center"/>
                             </w:pPr>
                             <w:r>
                               <w:t>Literacy</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="27CA9761" id="Rectangle 2" o:spid="_x0000_s1028" style="position:absolute;margin-left:340.8pt;margin-top:22.4pt;width:1in;height:42.75pt;z-index:251700736;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIptpnYAIAAOgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8LwsUmgZliVAQVaUo&#10;QYIqZ+O12ZW8Hnds2KW/vmPvJpDHqeoezIxnPI9vvuHmtq0NOyr0FdicjwZDzpSVUFR2n/Nf29WX&#10;75z5IGwhDFiV85Py/Hb++dNN42ZqDCWYQiGjINbPGpfzMgQ3yzIvS1ULPwCnLBk1YC0CqbjPChQN&#10;Ra9NNh4Ov2UNYOEQpPKebpedkc9TfK2VDI9aexWYyTnVFtKJ6dzFM5vfiNkehSsr2Zch/qGKWlSW&#10;kr6EWoog2AGrd6HqSiJ40GEgoc5A60qq1AN1Mxq+6WZTCqdSLwSOdy8w+f8XVj4cN26NBEPj/MyT&#10;GLtoNdbxl+pjbQLr9AKWagOTdHk9mkyGBKkk03Qyvh5PI5jZ+bFDH34oqFkUco40iwSRON770Lk+&#10;u8RcHkxVrCpjknLydwbZUdDYaNoFNJwZ4QNd5nyVvj7bq2fGsibnX0dXU6pLEJ20EYHE2hU593bP&#10;mTB74qkMmEp59di/y7mlXi/yDtP3Ud7Yx1L4sis4Re3djI3tqMTEvu0z0FEK7a5lFZU3ji/izQ6K&#10;0xoZQkdW7+Sqovj31P5aILGTQKeNC490aAPUMPQSZyXgn4/uoz+RhqycNcR2QuP3QaCi7n5aolMa&#10;Jq1HUibTqzHlwEvL7tJiD/Ud0GRGtNtOJjH6B/MsaoT6iRZzEbOSSVhJuTvce+UudFtIqy3VYpHc&#10;aCWcCPd242QMHpGLyG7bJ4Gup1GgmTzA82aI2Rs2db7xpYXFIYCuEtXOuBJFo0LrlMjar37c10s9&#10;eZ3/oOZ/AQAA//8DAFBLAwQUAAYACAAAACEAmXiOLt4AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU6DQBCG7yZ9h8008WaXlkoIsjSNSS9NL6ImHhd2Cig7S9ktxbd3POlxZr788/35bra9mHD0&#10;nSMF61UEAql2pqNGwdvr4SEF4YMmo3tHqOAbPeyKxV2uM+Nu9IJTGRrBIeQzraANYcik9HWLVvuV&#10;G5D4dnaj1YHHsZFm1DcOt73cRFEire6IP7R6wOcW66/yahUc36dPtKfq43iKnS47Yy+Hs1Xqfjnv&#10;n0AEnMMfDL/6rA4FO1XuSsaLXkGSrhNGFWy3XIGBdPPIi4rJOIpBFrn8X6H4AQAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAim2mdgAgAA6AQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAJl4ji7eAAAACgEAAA8AAAAAAAAAAAAAAAAAugQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADFBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight=".25pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="514A7183" w14:textId="77777777" w:rsidR="00AA3FBB" w:rsidRDefault="00AA3FBB" w:rsidP="00C931FB">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Math</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2FF19B50" w14:textId="77777777" w:rsidR="00AA3FBB" w:rsidRDefault="00AA3FBB" w:rsidP="00C931FB">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Literacy</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
@@ -5580,51 +5605,51 @@
                             </w:pPr>
                             <w:r>
                               <w:t>Construct</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:oval w14:anchorId="79F61CD4" id="Oval 5" o:spid="_x0000_s1029" style="position:absolute;margin-left:113.25pt;margin-top:1.4pt;width:91.5pt;height:81pt;z-index:251629056;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHHwuBZQIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X21nfS2oUwQtMgwo&#10;2gDt0DMjS7EAWdQkJXb260cpbpOuPQ3LQeFLJD/qo6+uh86wrfRBo615dVJyJq3ARtt1zX8+Lb5c&#10;chYi2AYMWlnznQz8evb501XvpnKCLZpGekZJbJj2ruZtjG5aFEG0soNwgk5acir0HURS/bpoPPSU&#10;vTPFpCzPix594zwKGQJZb/dOPsv5lZIiPigVZGSm5tRbzKfP5yqdxewKpmsPrtVibAP+oYsOtKWi&#10;r6luIQLbeP0uVaeFx4AqngjsClRKC5kxEJqq/AvNYwtOZiw0nOBexxT+X1pxv310S09j6F2YBhIT&#10;ikH5Lv1Tf2zIw9q9DksOkQkyVtX5pDyjmQryVeXk8qLM4ywO150P8bvEjiWh5tIY7UICBFPY3oVI&#10;VSn6JSqZAxrdLLQxWdmFG+PZFujt6Mkb7DkzECIZa77Iv/R+lOLNNWNZTx1NUj9MAJFKGYgkdq6p&#10;ebBrzsCsia0i+tzLm9vhXdEnQnxUuMy/jwonILcQ2n3HOesYZmzCIzMfR9yHcScpDquBaWrva7qR&#10;LCtsdkvPPO4pG5xYaMp/R/iX4ImjBI72Lj7QoQwSYhwlzlr0vz+yp3iiDnk564nzNI1fG/CS0P2w&#10;RKpv1elpWpKsnJ5dTEjxx57Vscduuhukp6low53IYoqP5kVUHrtnWs95qkousIJq7+c+Kjdxv4u0&#10;4ELO5zmMFsNBvLOPTqTkaXJpsk/DM3g3UinSm9zjy368o9M+Nt20ON9EVDpz7TBXYk1SaKkyf8YP&#10;QNraYz1HHT5Tsz8AAAD//wMAUEsDBBQABgAIAAAAIQAYT0R33wAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/NTsMwEITvSLyDtUjcqENUkhLiVFB+ekAcKIizGy9JSryObDcNfXqWE9x2NJ9mZ8rl&#10;ZHsxog+dIwWXswQEUu1MR42C97fHiwWIEDUZ3TtCBd8YYFmdnpS6MO5ArzhuYiM4hEKhFbQxDoWU&#10;oW7R6jBzAxJ7n85bHVn6RhqvDxxue5kmSSat7og/tHrAVYv112ZvFYTdcLd+ftm1ef708ZD743Gc&#10;VvdKnZ9NtzcgIk7xD4bf+lwdKu60dXsyQfQK0jS7YpQPXsD+PLlmvWUwmy9AVqX8v6D6AQAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIcfC4FlAgAA7gQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABhPRHffAAAACQEAAA8AAAAAAAAAAAAAAAAAvwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADLBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5243C8D8" w14:textId="77777777" w:rsidR="00AA3FBB" w:rsidRDefault="00AA3FBB" w:rsidP="00C931FB">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Latent</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0D7CF37E" w14:textId="77777777" w:rsidR="00AA3FBB" w:rsidRPr="00714068" w:rsidRDefault="00AA3FBB" w:rsidP="00C931FB">
                       <w:pPr>
                         <w:pStyle w:val="NoSpacing"/>
                         <w:jc w:val="center"/>
                       </w:pPr>
                       <w:r>
                         <w:t>Construct</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:oval>
@@ -5669,51 +5694,51 @@
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="3B9C6121" id="Straight Arrow Connector 25" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:202.5pt;margin-top:3.6pt;width:38.25pt;height:12.75pt;flip:y;z-index:251670016;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEEkKG/gEAAOYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vGyEQvVfqf0Dc67WtOoktr6PKbnrp&#10;h6WkvU/42EViATHUa//7DrCx0vZWdQ8IZpjHezNvt/fnwbKTimi8a/liNudMOeGlcV3Lvz89vLvj&#10;DBM4CdY71fKLQn6/e/tmO4aNWvreW6kiIxCHmzG0vE8pbJoGRa8GwJkPylFS+zhAomPsGhlhJPTB&#10;Nsv5/KYZfZQheqEQKXqoSb4r+Forkb5pjSox23Lilsoay/qc12a3hU0XIfRGTDTgH1gMYBw9eoU6&#10;QAL2M5q/oAYjokev00z4ofFaG6GKBlKzmP+h5rGHoIoWag6Ga5vw/8GKr6djZEa2fLnizMFAM3pM&#10;EUzXJ/YhRj+yvXeO+ugjoyvUrzHghsr27hinE4ZjzOLPOg5MWxN+kBVKO0ggO5duX67dVufEBAXf&#10;361ub+lRQanFzWJd0ZsKk+FCxPRJ+YHlTctxonXlU5+A02dMRIQKXwpysfMPxtoyXuvY2PL1KisU&#10;QCbTFhJth0Cy0XWcge3IvSLFQhq9NTJXZxy84N5GdgIyEPlO+vGJBHBmARMlSFX5amEPUtWr6xWF&#10;q7sQ0hcva3gxf4kT3QpdmP/2ZJZxAOxrSUlVpATGfnSSpUugMUGeTk4QlHWZqyqGn9qRx1QHk3fP&#10;Xl7KvJp8IjOVssn42a2vz7R//XvufgEAAP//AwBQSwMEFAAGAAgAAAAhAMmgSwrjAAAADQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo3ZDQKo1TISpOcKEgVb25sYlT4nWw3Sb8&#10;PcupXEZajXZmXrWeXM/OJsTOo4T5TAAz2HjdYSvh4/35bgksJoVa9R6NhB8TYV1fX1Wq1H7EN3Pe&#10;ppZRCMZSSbApDSXnsbHGqTjzg0HyPn1wKtEZWq6DGinc9TwT4oE71SE1WDWYJ2uar+3JSdi9in0x&#10;+WCP++/cvnSbdnd0o5S3N9NmRfK4ApbMlC4f8MdA+6GmYQd/Qh1ZLyEXBQElCYsMGPn5cl4AO0i4&#10;zxbA64r/p6h/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIQSQob+AQAA5gMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMmgSwrjAAAADQEAAA8A&#10;AAAAAAAAAAAAAAAAWAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C931FB" w:rsidRPr="00C931FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251623936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="118269E2" wp14:editId="5324B4B4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>123825</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>207645</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="638175" cy="342900"/>
@@ -5755,51 +5780,51 @@
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:t>TBFA</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="118269E2" id="Rectangle 6" o:spid="_x0000_s1030" style="position:absolute;margin-left:9.75pt;margin-top:16.35pt;width:50.25pt;height:27pt;z-index:251623936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA365AtZAIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu4jAQfV9p/8Hy+zZA6Q0RKtSK1UpV&#10;W6mt+mwch0RyPF7bkLBfv8cmBXp5Wm0ezIxnPJczZ5hed41mG+V8TSbnw5MBZ8pIKmqzyvnL8+LH&#10;JWc+CFMITUblfKs8v559/zZt7USNqCJdKMcQxPhJa3NehWAnWeZlpRrhT8gqA2NJrhEBqltlhRMt&#10;ojc6Gw0G51lLrrCOpPIet7c7I5+l+GWpZHgoS68C0zlHbSGdLp3LeGazqZisnLBVLfsyxD9U0Yja&#10;IOk+1K0Igq1d/SlUU0tHnspwIqnJqCxrqVIP6GY4+NDNUyWsSr0AHG/3MPn/F1beb57sowMMrfUT&#10;DzF20ZWuib+oj3UJrO0eLNUFJnF5fno5vDjjTMJ0Oh5dDRKY2eGxdT78VNSwKOTcYRYJIrG58wEJ&#10;4frmEnN50nWxqLVOytbfaMc2AmPDtAtqOdPCB1zmfJG+ODqEePdMG9aChaMLFMOkAJ9KLQLExhY5&#10;92bFmdArEFUGl2p599p/SvqMZo8SD9L3VeLYyK3w1a7iFLV30yb2oxIV+74PSEcpdMuO1ShvHF/E&#10;myUV20fHHO3Y6q1c1Ih/h/4fhQM90RxWLjzgKDWhY+olzipyf766j/5gDayctaA70Pi9Fk6hu18G&#10;fLoajsdxP5IyPrsYQXHHluWxxaybG8JohlhuK5MY/YN+E0tHzSs2cx6zwiSMRO4d7r1yE3ZriN2W&#10;aj5PbtgJK8KdebIyBo/IRWSfu1fhbM+jgJnc09tqiMkHOu1840tD83Wgsk5cO+AK1kQF+5T40+9+&#10;XNhjPXkd/qFmfwEAAP//AwBQSwMEFAAGAAgAAAAhANf5rt3dAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0tPwzAQhO9I/AdrkbhRhyL6SONUCAkJIXEgPM5uvI2jxusodlLTX8/2RI+jGc18U2yT&#10;68SEQ2g9KbifZSCQam9aahR8fb7crUCEqMnozhMq+MUA2/L6qtC58Uf6wKmKjeASCrlWYGPscylD&#10;bdHpMPM9Ent7PzgdWQ6NNIM+crnr5DzLFtLplnjB6h6fLdaHanQK3sJpnGoT3pNN9nX9/ZOdKjoo&#10;dXuTnjYgIqb4H4YzPqNDyUw7P5IJomO9fuSkgof5EsTZ5zkQOwWrxRJkWcjLA+UfAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhADfrkC1kAgAA6QQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANf5rt3dAAAACAEAAA8AAAAAAAAAAAAAAAAAvgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADIBQAAAAA=&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0A48890E" w14:textId="77777777" w:rsidR="00AA3FBB" w:rsidRPr="00714068" w:rsidRDefault="00AA3FBB" w:rsidP="00C931FB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t>TBFA</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -5848,51 +5873,51 @@
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="0C6BD9C9" id="Straight Arrow Connector 30" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:314.1pt;margin-top:15.95pt;width:26.6pt;height:1.35pt;z-index:251680256;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDI0Twk+AEAANsDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0Xx0ny9oacYohWXfZ&#10;1gDtfgArybYAfUHU4uTfj5LdrNtuw3yQRdJ85HukN3cna9hRRdTetby+WnCmnPBSu77l35/u391w&#10;hgmcBOOdavlZIb/bvn2zGUOjln7wRqrICMRhM4aWDymFpqpQDMoCXvmgHAU7Hy0kMmNfyQgjoVtT&#10;LReLD9XoowzRC4VI3v0U5NuC33VKpIeuQ5WYaTn1lsoZy/mcz2q7gaaPEAYt5jbgH7qwoB0VvUDt&#10;IQH7EfVfUFaL6NF36Up4W/mu00IVDsSmXvzB5nGAoAoXEgfDRSb8f7Di2/EQmZYtX5E8DizN6DFF&#10;0P2Q2McY/ch23jnS0UdGn5BeY8CG0nbuEGcLwyFm8qcu2vwmWuxUND5fNFanxAQ5V6vrmyWVEhSq&#10;r+v36wxZ/coNEdNn5S3Ll5bj3MulibrIDMcvmKbEl4Rc2Pl7bQz5oTGOjS2/XS/XVAtoszoDia42&#10;EFd0PWdgelpZkWJBRG+0zNk5Gc+4M5EdgbaGlk368Yn658wAJgoQqfJMiQNINX16uyb3tFII6auX&#10;k7tevPiJ5wRdKP9WMtPYAw5TSglNSAm0+eQkS+dAs4E8klky43Kvqmz5LEeezTSNfHv28lyGVGWL&#10;NqiUnbc9r+hrm+6v/8ntTwAAAP//AwBQSwMEFAAGAAgAAAAhAOelmoLiAAAADgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMT01Pg0AQvZv4HzZj4s0urEiQsjRG0wNJjbH6A7YwApGdpeyW0n/veNLLJDPv&#10;zfsoNosdxIyT7x1piFcRCKTaNT21Gj4/tncZCB8MNWZwhBou6GFTXl8VJm/cmd5x3odWsAj53Gjo&#10;QhhzKX3doTV+5UYkxr7cZE3gdWplM5kzi9tBqihKpTU9sUNnRnzusP7en6wGVR3DZburwvwWHl6P&#10;Vu2Saqy1vr1ZXtY8ntYgAi7h7wN+O3B+KDnYwZ2o8WLQkKpMMVXDffwIgglpFicgDnxIUpBlIf/X&#10;KH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAyNE8JPgBAADbAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA56WaguIAAAAOAQAADwAAAAAAAAAA&#10;AAAAAABSBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGEFAAAAAA==&#10;">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C931FB" w:rsidRPr="00C931FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E10976C" wp14:editId="1D8DE14E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>800100</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>136525</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="561975" cy="0"/>
@@ -5916,51 +5941,51 @@
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="134CDC6E" id="Straight Arrow Connector 22" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:63pt;margin-top:10.75pt;width:44.25pt;height:0;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbN2x28wEAANcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0XxwHSLcEcYohWXfZ&#10;R4B2P4CVZFuALAmkFif/fpScpN12G+aDLJLm4yP5vLk/DU4cDZINvpH1bC6F8Spo67tG/nh6ePdB&#10;CkrgNbjgTSPPhuT99u2bzRjXZhH64LRBwSCe1mNsZJ9SXFcVqd4MQLMQjedgG3CAxCZ2lUYYGX1w&#10;1WI+v6vGgDpiUIaIvfspKLcFv22NSt/blkwSrpHMLZUTy/mcz2q7gXWHEHurLjTgH1gMYD0XvUHt&#10;IYH4ifYvqMEqDBTaNFNhqELbWmVKD9xNPf+jm8ceoim98HAo3sZE/w9WfTseUFjdyMVCCg8D7+gx&#10;IdiuT+IjYhjFLnjPcwwo+BOe1xhpzWk7f8CLRfGAuflTi0N+c1viVGZ8vs3YnJJQ7Fze1av3SynU&#10;NVS95EWk9NmEQeRLI+nC40agLiOG4xdKXJkTrwm5qA8P1rmyT+fF2MjVcpHrAKuqdZD4OkTuk3wn&#10;BbiO5aoSFkQKzuqcnXHoTDuH4gisGBaaDuMTc5fCASUOcEPlmRJ70Gb6dLVk9yQngvQ16Mldz69+&#10;pjtBF+a/lcxt7IH6KaWEJqQE1n3yWqRz5L1AXkcOMJTzmaspCr+MI+9l2kS+PQd9LguqssXqKWkX&#10;pWd5vrb5/vp/3P4CAAD//wMAUEsDBBQABgAIAAAAIQApDGz33wAAAA4BAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTE/NSsNAEL4LvsMygje7ydIWSbMpRekhUBGrD7DNjklodjfNTtP07R3xYC/DfPPz/eTr&#10;yXVixCG2wWtIZwkI9FWwra81fH1un55BRDLemi541HDFCOvi/i43mQ0X/4HjnmrBJD5mRkND1GdS&#10;xqpBZ+Is9Oh59x0GZ4jhUEs7mAuTu06qJFlKZ1rPCo3p8aXB6rg/Ow2qPNF1uytpfKfF28mp3bzs&#10;K60fH6bXFZfNCgThRP8f8JuB/UPBxg7h7G0UHWO15EDEjOkCBB+odM7N4W8gi1zexih+AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABs3bHbzAQAA1wMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACkMbPffAAAADgEAAA8AAAAAAAAAAAAAAAAATQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABZBQAAAAA=&#10;">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C931FB" w:rsidRPr="00C931FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6709235B" wp14:editId="649E58D6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2638425</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>155575</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="495300" cy="0"/>
@@ -5984,51 +6009,51 @@
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="64D333CA" id="Straight Arrow Connector 24" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:207.75pt;margin-top:12.25pt;width:39pt;height:0;z-index:251664896;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBSKCsl9AEAANcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO2zAMvBfoPwi6N3bSTdEEcRZF0u2l&#10;jwC7/QCuJNsCZEkg1Tj5+1Jykm7bW1EfZJE0h0NyvLk/DU4cDZINvpHzWS2F8Spo67tGfn96ePNe&#10;CkrgNbjgTSPPhuT99vWrzRjXZhH64LRBwSCe1mNsZJ9SXFcVqd4MQLMQjedgG3CAxCZ2lUYYGX1w&#10;1aKu31VjQB0xKEPE3v0UlNuC37ZGpW9tSyYJ10jmlsqJ5XzOZ7XdwLpDiL1VFxrwDywGsJ6L3qD2&#10;kED8QPsX1GAVBgptmqkwVKFtrTKlB+5mXv/RzWMP0ZReeDgUb2Oi/wervh4PKKxu5OJOCg8D7+gx&#10;IdiuT+IDYhjFLnjPcwwo+BOe1xhpzWk7f8CLRfGAuflTi0N+c1viVGZ8vs3YnJJQ7LxbLd/WvAl1&#10;DVW/8iJS+mTCIPKlkXThcSMwLyOG42dKXJkTrwm5qA8P1rmyT+fF2MjVcrHkOsCqah0kvg6R+yTf&#10;SQGuY7mqhAWRgrM6Z2ccOtPOoTgCK4aFpsP4xNylcECJA9xQeabEHrSZPl0t2T3JiSB9CXpyz+ur&#10;n+lO0IX5byVzG3ugfkopoQkpgXUfvRbpHHkvkNeRAwzlfOZqisIv48h7mTaRb89Bn8uCqmyxekra&#10;RelZni9tvr/8H7c/AQAA//8DAFBLAwQUAAYACAAAACEALconO98AAAAOAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbExPTU+DQBC9m/gfNmPizS5FMEpZGqPpgaTGWP0BWxiByM5Sdkrpv3eMB73M55s37+Xr&#10;2fVqwjF0ngwsFxEopMrXHTUGPt43N/egAluqbe8JDZwxwLq4vMhtVvsTveG040YJCYXMGmiZh0zr&#10;ULXobFj4AUl2n350lqUdG12P9iTkrtdxFN1pZzuSD60d8KnF6mt3dAbi8sDnzbbk6ZXTl4OLt0k5&#10;VMZcX83PKwmPK1CMM/9dwI8H0Q+FCNv7I9VB9QaSZZoKVBgTyQJIHm6l2P8OdJHr/zaKbwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBSKCsl9AEAANcDAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAtyic73wAAAA4BAAAPAAAAAAAAAAAAAAAAAE4E&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAWgUAAAAA&#10;">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C931FB" w:rsidRPr="00C931FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251644416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29C2F078" wp14:editId="3690068F">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3200400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>88900</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="704850" cy="342900"/>
@@ -6070,51 +6095,51 @@
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:t>MA S-E</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="29C2F078" id="Rectangle 15" o:spid="_x0000_s1031" style="position:absolute;margin-left:252pt;margin-top:7pt;width:55.5pt;height:27pt;z-index:251644416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvG5sUZAIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1k6doGdYqgRYYB&#10;RRugLXpWZDk2IIuapMTOfv2eFLdJP07DfFBIkeLH42Mur/pWs61yviFT8NFJzpkyksrGrAv+9Lj4&#10;ds6ZD8KUQpNRBd8pz69mX79cdnaqxlSTLpVjCGL8tLMFr0Ow0yzzslat8CdklYGxIteKANWts9KJ&#10;DtFbnY3z/EfWkSutI6m8x+3N3shnKX5VKRnuq8qrwHTBUVtIp0vnKp7Z7FJM107YupFDGeIfqmhF&#10;Y5D0NdSNCIJtXPMhVNtIR56qcCKpzaiqGqlSD+hmlL/r5qEWVqVeAI63rzD5/xdW3m0f7NIBhs76&#10;qYcYu+gr18Zf1Mf6BNbuFSzVByZxeZZPzk8BqYTp+2R8kScws8Nj63z4qahlUSi4wywSRGJ76wMS&#10;wvXFJebypJty0WidlJ2/1o5tBcaGaZfUcaaFD7gs+CJ9cXQI8eaZNqwDC8dnKIZJAT5VWgSIrS0L&#10;7s2aM6HXIKoMLtXy5rX/kPQRzR4lztP3WeLYyI3w9b7iFHVw0yb2oxIVh74PSEcp9KueNSjvNL6I&#10;Nysqd0vHHO3Z6q1cNIh/i/6XwoGeaA4rF+5xVJrQMQ0SZzW5P5/dR3+wBlbOOtAdaPzeCKfQ3S8D&#10;Pl2MJpO4H0mZnJ6Nobhjy+rYYjbtNWE0Iyy3lUmM/kG/iJWj9hmbOY9ZYRJGIvce90G5Dvs1xG5L&#10;NZ8nN+yEFeHWPFgZg0fkIrKP/bNwduBRwEzu6GU1xPQdnfa+8aWh+SZQ1SSuHXAFa6KCfUr8GXY/&#10;LuyxnrwO/1CzvwAAAP//AwBQSwMEFAAGAAgAAAAhALISx63bAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMT01LxDAQvQv+hzCCNzdZcZe1Nl1EEETwYFc9Z5uxKdtMSpN24/56Z096mje8x/sot9n3&#10;YsYxdoE0LBcKBFITbEetho/d880GREyGrOkDoYYfjLCtLi9KU9hwpHec69QKNqFYGA0upaGQMjYO&#10;vYmLMCAx9x1GbxK/YyvtaI5s7nt5q9RaetMRJzgz4JPD5lBPXsNrPE1zY+Nbdtm93H9+qVNNB62v&#10;r/LjA4iEOf2J4Vyfq0PFnfZhIhtFr2Gl7nhLYuJ8WbBerhjsGWwUyKqU/xdUvwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAvG5sUZAIAAOkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCyEset2wAAAAkBAAAPAAAAAAAAAAAAAAAAAL4EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5C93E146" w14:textId="77777777" w:rsidR="00AA3FBB" w:rsidRPr="00714068" w:rsidRDefault="00AA3FBB" w:rsidP="00C931FB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t>MA S-E</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -6163,51 +6188,51 @@
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="522B28CF" id="Straight Arrow Connector 36" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:310.15pt;margin-top:21.65pt;width:30.55pt;height:12.05pt;flip:y;z-index:251685376;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD6otEh/wEAAOYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2yAQvVfqf0DcG+dD2SZWnFWVdHvp&#10;R6Td9j4L2EbCgBgaJ/++A3ijbXurmgOCGc+beW9edveXwbCzCqidbfhiNudMWeGktl3Dvz89vNtw&#10;hhGsBOOsavhVIb/fv32zG32tlq53RqrACMRiPfqG9zH6uqpQ9GoAnDmvLCVbFwaI9AxdJQOMhD6Y&#10;ajmf31WjC9IHJxQiRY8lyfcZv22ViN/aFlVkpuE0W8xnyOdzOqv9DuougO+1mMaAf5hiAG2p6Q3q&#10;CBHYz6D/ghq0CA5dG2fCDZVrWy1U5kBsFvM/2Dz24FXmQuKgv8mE/w9WfD2fAtOy4as7ziwMtKPH&#10;GEB3fWQfQnAjOzhrSUcXGH1Ceo0eayo72FOYXuhPIZG/tGFgrdH+B1khy0EE2SWrfb2prS6RCQqu&#10;Nu+3mzVnglKL9Wq+Wif0qsAkOB8wflJuYOnScJzGus1TWsD5M8ZS+FKQiq170MZQHGpj2djw7XqZ&#10;mgGZrDUQ6Tp4oo224wxMR+4VMeSh0RktU3UqxiseTGBnIAOR76Qbn4gAZwYwUoJY5V8p7EGq8ul2&#10;TeHiLoT4xckSXsxf4sSzQGfKv7VMNI6AfSnJqYIUQZuPVrJ49bQmSNuZJDM2zaqy4Sc50prKYtLt&#10;2clr3leVXmSm3HYyfnLr6zfdX/89978AAAD//wMAUEsDBBQABgAIAAAAIQCz8i1z4QAAAA4BAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTE87T8MwEN6R+A/WIbFRu20IVRqnQlRMsFCQqm5u7MZp43Ow3Sb8&#10;e46pLPfQffc9ytXoOnYxIbYeJUwnApjB2usWGwlfn68PC2AxKdSq82gk/JgIq+r2plSF9gN+mMsm&#10;NYxIMBZKgk2pLziPtTVOxYnvDdLt4INTidbQcB3UQOSu4zMhcu5Ui6RgVW9erKlPm7OTsH0Xu8fR&#10;B3vcfWf2rV0326MbpLy/G9dLKs9LYMmM6foBfxnIP1RkbO/PqCPrJOQzMSeohGxOnQD5YpoB29Pw&#10;lAGvSv4/RvULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+qLRIf8BAADmAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAs/Itc+EAAAAOAQAADwAA&#10;AAAAAAAAAAAAAABZBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGcFAAAAAA==&#10;">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="008102F8" w:rsidRPr="00C931FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B31C1CF" wp14:editId="4EE505DA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2571750</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>132080</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="561975" cy="285750"/>
@@ -6231,51 +6256,51 @@
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="3AB551A8" id="Straight Arrow Connector 23" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:202.5pt;margin-top:10.4pt;width:44.25pt;height:22.5pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAWcnz+gEAANwDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5xkcNsEcYohWXfZ&#10;R4B2P4CVZFuALAmkFif/fpScZt12G+aDLJLmIx/5vLk/DU4cDZINvpGL2VwK41XQ1neN/P708O5O&#10;CkrgNbjgTSPPhuT99u2bzRjXZhn64LRBwSCe1mNsZJ9SXFcVqd4MQLMQjedgG3CAxCZ2lUYYGX1w&#10;1XI+v6nGgDpiUIaIvfspKLcFv22NSt/alkwSrpHcWyonlvM5n9V2A+sOIfZWXdqAf+hiAOu56BVq&#10;DwnED7R/QQ1WYaDQppkKQxXa1ipTODCbxfwPNo89RFO48HAoXsdE/w9WfT0eUFjdyOV7KTwMvKPH&#10;hGC7PokPiGEUu+A9zzGg4E94XmOkNaft/AEvFsUDZvKnFof8ZlriVGZ8vs7YnJJQ7KxvFqvbWgrF&#10;oeVdfVuXHVS/kiNS+mTCIPKlkXRp5trFoswZjp8pcXlOfEnIlX14sM6VpTovxkau6mUuBiyt1kHi&#10;6xCZLPlOCnAda1YlLIgUnNU5O+PQmXYOxRFYNqw2HcYnJiCFA0ocYFblmRJ70Gb6dFWze9IUQfoS&#10;9ORezF/83O4EXTr/rWSmsQfqp5QSmpASWPfRa5HOkZcDeSc5wFDO515NkfllHHk50zry7Tnoc9lS&#10;lS2WUEm7yD1r9LXN99c/5fYnAAAA//8DAFBLAwQUAAYACAAAACEABUwANeIAAAAOAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbiyhtNPomk4ItEOlIcTgAbLGtBVN0jVe17095gQX&#10;S5btz/9XbGbXiwnH2AWv4X6hQKCvg+18o+HzY3u3AhHJeGv64FHDBSNsyuurwuQ2nP07TntqBEN8&#10;zI2GlmjIpYx1i87ERRjQ8+wrjM4Qt2Mj7WjODHe9TJRaSmc6zx9aM+Bzi/X3/uQ0JNWRLttdRdMb&#10;Za9Hl+zSaqi1vr2ZX9ZcntYgCGf6u4BfB84PJQc7hJO3UfQaUpWxEDFRsQcvpI8PGYiDhmW2AlkW&#10;8r9G+QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCAWcnz+gEAANwDAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAFTAA14gAAAA4BAAAPAAAAAAAA&#10;AAAAAAAAAFQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYwUAAAAA&#10;">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C931FB" w:rsidRPr="00C931FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="431E6C5D" wp14:editId="01300268">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>866775</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>46355</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="571500" cy="342900"/>
@@ -6299,51 +6324,51 @@
                         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                           <a:tailEnd type="arrow"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="742D4D7B" id="Straight Arrow Connector 39" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:68.25pt;margin-top:3.65pt;width:45pt;height:27pt;flip:y;z-index:251695616;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAqBdZg/gEAAOYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGmXAo2arlDLcgG2&#10;0i7cZ20nseTYlsc07d8ztrPVAjdEDtZ4xvNm3szL9vY8GnZSAbWzLV8uas6UFU5q27f8++Pdmw+c&#10;YQQrwTirWn5RyG93r19tJ9+olRuckSowArHYTL7lQ4y+qSoUgxoBF84rS8HOhREiXUNfyQAToY+m&#10;WtX1u2pyQfrghEIk76EE+S7jd50S8b7rUEVmWk69xXyGfD6ls9ptoekD+EGLuQ34hy5G0JaKXqEO&#10;EIH9DPovqFGL4NB1cSHcWLmu00JlDsRmWf/B5mEArzIXGg7665jw/8GKb6djYFq2/GbDmYWRdvQQ&#10;A+h+iOxjCG5ie2ctzdEFRk9oXpPHhtL29hjmG/pjSOTPXRhZZ7T/QVLI4yCC7JynfblOW50jE+Rc&#10;v1+ua9qJoNDN29WGbMKrCkyC8wHjZ+VGloyW49zWtZ9SAk5fMJbE54SUbN2dNob80BjLppZv1qs1&#10;FQMSWWcgkjl6oo225wxMT+oVMeSm0RktU3ZKxgvuTWAnIAGR7qSbHokAZwYwUoBY5a8kDiBVeboh&#10;arO6EOJXJ4t7WT/7iWeBzpR/K5loHACHkpJDRacRtPlkJYsXT2uCtJ15ZMamXlUW/DyOtKaymGQ9&#10;OXnJ+6rSjcSUy87CT2p9eSf75e+5+wUAAP//AwBQSwMEFAAGAAgAAAAhACOTQSvhAAAADQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYupYV1DWdEBMnuDCQpt2yxjQdjVOabC3/&#10;Hu80LpY+Pfv5vXI1uU6ccAitJwXzWQICqfampUbB58fL3SOIEDUZ3XlCBb8YYFVdX5W6MH6kdzxt&#10;YiPYhEKhFdgY+0LKUFt0Osx8j8Talx+cjoxDI82gRzZ3nUyTJJdOt8QfrO7x2WL9vTk6Bdu3ZLeY&#10;/GAPu597+9qum+3BjUrd3kzrJY+nJYiIU7xcwLkD54eKg+39kUwQHXOWL3hVwUMGgvU0PfNeQT7P&#10;QFal/N+i+gMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAqBdZg/gEAAOYDAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAjk0Er4QAAAA0BAAAPAAAA&#10;AAAAAAAAAAAAAFgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAZgUAAAAA&#10;">
                 <v:stroke endarrow="open"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00C931FB" w:rsidRPr="00C931FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251639296" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29D9025C" wp14:editId="053C4E35">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>3200400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>274955</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="704850" cy="342900"/>
@@ -6385,51 +6410,51 @@
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:t>ES</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="29D9025C" id="Rectangle 14" o:spid="_x0000_s1032" style="position:absolute;margin-left:252pt;margin-top:21.65pt;width:55.5pt;height:27pt;z-index:251639296;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUurJZYwIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8N5JdZzMiB0YCFwWC&#10;xEBS5ExTlCWA4rAkbcn9+j7SSuwsp6I60DOc4Sxv3vjqum812yrnGzIFH53knCkjqWzMuuC/nhbf&#10;LjjzQZhSaDKq4Dvl+fXs65erzk7VmGrSpXIMQYyfdrbgdQh2mmVe1qoV/oSsMjBW5FoRoLp1VjrR&#10;IXqrs3Gen2UdudI6ksp73N7ujXyW4leVkuGhqrwKTBcctYV0unSu4pnNrsR07YStGzmUIf6hilY0&#10;BklfQ92KINjGNR9CtY105KkKJ5LajKqqkSr1gG5G+btuHmthVeoF4Hj7CpP/f2Hl/fbRLh1g6Kyf&#10;eoixi75ybfxFfaxPYO1ewVJ9YBKX5/nk4hSQSpi+T8aXeQIzOzy2zocfiloWhYI7zCJBJLZ3PiAh&#10;XF9cYi5PuikXjdZJ2fkb7dhWYGyYdkkdZ1r4gMuCL9IXR4cQb55pwzqwcHyOYpgU4FOlRYDY2rLg&#10;3qw5E3oNosrgUi1vXvsPSZ/Q7FHiPH2fJY6N3Apf7ytOUQc3bWI/KlFx6PuAdJRCv+pZg/LO4ot4&#10;s6Jyt3TM0Z6t3spFg/h36H8pHOiJ5rBy4QFHpQkd0yBxVpP789l99AdrYOWsA92Bxu+NcArd/TTg&#10;0+VoMon7kZTJ6fkYiju2rI4tZtPeEEYzwnJbmcToH/SLWDlqn7GZ85gVJmEkcu9xH5SbsF9D7LZU&#10;83lyw05YEe7Mo5UxeEQuIvvUPwtnBx4FzOSeXlZDTN/Rae8bXxqabwJVTeLaAVewJirYp8SfYffj&#10;wh7ryevwDzX7CwAA//8DAFBLAwQUAAYACAAAACEAnHnxuN8AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU7DMBCE70i8g7VI3Khd0hYa4lQICQkhcSD8nN14iaPG6yh20tCnZznBcXZGs98Uu9l3&#10;YsIhtoE0LBcKBFIdbEuNhve3x6tbEDEZsqYLhBq+McKuPD8rTG7DkV5xqlIjuIRibjS4lPpcylg7&#10;9CYuQo/E3lcYvEksh0bawRy53HfyWqmN9KYl/uBMjw8O60M1eg3P8TROtY0vs5vd0/bjU50qOmh9&#10;eTHf34FIOKe/MPziMzqUzLQPI9koOg1rteItScMqy0BwYLNc82GvYXuTgSwL+X9B+QMAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAUurJZYwIAAOkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCcefG43wAAAAkBAAAPAAAAAAAAAAAAAAAAAL0EAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAyQUAAAAA&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3E48545C" w14:textId="77777777" w:rsidR="00AA3FBB" w:rsidRPr="00714068" w:rsidRDefault="00AA3FBB" w:rsidP="00C931FB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t>ES</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -6488,51 +6513,51 @@
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                               <w:t>TBSO</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="7590EA81" id="Rectangle 27" o:spid="_x0000_s1033" style="position:absolute;margin-left:9.75pt;margin-top:17.75pt;width:54.75pt;height:27pt;z-index:251690496;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAIsSi0ZAIAAOkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGjEQvVfqf7B8bxYISRrEEqFEVJWi&#10;BCmpcjZeL7uS1+Pahl366/tsNkA+TlX3YGY84/l484bpTddotlXO12RyPjwbcKaMpKI265z/el58&#10;+86ZD8IUQpNROd8pz29mX79MWztRI6pIF8oxBDF+0tqcVyHYSZZ5WalG+DOyysBYkmtEgOrWWeFE&#10;i+iNzkaDwWXWkiusI6m8x+3d3shnKX5ZKhkey9KrwHTOUVtIp0vnKp7ZbComaydsVcu+DPEPVTSi&#10;Nkh6CHUngmAbV38I1dTSkacynElqMirLWqrUA7oZDt5181QJq1IvAMfbA0z+/4WVD9snu3SAobV+&#10;4iHGLrrSNfEX9bEugbU7gKW6wCQuL68vzkcXnEmYzsej60ECMzs+ts6HH4oaFoWcO8wiQSS29z4g&#10;IVxfXWIuT7ouFrXWSdn5W+3YVmBsmHZBLWda+IDLnC/SF0eHEG+eacNasHB0hWKYFOBTqUWA2Ngi&#10;596sORN6DaLK4FItb177D0mf0exJ4kH6PkscG7kTvtpXnKL2btrEflSiYt/3EekohW7VsRrlXcUX&#10;8WZFxW7pmKM9W72Vixrx79H/UjjQE81h5cIjjlITOqZe4qwi9+ez++gP1sDKWQu6A43fG+EUuvtp&#10;wKfr4Xgc9yMp44urERR3almdWsymuSWMZojltjKJ0T/oV7F01LxgM+cxK0zCSOTe494rt2G/htht&#10;qebz5IadsCLcmycrY/CIXET2uXsRzvY8CpjJA72uhpi8o9PeN740NN8EKuvEtSOuYE1UsE+JP/3u&#10;x4U91ZPX8R9q9hcAAP//AwBQSwMEFAAGAAgAAAAhAEZcPRzcAAAACAEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FLw0AQhe+C/2EZwZvdtFJpYjZFBEEED6bqeZudZkOzsyG7Sdf+eqcnPQ2P7/HmvXKb&#10;XC9mHEPnScFykYFAarzpqFXwuXu524AIUZPRvSdU8IMBttX1VakL40/0gXMdW8EhFAqtwMY4FFKG&#10;xqLTYeEHJGYHPzodWY6tNKM+cbjr5SrLHqTTHfEHqwd8ttgc68kpeAvnaW5MeE822df86zs713RU&#10;6vYmPT2CiJjinxku9bk6VNxp7ycyQfSs8zU7Fdyv+V74KudtewUbBrIq5f8B1S8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEACLEotGQCAADpBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEARlw9HNwAAAAIAQAADwAAAAAAAAAAAAAAAAC+BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" fillcolor="window" strokecolor="windowText" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="342C0051" w14:textId="77777777" w:rsidR="00AA3FBB" w:rsidRPr="00F07C82" w:rsidRDefault="00AA3FBB" w:rsidP="00C931FB">
                       <w:pPr>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                         <w:t>TBSO</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
@@ -6675,61 +6700,56 @@
         </w:rPr>
         <w:t>; TBTDI = teacher behavior teacher directive i</w:t>
       </w:r>
       <w:r w:rsidR="00540B43" w:rsidRPr="00C931FB">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>nstruction</w:t>
       </w:r>
       <w:r w:rsidR="00540B43">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="552694B5" w14:textId="77777777" w:rsidR="0034394B" w:rsidRDefault="0034394B" w:rsidP="0034394B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc32325306"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7AD82363" w14:textId="17272E44" w:rsidR="0034394B" w:rsidRPr="00ED482B" w:rsidRDefault="0034394B" w:rsidP="0034394B">
+    </w:p>
+    <w:p w14:paraId="35C6DBAA" w14:textId="73B628AC" w:rsidR="0034394B" w:rsidRDefault="0034394B" w:rsidP="0034394B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
-        <w:rPr>
-[...4 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc148478205"/>
       <w:r w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00405036">
@@ -6741,79 +6761,80 @@
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:noProof/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00405036">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00ED482B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00ED482B">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00892701">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00892701">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00022BAE">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Figure with the caption below as required by the university</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="432EF0C9" w14:textId="77777777" w:rsidR="0034394B" w:rsidRDefault="0034394B" w:rsidP="0034394B">
       <w:pPr>
         <w:pStyle w:val="Buffer"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D5FE505" w14:textId="4DD493E3" w:rsidR="00022BAE" w:rsidRDefault="00022BAE" w:rsidP="00022BAE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="003965D2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>While APA 7</w:t>
       </w:r>
       <w:r w:rsidRPr="003965D2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
@@ -6825,158 +6846,171 @@
       </w:r>
       <w:r w:rsidR="00577151" w:rsidRPr="003965D2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>figure</w:t>
       </w:r>
       <w:r w:rsidRPr="003965D2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">, the </w:t>
       </w:r>
       <w:r w:rsidR="00577151" w:rsidRPr="003965D2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Mason University Thesis and Dissertation Service </w:t>
       </w:r>
       <w:r w:rsidRPr="003965D2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">requires figure captions to go below the </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00577151" w:rsidRPr="003965D2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>the figure.  Please follow UTDS guidance</w:t>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00577151" w:rsidRPr="003965D2">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> figure.  Please follow UTDS guidance</w:t>
       </w:r>
       <w:r w:rsidRPr="003965D2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C1F8F02" w14:textId="3A304F06" w:rsidR="00A10D0C" w:rsidRDefault="00A10D0C" w:rsidP="00FC4468">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A bunch of text that says something </w:t>
       </w:r>
       <w:r w:rsidR="00ED482B">
         <w:t>profound</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> will soon appear </w:t>
       </w:r>
       <w:r w:rsidR="00ED482B">
         <w:t>here.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A5475B7" w14:textId="40DDA5C1" w:rsidR="00467538" w:rsidRPr="00372406" w:rsidRDefault="00467538" w:rsidP="00467538">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc108707649"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc108707649"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Appendices for First Manucript</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+        <w:t xml:space="preserve">Appendices for First </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Manucript</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="15"/>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="171B3E89" w14:textId="3DB5E606" w:rsidR="00D63C81" w:rsidRDefault="00467538" w:rsidP="00D63C81">
       <w:pPr>
         <w:pStyle w:val="Buffer"/>
       </w:pPr>
       <w:r>
         <w:t>Material goes here</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06464E2C" w14:textId="1D665137" w:rsidR="00467538" w:rsidRDefault="00467538" w:rsidP="00467538">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc108707650"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc108707650"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>References for First Manuscript</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="79467DD9" w14:textId="752C293D" w:rsidR="00467538" w:rsidRDefault="00467538" w:rsidP="00D63C81">
       <w:pPr>
         <w:pStyle w:val="Buffer"/>
       </w:pPr>
       <w:r>
         <w:t>Material goes here</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B3ADA33" w14:textId="6F3A3890" w:rsidR="00B83CF2" w:rsidRDefault="00467538" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc108707651"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc108707651"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Manuscript</w:t>
       </w:r>
       <w:r w:rsidR="001E6A52">
         <w:t xml:space="preserve"> Two</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="0E43973D" w14:textId="535E3D68" w:rsidR="00B00F60" w:rsidRPr="00B00F60" w:rsidRDefault="00B00F60" w:rsidP="00B00F60">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="00B00F60">
         <w:t xml:space="preserve">This should be Manuscript </w:t>
       </w:r>
       <w:r w:rsidR="00303A28">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00B00F60">
         <w:t>. It should include the following sections: introduction, literature review, methods, results, and discussion/conclusions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B1D1D4D" w14:textId="3A36F103" w:rsidR="00467538" w:rsidRPr="00467538" w:rsidRDefault="00467538" w:rsidP="00467538">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc108707652"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc108707652"/>
       <w:r>
         <w:t>Abstract for Second Manuscript</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="6BD1947E" w14:textId="1DA0177D" w:rsidR="00B83CF2" w:rsidRDefault="00ED482B" w:rsidP="00FC4468">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A bunch of text that says something profound will soon appear in this document. </w:t>
       </w:r>
       <w:r w:rsidR="00A10D0C">
         <w:t xml:space="preserve">A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="623A87EE" w14:textId="11B1447A" w:rsidR="00D63C81" w:rsidRDefault="00D63C81" w:rsidP="00D63C81">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A bunch of text that says something profound will soon appear </w:t>
       </w:r>
       <w:r w:rsidR="00ED482B">
         <w:t>here</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. </w:t>
       </w:r>
@@ -7031,152 +7065,152 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4106545"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292E85F1" w14:textId="62281B45" w:rsidR="00D63C81" w:rsidRDefault="00D63C81" w:rsidP="00D63C81">
-[...4 lines deleted...]
-    <w:p w14:paraId="3810E2F8" w14:textId="77777777" w:rsidR="0034394B" w:rsidRPr="00ED482B" w:rsidRDefault="0034394B" w:rsidP="0034394B">
+    <w:p w14:paraId="67230833" w14:textId="77777777" w:rsidR="00892701" w:rsidRDefault="00892701" w:rsidP="00D63C81">
+      <w:pPr>
+        <w:pStyle w:val="Object"/>
+        <w:keepNext/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0156BD9B" w14:textId="2CDD4787" w:rsidR="0034394B" w:rsidRDefault="0034394B" w:rsidP="0034394B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Ref48229706"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc32325307"/>
+      <w:bookmarkStart w:id="19" w:name="_Ref48229706"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc148478206"/>
       <w:r w:rsidRPr="00ED482B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED482B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="00ED482B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Figure \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="00ED482B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="00ED482B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED482B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r w:rsidRPr="00ED482B">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
-      <w:r w:rsidRPr="00ED482B">
+      <w:r w:rsidR="00892701">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
         </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00892701">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00ED482B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ajax, a bull.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidRPr="00ED482B">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">Ajax, a bull. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37AB0CA5" w14:textId="77777777" w:rsidR="0034394B" w:rsidRDefault="0034394B" w:rsidP="00D63C81">
       <w:pPr>
         <w:pStyle w:val="Buffer"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17630A39" w14:textId="6166A14F" w:rsidR="003E1F8C" w:rsidRDefault="00022BAE" w:rsidP="00022BAE">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r w:rsidRPr="003965D2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">You'll notice that </w:t>
       </w:r>
       <w:r w:rsidR="001E6A52" w:rsidRPr="003965D2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">in this </w:t>
       </w:r>
       <w:r w:rsidRPr="003965D2">
         <w:rPr>
@@ -7236,336 +7270,323 @@
       <w:r w:rsidR="001E6A52" w:rsidRPr="003965D2">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Mason UTDS</w:t>
       </w:r>
       <w:r w:rsidRPr="00067825">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D63C81">
         <w:t xml:space="preserve">A bunch of text that says something </w:t>
       </w:r>
       <w:r w:rsidR="00ED482B">
         <w:t>deep and profound</w:t>
       </w:r>
       <w:r w:rsidR="00D63C81">
         <w:t xml:space="preserve"> will soon appear in this </w:t>
       </w:r>
       <w:r w:rsidR="00ED482B">
         <w:t xml:space="preserve">chapter. </w:t>
       </w:r>
       <w:r w:rsidR="00D63C81">
-        <w:t xml:space="preserve">A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. </w:t>
+        <w:t xml:space="preserve">A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. A bunch of text that says something profound will soon appear in this document. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38E3144D" w14:textId="5A649CA8" w:rsidR="00467538" w:rsidRDefault="00467538" w:rsidP="00467538">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc108707653"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc108707653"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Appendices for Second Manuscript</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="60DACC1F" w14:textId="37AF9FF1" w:rsidR="00467538" w:rsidRDefault="00467538" w:rsidP="00467538">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Material goes here</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6797A076" w14:textId="0A3DAE12" w:rsidR="00467538" w:rsidRDefault="00467538" w:rsidP="00467538">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc108707654"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc108707654"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>References for Second Manuscript</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:p w14:paraId="7B4BA2AE" w14:textId="1E674444" w:rsidR="00467538" w:rsidRDefault="00467538" w:rsidP="00467538">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Material goes here</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AB298C6" w14:textId="5EA721F3" w:rsidR="00467538" w:rsidRDefault="00467538" w:rsidP="00467538">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc108707655"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc108707655"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Manuscript</w:t>
       </w:r>
       <w:r w:rsidR="001E6A52">
         <w:t xml:space="preserve"> Three</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="65337D13" w14:textId="39474E6F" w:rsidR="00B00F60" w:rsidRPr="00B00F60" w:rsidRDefault="00B00F60" w:rsidP="00B00F60">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This should be </w:t>
       </w:r>
       <w:r w:rsidRPr="00B00F60">
         <w:t>Manuscript</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00293744">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t>. It should include the following sections:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B00F60">
         <w:t xml:space="preserve"> introduction, literature review, methods, results, and discussion/conclusions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E05F418" w14:textId="426E9EB3" w:rsidR="00467538" w:rsidRDefault="00467538" w:rsidP="00467538">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc108707656"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc108707656"/>
       <w:r>
         <w:t>Abstract for Third Manuscript</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="28CB053B" w14:textId="7523930E" w:rsidR="00467538" w:rsidRDefault="00467538" w:rsidP="00467538">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Regular text begins here</w:t>
       </w:r>
       <w:r w:rsidR="00293744">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D1BFC6" w14:textId="77B6D7D5" w:rsidR="00467538" w:rsidRDefault="00467538" w:rsidP="00467538"/>
     <w:p w14:paraId="3C82FC77" w14:textId="41FBBFFF" w:rsidR="00467538" w:rsidRDefault="00467538" w:rsidP="00467538">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc108707657"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc108707657"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Appendices for Third Manuscript</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="72017F76" w14:textId="14BE6CDF" w:rsidR="00467538" w:rsidRDefault="00467538" w:rsidP="00467538">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Material goes here</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68635145" w14:textId="2621C45E" w:rsidR="00467538" w:rsidRDefault="00467538" w:rsidP="00467538">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc108707658"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc108707658"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>References for Third Manuscript</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="78770FAE" w14:textId="4A16A84E" w:rsidR="00467538" w:rsidRDefault="00467538" w:rsidP="00467538">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>Material begins here</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62438B6E" w14:textId="52AAC34B" w:rsidR="00B00F60" w:rsidRDefault="0077041B" w:rsidP="00B00F60">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc108707659"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc108707659"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Chapter 5</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18950C10" w14:textId="57673CB2" w:rsidR="00B00F60" w:rsidRPr="00467538" w:rsidRDefault="00B00F60" w:rsidP="00467538">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:t>The final chapter comprises a</w:t>
       </w:r>
       <w:r w:rsidRPr="00B00F60">
         <w:t xml:space="preserve"> thoughtful discussion of how the </w:t>
       </w:r>
       <w:r w:rsidRPr="00067825">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>collective</w:t>
       </w:r>
       <w:r w:rsidRPr="00B00F60">
         <w:t xml:space="preserve"> findings from the </w:t>
       </w:r>
       <w:r w:rsidR="001E6A52">
         <w:t>three</w:t>
       </w:r>
       <w:r w:rsidR="001E6A52" w:rsidRPr="00B00F60">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B00F60">
         <w:t xml:space="preserve">manuscripts </w:t>
       </w:r>
       <w:r w:rsidR="001E6A52">
         <w:t xml:space="preserve">(chapters 2-4) </w:t>
       </w:r>
       <w:r w:rsidRPr="00B00F60">
         <w:t>contribute to the existing research</w:t>
       </w:r>
       <w:r w:rsidR="001E6A52">
         <w:t xml:space="preserve">, limitations, implications for further research and practice. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D8BFB28" w14:textId="59A2745E" w:rsidR="00C02831" w:rsidRDefault="00467538" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc108707660"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc108707660"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Optional General Appendices</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="0E2F0E31" w14:textId="77777777" w:rsidR="00856541" w:rsidRPr="00856541" w:rsidRDefault="00856541" w:rsidP="00856541">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Appendix Title Here</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E481AE9" w14:textId="577ACA53" w:rsidR="00B627AD" w:rsidRPr="00B627AD" w:rsidRDefault="00467538" w:rsidP="00540B43">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc108707661"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc108707661"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Optional General </w:t>
       </w:r>
       <w:r w:rsidR="00540B43" w:rsidRPr="00540B43">
         <w:t>References</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="30"/>
-[...2 lines deleted...]
-      <w:pPr>
+      <w:bookmarkEnd w:id="29"/>
+    </w:p>
+    <w:p w14:paraId="1B94B58C" w14:textId="6DC96712" w:rsidR="00513ECF" w:rsidRDefault="00B627AD" w:rsidP="00513594">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Alliance for Excellent Education. (2012). </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Culture shift: Teaching in a learner centered environment empowered by digital learning</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from the Alliance for Excellent Education website </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00513ECF" w:rsidRPr="00057363">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://www.all4ed.org/files/CultureShift.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="000BA412" w14:textId="77777777" w:rsidR="00513ECF" w:rsidRDefault="00513ECF" w:rsidP="00513ECF">
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7FF5B39D" w14:textId="77777777" w:rsidR="00513ECF" w:rsidRDefault="00B627AD" w:rsidP="00513594">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Abrams, L. M., Pedulla, J. J., &amp; Madaus, G. F. (2003). Views from the classroom: Teachers’ opinions of statewide testing programs. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Theory Into Practice</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
@@ -7578,184 +7599,176 @@
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>42</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(1), 18–29. </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00513ECF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1207/s15430421tip4201_4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D8F6AAB" w14:textId="77777777" w:rsidR="00513ECF" w:rsidRDefault="00513ECF" w:rsidP="00513ECF">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="765629DA" w14:textId="0FF88EEA" w:rsidR="00513ECF" w:rsidRPr="00513ECF" w:rsidRDefault="00B627AD" w:rsidP="00513594">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:color w:val="0000FF" w:themeColor="hyperlink"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Au, W. (2007). High stakes testing and curricular control: A qualitative metasynthesis. </w:t>
+        <w:t xml:space="preserve">Au, W. (2007). High stakes testing and curricular control: A qualitative </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B627AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>metasynthesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B627AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Educational Researcher</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 258–267. </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="00513ECF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.3102/0013189X07306523</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49385587" w14:textId="77777777" w:rsidR="00B627AD" w:rsidRPr="00B627AD" w:rsidRDefault="00B627AD" w:rsidP="00B627AD">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="699CB134" w14:textId="77777777" w:rsidR="00513ECF" w:rsidRDefault="00B627AD" w:rsidP="00513594">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Berry, B., &amp; Eckert, J. (2012). </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Creating teacher incentives for school excellence and equity</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Retrieved from the National Education Policy Center website </w:t>
       </w:r>
       <w:r w:rsidRPr="00856541">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>http://nepc.colorado.edu/editorial-board</w:t>
       </w:r>
       <w:r w:rsidRPr="00856541">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3120C624" w14:textId="77777777" w:rsidR="00513ECF" w:rsidRDefault="00513ECF" w:rsidP="00513ECF">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="106CF7CE" w14:textId="3B4715EC" w:rsidR="00513ECF" w:rsidRPr="00513ECF" w:rsidRDefault="00B627AD" w:rsidP="00513594">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Billingsley, B. S. (1993). Teacher retention and attrition in special and general education:</w:t>
       </w:r>
       <w:r w:rsidR="001D341E">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7780,109 +7793,93 @@
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>27</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 137–174. </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00513ECF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/002246699302700202</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="12ED80B9" w14:textId="77777777" w:rsidR="00B627AD" w:rsidRPr="00B627AD" w:rsidRDefault="00B627AD" w:rsidP="00B627AD">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="1A4826E5" w14:textId="77777777" w:rsidR="00513ECF" w:rsidRDefault="00B627AD" w:rsidP="00513594">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Creswell, J. W. (2013). </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Qualitative inquiry and research design</w:t>
       </w:r>
       <w:r w:rsidR="00223316">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sage.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358F86EA" w14:textId="77777777" w:rsidR="00513ECF" w:rsidRDefault="00513ECF" w:rsidP="00513ECF">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="3C496B0A" w14:textId="5D08CC39" w:rsidR="00513ECF" w:rsidRPr="00513ECF" w:rsidRDefault="00B627AD" w:rsidP="00513594">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Kersaint, G., Lewis, J., Potter, R., &amp; Meisels, G. (2007). Why teachers leave: Factors that influence retention and resignation. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Teaching and Teacher Education</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
@@ -7896,68 +7893,61 @@
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 775–794.</w:t>
       </w:r>
       <w:r w:rsidR="00513ECF" w:rsidRPr="00513ECF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidR="00513ECF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.tate.2005.12.004</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D0EE29D" w14:textId="77777777" w:rsidR="00B627AD" w:rsidRPr="00B627AD" w:rsidRDefault="00B627AD" w:rsidP="00B627AD">
-      <w:pPr>
+    <w:p w14:paraId="4F1873E8" w14:textId="77777777" w:rsidR="00B627AD" w:rsidRPr="00B627AD" w:rsidRDefault="00B627AD" w:rsidP="00513594">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lamonte, K. M. (2011). </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Examining the factors involved in a teacher’s decision to remain in the teaching profession</w:t>
       </w:r>
       <w:r w:rsidR="00B22825">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:ascii="Times" w:eastAsia="Times New Roman" w:hAnsi="Times" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -7983,62 +7973,61 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AAT </w:t>
       </w:r>
       <w:r w:rsidRPr="00B627AD">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>9102569)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78236112" w14:textId="77777777" w:rsidR="00B83CF2" w:rsidRPr="00B83CF2" w:rsidRDefault="00B83CF2" w:rsidP="003B7880">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="004FEEEC" w14:textId="77777777" w:rsidR="00636978" w:rsidRDefault="0035330B" w:rsidP="003B7880">
       <w:pPr>
         <w:pStyle w:val="NotInContentsHeading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Biography</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158D7F1F" w14:textId="7419E56E" w:rsidR="00F55C61" w:rsidRDefault="00585B30" w:rsidP="00F55C61">
+    <w:p w14:paraId="158D7F1F" w14:textId="7419E56E" w:rsidR="00F55C61" w:rsidRDefault="00000000" w:rsidP="00F55C61">
       <w:pPr>
         <w:pStyle w:val="CurriculumVitaeText"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Author"/>
           <w:id w:val="32733676"/>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="0034247C">
             <w:t>Your Name</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="0050025F" w:rsidRPr="0050025F">
         <w:t xml:space="preserve"> received her Bachelor of Arts </w:t>
       </w:r>
       <w:r w:rsidR="001E6A52">
         <w:t>in _________</w:t>
       </w:r>
       <w:r w:rsidR="0050025F" w:rsidRPr="0050025F">
         <w:t>from Ge</w:t>
       </w:r>
       <w:r w:rsidR="0050025F">
         <w:t>orge Mason University in 19</w:t>
       </w:r>
       <w:r w:rsidR="00405036">
         <w:t>99</w:t>
       </w:r>
       <w:r w:rsidR="0050025F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0050025F" w:rsidRPr="0050025F">
@@ -8051,191 +8040,190 @@
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00405036">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70528241" w14:textId="77777777" w:rsidR="00E5034E" w:rsidRPr="00E5034E" w:rsidRDefault="00E5034E" w:rsidP="008B3B55">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E5034E" w:rsidRPr="00E5034E" w:rsidSect="00C02831">
       <w:footerReference w:type="default" r:id="rId20"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="2160" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0ABAC33B" w14:textId="77777777" w:rsidR="00585B30" w:rsidRDefault="00585B30" w:rsidP="005D7F45">
+    <w:p w14:paraId="79B0D2F5" w14:textId="77777777" w:rsidR="00FC01C9" w:rsidRDefault="00FC01C9" w:rsidP="005D7F45">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="723B20BE" w14:textId="77777777" w:rsidR="00585B30" w:rsidRDefault="00585B30" w:rsidP="005D7F45">
+    <w:p w14:paraId="1EF704FD" w14:textId="77777777" w:rsidR="00FC01C9" w:rsidRDefault="00FC01C9" w:rsidP="005D7F45">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6396B628" w14:textId="77777777" w:rsidR="00AA3FBB" w:rsidRDefault="00AA3FBB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1119795647"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="4D4D3F5F" w14:textId="3528282C" w:rsidR="00AA3FBB" w:rsidRDefault="00AA3FBB">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001A6856">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>ix</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="278509D6" w14:textId="77777777" w:rsidR="00AA3FBB" w:rsidRDefault="00AA3FBB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1097292610"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4F9BD8A7" w14:textId="0B4345A9" w:rsidR="00AA3FBB" w:rsidRDefault="00AA3FBB">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r w:rsidRPr="005D7F45">
           <w:rPr>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
@@ -8254,119 +8242,118 @@
         <w:r w:rsidR="001A6856">
           <w:rPr>
             <w:noProof/>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
           </w:rPr>
           <w:t>x</w:t>
         </w:r>
         <w:r w:rsidRPr="005D7F45">
           <w:rPr>
             <w:color w:val="FFFFFF" w:themeColor="background1"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="28D36C24" w14:textId="77777777" w:rsidR="00AA3FBB" w:rsidRDefault="00AA3FBB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="50750455"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="6B0A68F9" w14:textId="23DC1F4E" w:rsidR="00AA3FBB" w:rsidRDefault="00AA3FBB">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="001A6856">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="096A1870" w14:textId="77777777" w:rsidR="00AA3FBB" w:rsidRDefault="00AA3FBB">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7E2C932C" w14:textId="77777777" w:rsidR="00585B30" w:rsidRDefault="00585B30" w:rsidP="005D7F45">
+    <w:p w14:paraId="36586DB8" w14:textId="77777777" w:rsidR="00FC01C9" w:rsidRDefault="00FC01C9" w:rsidP="005D7F45">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00B8C138" w14:textId="77777777" w:rsidR="00585B30" w:rsidRDefault="00585B30" w:rsidP="005D7F45">
+    <w:p w14:paraId="410404E5" w14:textId="77777777" w:rsidR="00FC01C9" w:rsidRDefault="00FC01C9" w:rsidP="005D7F45">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34166A45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B75856F0"/>
     <w:lvl w:ilvl="0" w:tplc="94ECA178">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1660" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8662,89 +8649,90 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="144206826">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="437023082">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1998263884">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="50"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
-  <w:trackRevisions/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00636978"/>
     <w:rsid w:val="00001390"/>
     <w:rsid w:val="00001C5C"/>
     <w:rsid w:val="0001079C"/>
     <w:rsid w:val="00022B40"/>
     <w:rsid w:val="00022BAE"/>
     <w:rsid w:val="00033560"/>
     <w:rsid w:val="00034A8B"/>
     <w:rsid w:val="00036795"/>
     <w:rsid w:val="00036DC1"/>
     <w:rsid w:val="00044A5E"/>
     <w:rsid w:val="00067825"/>
     <w:rsid w:val="00092A57"/>
     <w:rsid w:val="000A2F09"/>
     <w:rsid w:val="000C2204"/>
     <w:rsid w:val="000C550B"/>
     <w:rsid w:val="000C7050"/>
     <w:rsid w:val="000D5C3B"/>
     <w:rsid w:val="000F7E9D"/>
     <w:rsid w:val="00105996"/>
     <w:rsid w:val="00106F2D"/>
     <w:rsid w:val="001119EC"/>
     <w:rsid w:val="001128F5"/>
@@ -8764,50 +8752,51 @@
     <w:rsid w:val="00167106"/>
     <w:rsid w:val="00172778"/>
     <w:rsid w:val="00174FB3"/>
     <w:rsid w:val="00175117"/>
     <w:rsid w:val="00182933"/>
     <w:rsid w:val="0018609B"/>
     <w:rsid w:val="001868CB"/>
     <w:rsid w:val="00191486"/>
     <w:rsid w:val="001A58BB"/>
     <w:rsid w:val="001A6856"/>
     <w:rsid w:val="001B02E6"/>
     <w:rsid w:val="001B79CD"/>
     <w:rsid w:val="001C7E67"/>
     <w:rsid w:val="001D341E"/>
     <w:rsid w:val="001E6A52"/>
     <w:rsid w:val="00203729"/>
     <w:rsid w:val="00203928"/>
     <w:rsid w:val="0020411A"/>
     <w:rsid w:val="002045A4"/>
     <w:rsid w:val="00206500"/>
     <w:rsid w:val="00223316"/>
     <w:rsid w:val="00223797"/>
     <w:rsid w:val="0022480B"/>
     <w:rsid w:val="00233D76"/>
     <w:rsid w:val="00254F0A"/>
+    <w:rsid w:val="002648DE"/>
     <w:rsid w:val="00267628"/>
     <w:rsid w:val="0027103A"/>
     <w:rsid w:val="00273199"/>
     <w:rsid w:val="002920E3"/>
     <w:rsid w:val="00293744"/>
     <w:rsid w:val="002953A9"/>
     <w:rsid w:val="002A0FC1"/>
     <w:rsid w:val="002A1AA0"/>
     <w:rsid w:val="002C0355"/>
     <w:rsid w:val="002C06DF"/>
     <w:rsid w:val="002C24F4"/>
     <w:rsid w:val="002D5F6C"/>
     <w:rsid w:val="002F169F"/>
     <w:rsid w:val="002F6406"/>
     <w:rsid w:val="00303A28"/>
     <w:rsid w:val="00314502"/>
     <w:rsid w:val="00314C6D"/>
     <w:rsid w:val="0031641C"/>
     <w:rsid w:val="00320AE4"/>
     <w:rsid w:val="0033286F"/>
     <w:rsid w:val="00332F03"/>
     <w:rsid w:val="0034240B"/>
     <w:rsid w:val="0034247C"/>
     <w:rsid w:val="003438A4"/>
     <w:rsid w:val="0034394B"/>
@@ -8842,79 +8831,81 @@
     <w:rsid w:val="0041391B"/>
     <w:rsid w:val="00430127"/>
     <w:rsid w:val="00434464"/>
     <w:rsid w:val="00437668"/>
     <w:rsid w:val="0044172A"/>
     <w:rsid w:val="00441A23"/>
     <w:rsid w:val="0044229B"/>
     <w:rsid w:val="004432DE"/>
     <w:rsid w:val="004440A2"/>
     <w:rsid w:val="00452443"/>
     <w:rsid w:val="004611CE"/>
     <w:rsid w:val="00465363"/>
     <w:rsid w:val="00467538"/>
     <w:rsid w:val="004708FF"/>
     <w:rsid w:val="00473180"/>
     <w:rsid w:val="004921FF"/>
     <w:rsid w:val="004B0AF2"/>
     <w:rsid w:val="004B439D"/>
     <w:rsid w:val="004B79AA"/>
     <w:rsid w:val="004D1E28"/>
     <w:rsid w:val="004F0725"/>
     <w:rsid w:val="004F2638"/>
     <w:rsid w:val="004F67CF"/>
     <w:rsid w:val="0050025F"/>
     <w:rsid w:val="00511A1D"/>
+    <w:rsid w:val="00513594"/>
     <w:rsid w:val="00513ECF"/>
     <w:rsid w:val="005149B9"/>
     <w:rsid w:val="00514D8C"/>
     <w:rsid w:val="005211D7"/>
     <w:rsid w:val="00526EFE"/>
     <w:rsid w:val="00527F40"/>
     <w:rsid w:val="0053040E"/>
     <w:rsid w:val="00533C65"/>
     <w:rsid w:val="00540B43"/>
     <w:rsid w:val="00542FD0"/>
     <w:rsid w:val="00562F8B"/>
     <w:rsid w:val="005631F2"/>
     <w:rsid w:val="005635BC"/>
     <w:rsid w:val="005753F3"/>
     <w:rsid w:val="00577151"/>
     <w:rsid w:val="00585B30"/>
     <w:rsid w:val="005862FE"/>
     <w:rsid w:val="005934D4"/>
     <w:rsid w:val="00594ED8"/>
     <w:rsid w:val="00596E17"/>
     <w:rsid w:val="005A1759"/>
     <w:rsid w:val="005B0A5D"/>
     <w:rsid w:val="005C6C29"/>
     <w:rsid w:val="005D14D1"/>
     <w:rsid w:val="005D6AB0"/>
     <w:rsid w:val="005D7F45"/>
     <w:rsid w:val="005E32C7"/>
     <w:rsid w:val="00604DE8"/>
     <w:rsid w:val="00611021"/>
+    <w:rsid w:val="00613601"/>
     <w:rsid w:val="006168A6"/>
     <w:rsid w:val="00632C7F"/>
     <w:rsid w:val="006352F0"/>
     <w:rsid w:val="00636978"/>
     <w:rsid w:val="006435E3"/>
     <w:rsid w:val="006478DE"/>
     <w:rsid w:val="00655226"/>
     <w:rsid w:val="006613C4"/>
     <w:rsid w:val="0066751C"/>
     <w:rsid w:val="00674EE5"/>
     <w:rsid w:val="00691604"/>
     <w:rsid w:val="0069561E"/>
     <w:rsid w:val="00695CC4"/>
     <w:rsid w:val="006A3002"/>
     <w:rsid w:val="006A7E86"/>
     <w:rsid w:val="006B7E29"/>
     <w:rsid w:val="006D4E40"/>
     <w:rsid w:val="006D5DAC"/>
     <w:rsid w:val="006F4A77"/>
     <w:rsid w:val="00706509"/>
     <w:rsid w:val="00707A52"/>
     <w:rsid w:val="0071190C"/>
     <w:rsid w:val="007123C4"/>
     <w:rsid w:val="0071392D"/>
     <w:rsid w:val="007203BC"/>
@@ -8938,63 +8929,65 @@
     <w:rsid w:val="007C58CC"/>
     <w:rsid w:val="007D761F"/>
     <w:rsid w:val="007E0E88"/>
     <w:rsid w:val="007E3854"/>
     <w:rsid w:val="007E57BF"/>
     <w:rsid w:val="007E75FD"/>
     <w:rsid w:val="007F3A5B"/>
     <w:rsid w:val="007F517C"/>
     <w:rsid w:val="007F53AD"/>
     <w:rsid w:val="008038EC"/>
     <w:rsid w:val="008053F5"/>
     <w:rsid w:val="00805BE1"/>
     <w:rsid w:val="008073C9"/>
     <w:rsid w:val="008102F8"/>
     <w:rsid w:val="00813DAB"/>
     <w:rsid w:val="00816FF9"/>
     <w:rsid w:val="00823B3D"/>
     <w:rsid w:val="00826E60"/>
     <w:rsid w:val="00836302"/>
     <w:rsid w:val="008411F3"/>
     <w:rsid w:val="00853E22"/>
     <w:rsid w:val="00856541"/>
     <w:rsid w:val="00856823"/>
     <w:rsid w:val="008609CE"/>
     <w:rsid w:val="008642AF"/>
+    <w:rsid w:val="00892701"/>
     <w:rsid w:val="00895B7B"/>
     <w:rsid w:val="008A3C02"/>
     <w:rsid w:val="008A5969"/>
     <w:rsid w:val="008B3B55"/>
     <w:rsid w:val="008C2DDF"/>
     <w:rsid w:val="008C34FA"/>
     <w:rsid w:val="008D75B2"/>
     <w:rsid w:val="008F7807"/>
     <w:rsid w:val="0090526D"/>
     <w:rsid w:val="00920D08"/>
     <w:rsid w:val="0093489A"/>
     <w:rsid w:val="00945433"/>
     <w:rsid w:val="009466C2"/>
+    <w:rsid w:val="00946AD5"/>
     <w:rsid w:val="00951AD2"/>
     <w:rsid w:val="00954AD7"/>
     <w:rsid w:val="00980491"/>
     <w:rsid w:val="009901A0"/>
     <w:rsid w:val="009920D9"/>
     <w:rsid w:val="009A16E4"/>
     <w:rsid w:val="009A4487"/>
     <w:rsid w:val="009C105D"/>
     <w:rsid w:val="009C3A90"/>
     <w:rsid w:val="009C4536"/>
     <w:rsid w:val="009D1084"/>
     <w:rsid w:val="009D11C1"/>
     <w:rsid w:val="009D15AF"/>
     <w:rsid w:val="009F53FB"/>
     <w:rsid w:val="009F64C5"/>
     <w:rsid w:val="00A0054C"/>
     <w:rsid w:val="00A04EC1"/>
     <w:rsid w:val="00A10D0C"/>
     <w:rsid w:val="00A116EA"/>
     <w:rsid w:val="00A248F2"/>
     <w:rsid w:val="00A326FB"/>
     <w:rsid w:val="00A66B59"/>
     <w:rsid w:val="00A674E0"/>
     <w:rsid w:val="00A756BF"/>
     <w:rsid w:val="00A871D3"/>
@@ -9005,88 +8998,90 @@
     <w:rsid w:val="00AE1D51"/>
     <w:rsid w:val="00AE272C"/>
     <w:rsid w:val="00AE3ADC"/>
     <w:rsid w:val="00AE61E8"/>
     <w:rsid w:val="00AF1486"/>
     <w:rsid w:val="00B00F60"/>
     <w:rsid w:val="00B14C9A"/>
     <w:rsid w:val="00B2049C"/>
     <w:rsid w:val="00B22825"/>
     <w:rsid w:val="00B30776"/>
     <w:rsid w:val="00B45CD5"/>
     <w:rsid w:val="00B52C27"/>
     <w:rsid w:val="00B54075"/>
     <w:rsid w:val="00B627AD"/>
     <w:rsid w:val="00B737BF"/>
     <w:rsid w:val="00B81410"/>
     <w:rsid w:val="00B83CF2"/>
     <w:rsid w:val="00B91419"/>
     <w:rsid w:val="00B9569A"/>
     <w:rsid w:val="00BB4A25"/>
     <w:rsid w:val="00BB6E49"/>
     <w:rsid w:val="00BC30CB"/>
     <w:rsid w:val="00BD6C81"/>
     <w:rsid w:val="00BF1DFE"/>
     <w:rsid w:val="00BF275A"/>
+    <w:rsid w:val="00BF2A76"/>
     <w:rsid w:val="00C02831"/>
     <w:rsid w:val="00C04B81"/>
     <w:rsid w:val="00C06DE7"/>
     <w:rsid w:val="00C14790"/>
     <w:rsid w:val="00C32148"/>
     <w:rsid w:val="00C33F5B"/>
     <w:rsid w:val="00C40778"/>
     <w:rsid w:val="00C42140"/>
     <w:rsid w:val="00C44599"/>
     <w:rsid w:val="00C50740"/>
     <w:rsid w:val="00C54850"/>
     <w:rsid w:val="00C702EB"/>
     <w:rsid w:val="00C931FB"/>
     <w:rsid w:val="00C95BDB"/>
     <w:rsid w:val="00CA7683"/>
     <w:rsid w:val="00CB0818"/>
     <w:rsid w:val="00CB1807"/>
     <w:rsid w:val="00CB3C17"/>
     <w:rsid w:val="00CB5A37"/>
     <w:rsid w:val="00CD27E3"/>
     <w:rsid w:val="00CD5753"/>
     <w:rsid w:val="00CD6A09"/>
     <w:rsid w:val="00CE3DBF"/>
     <w:rsid w:val="00CE6451"/>
     <w:rsid w:val="00CF73EF"/>
     <w:rsid w:val="00D05D07"/>
     <w:rsid w:val="00D0690E"/>
     <w:rsid w:val="00D17CB7"/>
     <w:rsid w:val="00D333CD"/>
     <w:rsid w:val="00D44370"/>
     <w:rsid w:val="00D56825"/>
     <w:rsid w:val="00D57FC9"/>
     <w:rsid w:val="00D626B8"/>
     <w:rsid w:val="00D63C81"/>
     <w:rsid w:val="00D70551"/>
     <w:rsid w:val="00D730D2"/>
     <w:rsid w:val="00D74CFA"/>
     <w:rsid w:val="00D76B47"/>
+    <w:rsid w:val="00D80904"/>
     <w:rsid w:val="00D8462B"/>
     <w:rsid w:val="00D91610"/>
     <w:rsid w:val="00DA5CA7"/>
     <w:rsid w:val="00DA69C7"/>
     <w:rsid w:val="00DB3A8B"/>
     <w:rsid w:val="00DB57E6"/>
     <w:rsid w:val="00DB74C0"/>
     <w:rsid w:val="00DD0289"/>
     <w:rsid w:val="00DD5882"/>
     <w:rsid w:val="00DE366C"/>
     <w:rsid w:val="00DE54B5"/>
     <w:rsid w:val="00DF1E33"/>
     <w:rsid w:val="00E056AE"/>
     <w:rsid w:val="00E35136"/>
     <w:rsid w:val="00E42231"/>
     <w:rsid w:val="00E43438"/>
     <w:rsid w:val="00E5034E"/>
     <w:rsid w:val="00E518BD"/>
     <w:rsid w:val="00E60D33"/>
     <w:rsid w:val="00E743FF"/>
     <w:rsid w:val="00EA09ED"/>
     <w:rsid w:val="00EA5733"/>
     <w:rsid w:val="00EA5EB5"/>
     <w:rsid w:val="00EB1D7B"/>
     <w:rsid w:val="00EB2252"/>
@@ -9099,105 +9094,106 @@
     <w:rsid w:val="00EE1D8B"/>
     <w:rsid w:val="00EF70D9"/>
     <w:rsid w:val="00F02120"/>
     <w:rsid w:val="00F06142"/>
     <w:rsid w:val="00F17B62"/>
     <w:rsid w:val="00F2067C"/>
     <w:rsid w:val="00F22A84"/>
     <w:rsid w:val="00F231DF"/>
     <w:rsid w:val="00F256BE"/>
     <w:rsid w:val="00F319C3"/>
     <w:rsid w:val="00F522D4"/>
     <w:rsid w:val="00F54D8A"/>
     <w:rsid w:val="00F55C61"/>
     <w:rsid w:val="00F5610D"/>
     <w:rsid w:val="00F708E1"/>
     <w:rsid w:val="00F71EE8"/>
     <w:rsid w:val="00F727B4"/>
     <w:rsid w:val="00F8064B"/>
     <w:rsid w:val="00F8775D"/>
     <w:rsid w:val="00F87EAA"/>
     <w:rsid w:val="00F9204C"/>
     <w:rsid w:val="00F93960"/>
     <w:rsid w:val="00FA0D63"/>
     <w:rsid w:val="00FB372C"/>
     <w:rsid w:val="00FB6BE9"/>
+    <w:rsid w:val="00FC01C9"/>
     <w:rsid w:val="00FC23D2"/>
     <w:rsid w:val="00FC4468"/>
     <w:rsid w:val="00FD1945"/>
     <w:rsid w:val="00FD1C32"/>
     <w:rsid w:val="00FD3C23"/>
     <w:rsid w:val="00FD694D"/>
     <w:rsid w:val="00FE452A"/>
     <w:rsid w:val="00FE5AEF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2CEC56FA"/>
   <w15:docId w15:val="{F3B50E2D-EA38-4DC5-8468-B7F5E24016CE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9525,50 +9521,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="003B7880"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00092A57"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:pageBreakBefore/>
@@ -10648,51 +10649,51 @@
     <w:rsid w:val="0022480B"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001217D0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="343632955">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2008749962">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -10975,51 +10976,51 @@
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177%2F002246699302700202" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3102%2F0013189X07306523" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1207/s15430421tip4201_4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.all4ed.org/files/CultureShift.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psycnet.apa.org/doi/10.1016/j.tate.2005.12.004" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B7E43F1B1AF645258AF4FAFB7082FA26"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{549CE0AC-2F23-4D09-91F2-CAE753191ADC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="008572E2" w:rsidRDefault="00112EAF">
           <w:r w:rsidRPr="001B1A0F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Title]</w:t>
           </w:r>
         </w:p>
@@ -11245,126 +11246,127 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{38FAFB8B-A82B-42F7-8463-9ED6225D2863}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DA63A3" w:rsidRDefault="00524627" w:rsidP="00524627">
           <w:pPr>
             <w:pStyle w:val="5AE1132754DD4DD3B043007F2A3A01BD"/>
           </w:pPr>
           <w:r w:rsidRPr="001B1A0F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[Author]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00112EAF"/>
     <w:rsid w:val="00017FD5"/>
     <w:rsid w:val="00092323"/>
     <w:rsid w:val="00092FF3"/>
     <w:rsid w:val="000A27BC"/>
     <w:rsid w:val="000B3FA1"/>
     <w:rsid w:val="000C2A41"/>
     <w:rsid w:val="000E7BC4"/>
     <w:rsid w:val="001043F5"/>
     <w:rsid w:val="00112EAF"/>
     <w:rsid w:val="00117009"/>
     <w:rsid w:val="0011763B"/>
     <w:rsid w:val="00122B9E"/>
     <w:rsid w:val="00143B46"/>
     <w:rsid w:val="001639B8"/>
     <w:rsid w:val="00163B48"/>
     <w:rsid w:val="00184053"/>
     <w:rsid w:val="001D4B31"/>
     <w:rsid w:val="00230801"/>
     <w:rsid w:val="00277052"/>
     <w:rsid w:val="002B65D6"/>
     <w:rsid w:val="003469DB"/>
     <w:rsid w:val="0035406D"/>
@@ -11390,127 +11392,131 @@
     <w:rsid w:val="0064496F"/>
     <w:rsid w:val="00646430"/>
     <w:rsid w:val="0066564B"/>
     <w:rsid w:val="00682921"/>
     <w:rsid w:val="00691E5F"/>
     <w:rsid w:val="006A2056"/>
     <w:rsid w:val="006B495B"/>
     <w:rsid w:val="006C3175"/>
     <w:rsid w:val="006C349D"/>
     <w:rsid w:val="00745716"/>
     <w:rsid w:val="00747C64"/>
     <w:rsid w:val="007D195B"/>
     <w:rsid w:val="007F0FB2"/>
     <w:rsid w:val="008127AA"/>
     <w:rsid w:val="008172EB"/>
     <w:rsid w:val="00825105"/>
     <w:rsid w:val="00836FA9"/>
     <w:rsid w:val="00854428"/>
     <w:rsid w:val="00856DA2"/>
     <w:rsid w:val="008572E2"/>
     <w:rsid w:val="008832D1"/>
     <w:rsid w:val="008D1DF7"/>
     <w:rsid w:val="008D41FD"/>
     <w:rsid w:val="00905B17"/>
     <w:rsid w:val="00905E83"/>
+    <w:rsid w:val="00920DF4"/>
     <w:rsid w:val="00921476"/>
     <w:rsid w:val="00925CCA"/>
     <w:rsid w:val="00961344"/>
     <w:rsid w:val="009A7FB4"/>
     <w:rsid w:val="00AA0339"/>
     <w:rsid w:val="00AB26FA"/>
     <w:rsid w:val="00B263C6"/>
     <w:rsid w:val="00B40080"/>
     <w:rsid w:val="00B52B7D"/>
     <w:rsid w:val="00B677D8"/>
     <w:rsid w:val="00BB1CEB"/>
     <w:rsid w:val="00BC3787"/>
     <w:rsid w:val="00BD36A3"/>
     <w:rsid w:val="00C52923"/>
     <w:rsid w:val="00CB6772"/>
     <w:rsid w:val="00CB7CFD"/>
     <w:rsid w:val="00CF4A52"/>
     <w:rsid w:val="00CF7D36"/>
     <w:rsid w:val="00D00655"/>
     <w:rsid w:val="00D06946"/>
     <w:rsid w:val="00D10881"/>
+    <w:rsid w:val="00D42847"/>
     <w:rsid w:val="00D64826"/>
     <w:rsid w:val="00D8616D"/>
     <w:rsid w:val="00D960BA"/>
     <w:rsid w:val="00DA63A3"/>
     <w:rsid w:val="00DD74A9"/>
     <w:rsid w:val="00E83750"/>
     <w:rsid w:val="00E85DDC"/>
     <w:rsid w:val="00EB04FB"/>
     <w:rsid w:val="00EB06EF"/>
     <w:rsid w:val="00EB36DB"/>
     <w:rsid w:val="00EB6151"/>
     <w:rsid w:val="00ED336D"/>
     <w:rsid w:val="00F10716"/>
+    <w:rsid w:val="00F3262D"/>
     <w:rsid w:val="00F47743"/>
     <w:rsid w:val="00F7250C"/>
     <w:rsid w:val="00FA3299"/>
+    <w:rsid w:val="00FC6BB5"/>
     <w:rsid w:val="00FD5131"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11838,50 +11844,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008572E2"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
@@ -11892,51 +11903,51 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00524627"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5AE1132754DD4DD3B043007F2A3A01BD">
     <w:name w:val="5AE1132754DD4DD3B043007F2A3A01BD"/>
     <w:rsid w:val="00524627"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
@@ -12197,65 +12208,69 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005ADD7F05E6C91047A67F028533537791" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="723af43d5e51d69ee5af14e1181064c3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="284ac877-5d64-4e4f-b33f-7303c2a5992c" xmlns:ns4="18d57361-80af-4043-af29-bd87de72a3dc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="284fe4268fe2bc2f4e92b7f75661ad69" ns3:_="" ns4:_="">
     <xsd:import namespace="284ac877-5d64-4e4f-b33f-7303c2a5992c"/>
     <xsd:import namespace="18d57361-80af-4043-af29-bd87de72a3dc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
               </xsd:all>
@@ -12440,129 +12455,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6274E27C-8AA7-426E-9AE0-A80D41CAB3D6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82DEE743-9412-44F2-8A29-F1FCF76A0091}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA21F5A7-8C37-4E1E-ABB0-EC34129968C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25BEB7BE-B27F-4250-8E72-BDC1C4B2D02E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="284ac877-5d64-4e4f-b33f-7303c2a5992c"/>
     <ds:schemaRef ds:uri="18d57361-80af-4043-af29-bd87de72a3dc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>31</Pages>
-[...1 lines deleted...]
-  <Characters>13234</Characters>
+  <Pages>1</Pages>
+  <Words>2333</Words>
+  <Characters>13301</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>110</Lines>
   <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Title of Dissertation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>Full Name</Manager>
   <Company>George Mason University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15524</CharactersWithSpaces>
+  <CharactersWithSpaces>15603</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Title of Dissertation</dc:title>
   <dc:subject>Academic Discipline for Degree--DO NOT include concentration</dc:subject>
   <dc:creator>Your Name</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Doctor of Philosophy</cp:category>
   <cp:contentStatus>Dissertation</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005ADD7F05E6C91047A67F028533537791</vt:lpwstr>